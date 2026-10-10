--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2616285aa304dcab01d2950c784f231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94256000ef4c18fd4497554fe4e8253c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b924a82250e325efee5be2c8f7c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36c3fa41943a66c3a66f94c47a06b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e12523c7ae6c48c0bda16f91c9d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af18d234c6cab2a71339a3ab894e1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade0d64959a4f757807ffee7deded4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87284247b7b04f549e589f540d5beca38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e760195d5b5abbd3802c3d57fae35ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9884e00d587f01c6059f2eb6476d8e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d97213080136074cde2912742a23311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7baeba093038f79d91bde0f8a2e49412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917e6dba3a2782f813eed27b533502f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300a073f6a5b4bbc843f22ce3630f7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5303ef851f00a07d362ead50a654a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285d3c1a9e9fad4aae5e2fa2cd4a7fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c1ec032df86a13ae82eeec18aa3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c17b92ea2cf4839d2d75b8a74f620418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e175057ad1d73b44d5884e80e67a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c56b3a265f42d9312143bceb0205d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189d421a8527c659a57b9b3650c331c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef5da8232abea3082bc4b8689d528022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92646e7e1e2d6057755048a5ba73f5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594c9301719f56b6439f16b63d8b35f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bda2e6f143c37eb24ecc3e97a0054f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4072b41c896e57d33000a5e88ca926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f7efb941ae30fa93640602eefa5c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84796f9d7c845a684887796448430ff428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0920ab703035f07394c3b862934f56129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc64fe5f125430be45058c7277bb9a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7decf4f11e58c4afd60013308fae8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51dbf7f19a0305d7f5577624cf79d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb062eb2d0ef41e42847996848b1bf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908f2702cb1991bf5f0d128332ffce334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aebe1fba85e2c5f5e6e6f2b1f3a3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9bfc73233b2715a4cecc293e893a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a453ea2d743840bbeb6d4c387c2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57032080f051daa4a9d9d25cc040cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44785b2f9988cb05200f9d767ac6b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9effb0ea358e3d178f1aaee0aed6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ba8eb98fa760e7070a7635e5ef99d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb393ef3cccf1cf98d6603d6580e9c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174caa439e61b53710ec8bf0e0f07d4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38ef52cf9934d181bd6341f9366f7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca39bb07bf7c1fe4856987b9a9acc8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766541829ca2757d899ee4df6f5d4bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb650f4129fcd49e9bfc948ce4e402da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557e0da5c9ac33b12efa16e4206383748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120cb38ceb797fd1077dd697a76744949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e711db24cf1da88c85dd9a1065cd7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a620a2680e10c1b83379c81fb07d6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3db22b7a60bb8bca7960159c6dc71c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5fea45bb4156d49dea4cc607560153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e614413bfcbe891d8fd7fc2c00f51154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c455224bbe6f0633689997d9b0e3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c28fe100bf52370cf6b81c66a3edfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb2c025182710e5b1df7cadf3a679e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a892824ff3d5830ca9688719a5cd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613fe3d7f3a4cfd393193abb618a6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316701558c91182778abbf63979e338660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5338c19fcf4496be23d7b2dfee9d87a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d670efbed161e7d9d682c4290e8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e087f2c86af1e9b7520661719977b5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a0a126a5cda84412d7f4ece6c12b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56701dd27f7082c49e6832769f16f06865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb1b8d114ece2849e702f37998e38a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d4b769a32be27a81887975c3e19e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde10497f2f4244bb3e818574b28c0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4226789c58e48f93f2841ae2a044169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394db2a89a4b526f404e423f55906770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb409ac3766f8c2ec73962f0f3e4d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b185619d0c1f633b4e3f2b49d2241072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facfbda4891f1e5d30df4a1e1805ea173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310969959f68b783813e9a913cf57db574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18081dbfc456e162b9ba8c3a56cee575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0f1064d6cb2b2bd648edb38b9b09276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467e04ab7308c8dd577ff93d9ffe33e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de637c9e624d361c3a75517f8b9389878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c2bdab4c913fa9006c8457c6979ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de8a984bd2a1f34ece6ad1cf289cc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6cbdf898072835d7c180b8f65090c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df7d2bf35ce4a437649568c5247ff282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bb76a9d25965726135d9608cd9a5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84096cac6e22b58e443899de9dd7a3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05239349ae7ecb62383c016752ffd7ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378a4d284c9a953b882c33930444a7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d16dbe6a9ca3b138bd8d212f000b2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcd82ba171102ffdaa7bd2fa0d996588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db71e890d92ecdf259719602871c4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7b3e7f2fc63af91b52c4980060d8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6719f2dbabc21b5b5df4933ba446bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10f5bde396917f5df52f3d53e9e17c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b909a7538db61f0275f2a1c8ab88593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff4053c4cc2f332ad840fee18ad09e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b0accc61bd3801f85d1413ef500b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f42c2aa0b1d9ca558a3ea84a6bde596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49609c3a7d11a0c817d1227f654230cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7138f7bb3ab6dca6f7db061de7babe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fea9cf22560a108e2ca5f5841f80099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0795c7f35fa4f22e16be4fd05f70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049260294f306890c8d62791fddbb9ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcdf05e473ad7a65f6d48e2dae98ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8c9574bbbfec7b2d782e78aa29aa1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec78e4ce4a4b9dfd36c6c17839876104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e41b2f2ce672916032f8001005b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9f1f5c84502fcecd100286640649c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45be26eea55743de4553bbb12a0e48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87233718dba8af7cc169df63f6c485ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de74745cd15175044e36035ce40f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d575cf2d0078069f461348a8d72985110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f80569a89960228dcd288a750927111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc541879448a93ad68ae49d60ab660112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe1ac69e851a1e371fa5d6199feab7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f6f3c7c070242b9b51c3e8dbc2a25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4825cb7b911040ae7516353e21b72a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15a4c049f1e271fa5a55ccd7d6b64e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad5256b14f6164c26b205fcd98a85e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f57046f91a071919241756bfc8efa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a2b5d86e1b7fb40c1c9e0aff1c25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e83e6e6eeb25cb65935b462dee850f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fec0d28160b26eead3b414c195dde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fb3069417254d2cb7074cfacc9809122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716289916999197d799e2715f8072156123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbcc664fa4301dfb4baa99e83ba3e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53fea8e5afc2351185f9736b23ad55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9d319a9d035100632bf85ff252b6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1355ba8807154fc78eecdecc3780a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a3fe26b882bd772b495742df7cac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d961eac2d80a73b92b0869ff3c37ea2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5fdacd9d40a03c6b8ea0251b131d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2526fd4ba1fe4f1af9e3ebb443fdd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef40a9d8772755c7637fd80a3fd9ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0644193a076ebd6404302e2b6ad1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd3f526454777e54a0da40ada6ee6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca6688be0f07207aadb3a233390084135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a6369a451ec5b5678f2a349ec1826136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ae5f0f99b9ce17062798893f10d28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4488331d0fa18239fb46baa3c3cdbce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db4c95eb9055afe5bfd23c75486632139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e00011c88a3d6370883650a59057a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791a694433f8089f10fb9e9cb90b89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cfb1f3ebda8b79b6b955910e37aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b3587214de2a28cc74688f3a9fcdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bcb69ce1ae43aa78ee814216deba1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d55359ee30af170f914f3caba06228145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965d6ec40ffb7523294631df6de5010146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127d137b7390419a76bdee9b8597d2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cab172087064c499f05679857165a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ebfabdac39a4eda75ea52c803559149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b19b96f46926bed1b18096528683a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223d6559da537ead4a045ae6fdc4ec7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe56271fd1a7edd140c02ccc44233152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16455f339f372e58b8a5f59654b7f7a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f41b9b3b7bf8942f233aeccc76c9fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cf8917f7318d5d6f4190f503ead8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06b677c49f6800cbfde134ba6a55aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27f66917f8b59e50f55e7e5de73b58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e10280b69ab447fa4a79b63e399bc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace045d285dc0f2420484d3151e3c765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d902861f320cc9ffe8c743613ea8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233352638b0ceb1a63536c0ccfefc8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e1ebd4a2e5f6cb4c1d9b1c56629e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d4ea0b4a0f31728a3847325e85474163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034f7d5916e28b43c12e09b3722438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055024f89b4906b4ee09cc48dd22c9b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4feb12cba4df0f15ec8b29d830b0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd577d379cfa5b9158db44279830208167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c685021b5c37c3605d413972c767f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fd4189bc659133ca495d04dc44f58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dc63e3a3614fb5a632acbedd14e7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fd697923768b6503c23998ebc8c76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735bde46915dd879bf3e0322c6af1a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeec9b2c117954e32ada17833a8556f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aefe0ccd1b505011def4e68a6c3ff7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce727805aa883678ca7242b2ec14cb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8700194095144f85c4e5eb86f89c199176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1582a9dabfe8eddbb30cacdd2f9a00f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfc5cdc03b0ecfe4fb83fd0418fb6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd648896f12bb08403c9420482f049179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610317c248765badd48d72f3bc5c0dbb180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa97bd8aa6be093891260ab8041f8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eab5b1f3126ef121062298d54693612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e7dafa1051c5d6b719bc2e0ead8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129aed349aa89212f30f1acb93601814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bfb96841f1a69b7fc2600223852b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885365a13e4b4637c12b18ea2679a7dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9283871e1beaf52bdc616945deefc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fe2389c5b8613bee3f9235af4af7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b344f9a5600fb40dd9619c26f0959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc3a29cbc79ad4d4c2d7d9e1fcd1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76dad8cb1d687301625291550ebdfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507759ad99c6aa5722880e2bbd1acf3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff42654dc4d5ddbe89b4079fd840d8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eb6ab29208b8fc56027758f476c3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e4012893ceab527a3e63fa1478cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31536954244c9dcec81b0c807ba1401b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a9eeca7839acc6deb99559cd9a3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10191be4282e5ec2a2f891e1a9ef771e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524bce2e5fe2dbd258020a5845cf83c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51beb01c3e67c3276e1562f51896b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4e277f047b110a28f829891c9eb9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85314087a42e7e313c18cbce5f41bae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2512e93ac92dd255240ffde666f5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebaafc30ce77cd09d7ff6a6643dc924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c39d5b4504d01ef9f7c195534920225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf27227f57154e821761f78df0c93726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d2381bab8c518e8e0e2361cce98827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829985c48049d73086f982c780bdfd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974482ea0173319bbb788c70c3877129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc48445a6e1aceea3d3054902323a6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67aef2aafbae5fc714a38cf87c755931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4f089ea288b98d1b5228973fe928932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a024c8b39d18dfb3b5b9da6e2c2dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f31bd09c4f398578652eecafe5176034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bc1ea980201a696b480d33981ec0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a968af207e62a9ed80f472f242074536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ca5883acefec93d1a7ce25e39d3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1abff17815009ccdc4739f03cf832038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cac30c1fc1e322ce83b15109fae2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f79e4d680adc864f3da65eaaa712840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e03c866f73ceedfccfac59ee1d25fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f2f97c394913c827d5e15c4f1aacf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf0fffc87c01f930d47deac96703d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245d01dded309dad190bb2cc02b875e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f521888c820fe48cd6193bfbe985d3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f9f8c5c734786c4295e7c1c81221d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba71ad995089ff8e35c98af9d1559147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249469b50566bc96c77e053ef123780f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a7b60cf8651f79fcf564920ad9aec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc22198a36846dd2392b04554ba07850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8904f87062fcccbbb0ceaba3ba4ae7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a92df7f9f1b3dbaec943cb9a49c36152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52128286ab0295e0b311f75acf99f33e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c40773061b852d91fa0f9a4ba82a3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d6254fbc1f60eeeff8c8ae2cd025b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccdd504c2682a6f41bbe76711b513256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ca704eb59099f4c35777a69a5c88657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d003db264e1be6a449cdc93f7e42658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b56c29022aeadafedfb150664386e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574459c5038f5d26e0ad6701b12ef76060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545ea1040526f649eee56393f266c8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d999702a1cd4a774f19d1396645c5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df25c59efc2df6e388dc78b0663e30d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf17e2e63d60a3dca78a406f7ba3a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88434bf39c38bcf67df12eaa797925965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7102eb0f719ff113591c9e84e08b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de6e276b8b2b83f331de040c8be78067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c37a6595997164547685326034d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397680fa5068a5a76f8d2a0428d8a75269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c81718b59d9d25bdbe95ad640ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e49690c6836652f617e0228196f38a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ee90fb2bec6859d2f082e4a5c6b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c665cd4a60e2b0a359db38c8ebb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a15c725ce01c1e8a93d94511e9c1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7202d3e9f09072618ceb2e3c61389475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2946ca08ef25aac8f15d475e6a64c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd57a9cf4cb1bc25efc89a8600749477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a48bdcc9e6bfb0674c59382919dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2675e707e7dd3e9f1028977e90e0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598356d9a8783994fff124430efb95580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415463c92d18f3fa1b6f7b2495294ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b34e74c49f2a3207009baaa82455a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6860655998c20d536e3b8f31f014d9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231eb12c5e34fe2ecfad898a6ddd98384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9bfa5447a04cc52014e5bdcc113e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6efa71054a0ad02573c3c3931e66786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13330630fbd5c1af9cb63841ed1bf2dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650df85894bac84bf6c16990bda5752188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fef9142a05d879b1186314e83b7f7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcea70006f8e5bfdaf7e81229e25bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b45c50e5744b7e10c74091022182a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cb4b5c125f16c789e5c4c33cd85b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01a38ec6108af58e2f10c5f11e2be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29efaabafa7d3fb4a589e0fbf5c761094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dcfaff4f2b135041590a0a24310fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1dcf623eb007a753844c03058341b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fda722c87f5f86aa8e391abdfddff197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f9185a4b4c45bb1a78dba5eb444d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872437f8c89454f122739208ed11d9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392691caa0735473091338ed12add0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0296bc7e27810537d06836d0b4653101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742fe41a6acadd4e3c07322eb84d2b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20698e16dcb7b28eebd2066f2ca4472103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade055042a6441d4b4e836127abcf302104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2b73a416f7e6560a0a3c9790b678a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ae8413031859947ca7f550b952a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00126f77587ccdab4bb543901f4e7bbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b67ee561ec90dc3e2e527e3c727cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8cbecd621eb48a4b0567d451c38e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b556052593d0611c9494cadab0ff5c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2890524f0260ef659ee81fd949956111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826564716791c0ebe10b4d8b8018052b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aaf4a97ed5f9f60796b2649a95b2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da3097d269709479c0ab9088a1742114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274182e36d91b31aee6bd55ddf5a11f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7ef75931a47df9a2747cbc608b494116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5809b948439233522af3f876b2b03f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf4a57eaff3a32e9fffab5920dc776118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1ec1b4fff043dd3f5db69e1af5ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eac66e653d10c68c71acc10d598291120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e77c688d0a528cca15f03c9c034f50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf94152e0b251f8b887e263d2dab96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375723eac6ace1502244b70932d98d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904210bf9283a1642e95646df81477a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7eed0785269ce6ee0e597165cd64fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a41dc81864fc9ba309beee7d27390126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d72de22ad4db5d4a2d509a6e2545a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228454352a0466bc9de56a70ca8c83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558cbde2a21af06b14cb5635f142818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26d543e3ccfaebab126bb4d86db2b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec073243e438e470ee910a17a4d11f3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1f3457fa264134e365092ea69c03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa46717962494d90869039f241c0306133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab247a780f19fb8d200aba882ff759134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8eb99591b8ef938c84a77b1f819a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa092a41c504729071bd7517a335ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedc12a6d3ecc89e661d647169d73d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54457b64199a579898d4c6cfa51e06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715a0fbb3e02bd950c75bfa4c428be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8a6fc5022ccadf3a74aa07dcbdc34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb5f5460066cf4cd455b10cbed3a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e6906cedaf659fe135ef18fef87b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77b82c6ab7800c9446efb7fd4f4c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1cabf867652518a014824bdb27972144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440045eb38e062cf32a39e9fb65b286145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30270cf32584d78af4fe516c9e0d2e03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86600d6808f969b87deb30e6496a5837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d344a68cc77db8b986f0bf5096788ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468164ffbb490b488c50ed68f1bd07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e37394e14e07975aa68468751b75a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0797399045be02333c6b7d871db530151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76edaedc8e3e1218209606c7c24a5e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d78a62a61565907e0ebb8cf462a49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f511333a424cd5a62a34fe7c19d6cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da931946c610c5492977cbe41cbe0e8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62b1e58a3a89f64b742593f44cb7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cb55922475177b26778aeaeafc001157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc321d042ceaf1b9ef187f5b2db0a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbc95f564404ee02b5c7e2fd7e295e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76513c72664b73e4e46356e0c89e774b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d36b41f71a5b1d070957c46a2ccd66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc2e20f9bd57cf73713d74b22956f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39312130ca9a204cb1d4c4cbc33c8326163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4fd2e28decd681c8592dacd8c51e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e265fe938a704153eeb4d4e68f87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e349f3b60586046326a826cc25182166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3858e13425ad2cdefeda5faaf7ae5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff821f6118afff81b5e6a29139e5cf95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b787144db6f3599584c5156b737959169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d271577268882b8db0da0b40bcfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71a561dd2b76b06a7029bf3d60b72b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc680e9fb844af81cc7e49ffdbd7ebe4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe065fd0f0b66d7ce9d5820ffd2d55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffdee921e94883c2f6a1a9a48b9e65174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>