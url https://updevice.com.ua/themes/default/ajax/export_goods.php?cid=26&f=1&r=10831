--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c88d3616e6fbb1d1e4747c48c9bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e8a9caf8347e195ed8b03ff095b152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac62c31d7faa7cb8fac71173c8c5013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e1123ab321bd5a45a184e18ec03624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c81401d397dfc16b27d117c8ae585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a192692cbfc18839b3e0fe68a4f221a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb26561a070a966b96b895241aee7d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c352f51c85d40796c6d189d1a3b208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff5e539f83098cf5f51046a22f28849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a78361b671987e4f19a2e60e2521310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f5290ea2d5d57eeceeee2a0e6ba111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0bfae9972ade9e5f0f6f9713b144a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e53f81b76a1784c3451d27749c8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93289e6067d264b5b48478266366cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8846642f5efa8229441a367f81ed1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f392e65d08bf6be71427b65c4fc22b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad00145923b504249bc11270f00295c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6e93dc63878f422be50e2f757681518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac72fbaedca50f2883aafa1ecf7e6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9358a38d0556b81917eb36d5954f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef637f38460562ba642d0aad38b2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44724df495e9cff57c033ceaf54913c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2ce6f1521400b16408bda730ae2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38840e5e92ec4adebb4d292c466f1b0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27850431a1d6b86f5f0949e3b8eb6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ba02b74f4212b6f91f290fdfd77026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d51d2cfddcb490fd4ba1c3a9d18a0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9ab7e2d1563c99296e584e4c7219e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb5419510f4d13f15fe9b57a12dbdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175690e301fe7c344c31b5f859aba40730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5957651b1a55e18674be0c095452f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a262be2c0d2710d5dddfb6d6dea2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf81f0b69ab51552a471e4f0185f22b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b5ec63cafc69325c8a41cacd1cf0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a420735d9e19806cb02a49101e89635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a82de1b0ba4ad140dafd2d7b443fe236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85e558d0710d203fb7dbb3add6488837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee15449da66b6e764b7065e5ed9a9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2edede6dad3a3563e0a8e73898c8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86100d28e73ab1b91d35bf13014285a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67dfd40ee617a9fcfa66a64e86194f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dbfac7fc41a98181ebd4b2795c33b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd61038fc1adc55852b0af26d377cfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c6234543609feb288ff6f64255c8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff435e7b5509f843fbc65c137b95d2cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8718f446106aa62b1bb683917da06546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c9c389c08e32e897474895304299f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46105a8d3213050e49fb9274f9076748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b5ededd260228c329395922820a3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f60c7c090c901c861558270e9505050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbdd52449c253772e7b5521d05eff951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbf9cf96de3390c25c92a2bdebfbb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c81f380a400b473aa6ec6913dd247f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06b9bae31f754a6edc1d2f6ff7ce6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e76c5829494a40b1b9cda67a6349455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e679629904781dccccae135e5660056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad196f34662b4da59e8da84523b82ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389fbdeeb515648788f612ccd4fec5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934b0694c5ee965f2ca30ffef864bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a7a1a266a21659b81a23974f3bf6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3f102f5be72261c484f3716bb5efc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06074ac24c26a893e48ae966ab34822e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51885ace2ad80f90400083cb7dbf5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c57e428225e266d0fa4fe34a57c3ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c099ac50f9d78b28107a5c26f9e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c51d8395d70d7c0df6debb94270b0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3784387c20b780171194bf8d88889b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085dfcd8ceeea73de30a19ac5ddfee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fd8a23aee8ff9abf8c5aa8423f3b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa43a8dda97583ecf31f6aac18dd6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877e94f1b03b8624264383ff6c0b1aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae1ea24d2c04034d04ec9c9b9d51ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3087e234e1bd2d648f9ce3f55f6529673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827016141071f6a2b1c5da578858793d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ef3da0416d308133eb1b3db31521675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845119b197ddc7080d42dae24a46817576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385f46a5acd15371ea12fd2e4423c7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799df1fd75f45f7cf99540b2cd358e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d99872b3ded48e70ea2237ed8462f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e43748b9537654260e2b66337be1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5843e7fd5052c3bca4d1ef1639acc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701738d2562b845bd475212eaeb7088b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b17b9cfc05de2484d70aff182426c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a3188ffaf63e3523f329f82a1708684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf01f1fd98b55ac18558ceeb3d3df285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f709b49cbcb8504f6c3ce0769c25bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da33101d4b0d2999d1dc0b82ede5a2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd05ac19013fceef74b65fe4e8969688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa0f793ca0172d2c8555e71b75bab189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84459e525ecda05006f5d7efe749102e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5f00f2ccc27520f4d3bd83dac69c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e5bece1e7389d50c9aa745c9b11892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a1866c29da7d57d4ea1497464ea5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e8b1565ab911cd08936d54257262394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b702aaf01adb33abfeb1431d523c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397567e9472813037f5a0f1fa7d796296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80123c0942d34b5bb08aede76362f1ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019d18d5b512dfe63635ff20e14200d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b6dca01b571509a762882e07781ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac049fa5106d2b8d8994c0f5eeba11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0026098d32bed379992f367f34fdc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613da9905906ee1384bd3380a6bcdc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a96bec52c1f69433741f5f94ee5b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c659f3118bf316674b310c032007104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c44e437c3018bb8c5e1167ea7084d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb80849e4bcb2bb0bfa08fb2beab01a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e4d371b8be9835deeb90d52c5f3ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ab93f960725c6202ba1acb15e58d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2e39a0aab84001a77e5f7d8657e3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2e5895d225418e3135269ae9d38c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54e3a28630c57c9f8832ae6db414d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8555fcfb491c64e586f1fc3dbbe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337928c91ae780aaad9abe1e5fc7150f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25450900260a52b667901dea49d1cc3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f6f1fd8a01329e9a1a3e92ef66c91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9bdd4df2e385236eb8c9dc929cb2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49538223701418942a00c6162c8fc75d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f037133403bbe3e26602e2ddfc68c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f7c5588aa8824ada547bdf132a95d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e7057a42b0d7c800fa8da1e0c00a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c13d8fb8ca5a7381837678e2c43b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b67988fd8c270f80f31cbdb166968122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d47c1385fc02ee4ba1b8878100923123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e660bae6c61f5b4fb58b114eec83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea99973c7f25a0babc80d02532e82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65cdfedf9ed48e7c3d2bf9ea5fc704126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb56bd3de4162046b05f3e41206fc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2f96faf7837ba6783dfbc22122910128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84d91eda4a4e4873464a8542009e38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018667e27b9e5047dd4a9566640a40c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862db0ca272a85fc823fca6ecc5b4a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024234ed906c75e2d9acfc111a0ca3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729293621a8faee3bf7829e284f104f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23b3cde83939cbe121b4993711a9f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057dbd1586c824e117374fcf12b29a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be7a99d03b35ecce0618bf7759cc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb57067166fb44b0d76edf0ff376e1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a76accc6381a1b162760e7c629268138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c943e648ee7ab9acc7758c5d7dc5560139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de930462863430f446e77858aaac6f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef963aff014ebe4475902a5989677c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e861e182203ecfa809154a3149fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7003948706613148b2bf619a8ef66a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef6a8a8d2f91b4ee618b7b9699533e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a384f9029a16e2aa907e60ff5066f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadac5bf1607e91b7a288eeec52f18c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057703425ef9547b2d4c20064ec9856f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b52b483c71b513a07abb6033b43efd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95bd56c260df5bd44c3d272f935259149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077dbf952c72d9c8500136e87f6823e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa1baba7c26ebd82cc8d8fa7f0864151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140a9a684b6e7c2e0a235b00776bdec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b6aa9dc099ac5f8ca3295a9f8711153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee71b15e954e318ce72a4c22c83e6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22bb1557c3e29512f02c30e7cfc536155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b226e6f24985917eb14e0280d5250156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472beb1f824019ac51d9637f24d56fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc69cceefe7e0aa0358602cb95f568b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af35c5825b43cf41f080516e01c30b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963babe0e5cd622ea66e3eaa55fe796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814ba5075377df34f56c6a0e0d357c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7063f565f1367ee927dc3d978bf60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2df7a09c51fce2a19dbcb91cba616163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed715d5270ff9b83c14ccecb768cd47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ecc69bbbb2133cc5ea4477e812a34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fe6b732fc72758d418140330ef775166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54846dbf97d0458a479f644ea8d4745167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fdf2e51962ca769f19a69a5a71147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11638227295abc98a8f7d47bc18619169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb44962eb1c336dc3c28a25de769d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936a7e02b47438de5586a045ea089ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770449916d42ea3335bb505777d467f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa79145849df8a34cf2525b274199e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261ff2ee92436d4f58016ca8a9cfbe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dca3135b42a1fa763cf3fc70f57ffd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3748cdae2ca1c1c6e0e94b8ac43839176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409f52b7ea0f6963b7c74cd31afa0c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd4b4bb156d2d9d0fe136f4ff9b40178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe31672e0a4a683615836b4509445f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906239d3138f95ce8a22ef73b833429180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6fa47d00059f37bbc45a25e9349f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e65e56705537862dc783d3b2065912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bc76074566bcfc982b78cab298bd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2bfbbea78849b7844c340ab22f8884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb12787e46f8e6bca3a9e565135f2735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088f344d58cea6e92ea91399e0c67d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a46a6f82f8fa80bc541a8ba7adc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e692b98c37e64ec90e3a226999e928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad3acfce9dac41a2c4e7f001341d3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597e4bc69660f9ea8905b05c89b02310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93e074944d734299aa0aba1d1236711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70eae97040f5e50712592d38b4ab52112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8e7514082006814d0f75d151ce41f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4d7aa48bf5ceb20117859278a021314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75253c911397a5a672634fdfd1ee3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb5ac433527c2a01fca97990e7b5f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817bf63b32e9b90ba052e3b55747a5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265e6f016d30246a9a87cb600c62b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b543cb7529a80346e7d427fd905e64c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a2f1c2f2988aae1ac5179c8adfa6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625fda844257662da7b10dfabf6b26321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976204db3d7673cc99bdcdc72b6b636122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a17600a27f4e7553b7e9b4ce2526723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bc1e2ac51e20b8a6ef35fa3ead02c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81bf7bef47b43a3ad14a49e910aeb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177baa814ceb76f0b208fe85dfdd31426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c9d72c15943f526f9668675bb10227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90dde263416a44ce47e653b0077f4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7c699c4a7b86cda6ff76bb343050329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffd20566b8ba322b7c53357465c33a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b332cba4cb1794986ba3d2fcf98155131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c5ffb2bdc516f92ca5e36ac1718532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c8195febd244d09dda470c9d8f7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706c4578707c092a13dfc5cb893b32e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efc88acf89b4d92cebe447ee98e9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cf5f141d1199fdee3dc3786031c0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ba4401c0570b451057256d0cc6ff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999279d45dde68df25c2aa20a319840538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807010193e184303f71888380f1aa7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa62e9fb25a5af0084c0c6feac0c0c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406c2e9660f9e0b1b309ffb1612245841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec3afd94c508ff3d8f12158a47eef242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fb1b8027a16ecb90c4bc2d3f29dc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b64a81fb95f9476ccab085e7de2dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f3a7f8bb6846eefce3cbbbdffe11b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3eee319461dd422ced40f8d82e21246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78998f0cb63d0697066636ad70ab788447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74007ab1cd44cf997f3333805421bd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc592f8e296943eaf0225bbf616cfa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657cb5701b9effb7b4b95eae0d5298350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd32ca3b19c90a4a9b8357e30b290651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3628b39665d78847f63f44b19cf1e4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d9a486e2119d99193969619e3af8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10dea4b0378809249538a25b7102df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c25c0077cb053cfd4485a6e8bfae4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141f3335c6aa36946ec6cd916d5766956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0a8275d95dc494ebc286a8025d0ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767897c30717ef512b0814b39dc125458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d41db1c6e7799e20eb0e8fa9a8f3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6de2751b3557c63034d081098f48260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdbf6c0785ee81f97d48d98e932d8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043067d88829f1903fe5b58e1e7027b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a19e7623c608310b9053c34a3f5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918f30d88c58e7b3377d2feee9c7b0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf0e0ed26c6a7192117d54b6c8c2b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290b7f7edcdfa7db93cd5518c79748c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19e25d010792715ad8e0f962c2235667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad61c099c75e3914c8fb2ca018bb48768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e88656aebbff68558836d6b8917569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d0fcdad95081760438807a0c739e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49961d8e271d925224773ad7a645916171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f84955c9a19a56978f91677f921c5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e562355c27752481b7c97ce368cfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483fd5de4dad4ad7c521050e26e277974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212e46c0be0c18bdcabb443feba499b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f27fed57c6bfd926db7560823fb77076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011acdddcb619c18a6068e4151ccfd8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a2a752eaf6101baa8392c960ded9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a27613a2bf66503142892bda0745e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc73143c1379ebb4221a6192e562080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d5803b7c80625ceb0894b0209953b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2494b7f0daee675b587ad0370c501782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbec88de3caa10eef23a096552963b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a008b4fbf467c0d5bddbb22fa36396384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e79dcee42aa80f4f4cf1f98a43c0ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3150227a5ae8e674123d84827d0a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fd5687defd83cb0507c49f25c709287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23185bfdfe0e264f5fd2914b4f6729e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38066d7c6896338324b58052e50d05689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b89a053c5907dcec845f82445ad7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22ef40c3b3f6b77a4bc65dd4385e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ae0ee2c5fcf44cd0a9cb7127dd86b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83588fd1f6e6633d5113162549bcdffe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefedf14f4ef8f041df11e4217dbd5a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b05e7b044551997278d2f8f6712c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511525af752d44e9fbca28641173296196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc531f76fd12bbf0a7c3412ed971297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae9e2e4f2c02cb7a9e913c8b13d50298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d48d9a94d8c5787488f497103dea199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1260e9e4be0b4691967774465220da4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb809602e4fa515efdcaaf63da0948101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a6811ad19186b127b348eef296b9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb140c719fd486b2946ac41ae11c730103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0aaee18f649d194ddab93cd9290e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591351b124ef7360456dc1025d812a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71787499252fe0c0275128b509414b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84a2c98c83d68e593f9ed58aa824ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e949663eabbabb726c0f1e88e054b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac71ed2afc6828f2319db72ad37b23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b297e4532d49edd3a204a43b90a076110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d75dfb955faedfeadff45ce0b76a2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd224e948975d6f8d18fe3c2ed1b51a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814d99589acb114c062c8f2c3ac9256113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a3724aff33be5b0139bffeac90159114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aaeae5e0e6eba9a60f32383f43a2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaf1a9e50f6527a1321251eef2a79e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b98409e01fe485ae3638c1d8bda0fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb4a635b3c73c2dc958484b1aede5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57a8a7b4a1ab7da4c577b6326b43e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a36debfd1f6a069f673b962e40c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9dec53758496b852201706ece82d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20de601b50334ad24b30a4728716ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c177a4d2b79733d2847355fbc2f2dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b177d448a494e7d1f6156aab94cf31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df29ffe7c676fe12024fd2e751eb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d382cc21c9ec184fb3b6a9ec657e5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6483b262c2436cbf813199a87d559127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b0264a214ced7173f63b9c2fb6c2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd324c2c30aede70b831a29cdf5c5695129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ccbe6c294cf09c70c800a148e561a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876637375a67afa6e1da8a519b39c4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5045f69f14046c062aafad39840069132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1879ed0b60604e79e71850f73df88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c612fa1685d2bcd790a0524f28cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51b03707c8f6cbfdf3d555af4ece15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20e5c3328e82e93e454f93903ccb7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f57af582b776a529ff99f43b968bdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d94b5ff1a1cb0ab59dbce13eb727138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fbf7390a5a560f4220bbef7dca25b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157996c2c7dd2f7f06c1c7401aa9efa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5da79b208f3b73bb08198a5e0831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537dfdac28dcef06d46d9daf8373c3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee21464cb782b69a5b4586163cbc893143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428487a0c4493d063bdf986579b0738144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6206ff2b4cc216f624e76c29367493145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be93bb93669c10ee60fbaa13f89961146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c00317755b986bbd66854f9df30ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a91bc13e777dff08cccf789d804921148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60700bfd6335492d29d7a40db772bca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e759854d87e622900ffd173c69ae03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616ed86b8a2809851fe117b86bd71f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a4fd5bcd412c5cb8b055b5005c15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273371e295a4905062a2204f73f7b6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620319853c93f70b5edc7bdf6f7e988154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755057f3381b8cb5b403aa865e920d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416483b6f3248306d69c5855f61905c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c2015fbe210fc89c90e5f9821efc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa3c1ec8ea968ace93433f3d90bc2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f90b270822f67a2c1cc053cf2e8fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3a7449b95177cd875335c41c154e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de77638947f4bb939ab557395846e2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a8a48cc3763ecb6f0b227fb1cde15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdddb424df05f9238d9c7429e38472163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39616978f490fcddad622e77ed620b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519dad668c18807f61afcc4feb95579165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030af322ac99688e2de8e0abb05957c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321eb5c06404f6f8c5ef1fe58654fbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6299441ad29f712c4e2b27c0dccb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405ef0a8d581baf9f1026a7c78153da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b683bf95f7c1194492836b84a921e4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123111b7a4faa71933de75b8df015218171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ac4ba0539d74788ecb8354717e0e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fec6922d81f9e79f43b26c672618c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697510aa93b835f39cfeb518e607117174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>