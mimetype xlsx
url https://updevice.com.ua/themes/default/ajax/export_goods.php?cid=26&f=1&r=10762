--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0fb62753320d0ccad81a7c2bfa46f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e295a3d82db3acc98f4980bbbadc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5baa17f1473d8836a4ffddcd3034203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88597811625d4efef28d4ece08200d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce70c1f60eb5e814d5291bd7f75c6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da009678b9e7887348bc6a85b88a8346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a69f5a5f918b083c5b4f4f2b5e5897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5d47da1401289db406c79e51c182a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f712d45d00c47dac751b1c29cb9c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68fe54d54be639c529ef40c9eead4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819acc1e161f191bb6c6211612893211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487e35683ab68b588cb4de312c3e8fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cffa3cc0d732fcc30e04ecddc0e33713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d26cc62ff284c158a743644af29114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e38cb434ebcbf3b370a47f91f071315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab38f6d3b7d8091a8e153b1c069a37916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884fb7a4118e53caad6fdbc2bf580717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ec8d2d8140ad4ebfc276ff99346db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98fc65d55eef1774545e031bd941e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d9b4427c97eb1599e5006a7aa484020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d15b2474403e586700efb18c1ba7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f1a856d6c84a62a4a54b23710b87522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361b02af515bfdd3bdf1d29c200150623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55a876151ef117305809904ac8ee7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4747e3fb8bc801ec7fa169df523901825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53865458e3baf220560f5a92e01e8e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95285bc2867589a4252d0840c841d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efa7fd47ae5c92377d7badc69ad57028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a73b81a96a07ab229811661d6201a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dc95e234c15f863d5edeb923b133630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7592a33e7551950ee9178ad84fd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b440cb6bd323744b3611a9ddff96da632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f063cd00d3e052a4a0bc5a6811782a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bea370b1eea0f31f8b448ad57a5e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd763bea7406150d948925e47a3f8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd75549e577e8b51dd805402389a2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a440d0096b04372a87220684fb21537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d7aa0b0f096f642ca891b70b3ba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574920f6ebadb713567461e80e58fad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27882224ddfee2dad8f772366f7e41940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9f64db42662109dc51c691f8f8eae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88a771c18d32b35e670c00dede9c3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c99db5705a3037aa2f8eaf563ac66243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e76d079d0e5f6004ca77730312e00044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5940efc2d532d112f521d0e3ea48c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965567cdd4e3390783d2891f3b5d7cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ca91806e3f05ad756570c492b63da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8d4c88b3d54609349364a17851c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542d417cc5c05ba18293118f14e0d6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc83f534ca8c70cfa7c20c328137350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9771d4bb5819fdec11333a63c1101951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c6b3f3d1075bac6fc549563c7abb552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf556572945bbfaa6f5b6d8868c119b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50fdd0eaa4b730b7668b797941eb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5b4c6fa6f9efe983078c462b9dea555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e48182474ae72b8af62564a089f6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc69b12e70645261f3229de49f9756e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb766247a78b222eac77c2eafbc4348858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef214494de84088adc9a22213a8b652a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5669dad686d4a9d5f444bd8e653f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c12e20220a7a88e896d54fef4206c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b92864df8e381d12969baa82b0a2b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc3b0ef99f6cf391dd6e66bdd206f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf419b41b30de44431c259077e8e52c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64dcd587c289c8918fb6f2b7f2156665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c871e3c897f106bbcba7aec47909866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9527f0082a26ac533da90f0cff82cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdadeb9673cb4d673801ff6153107fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50bf2e7d02d565a870ad908c75f63369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ecbed9e462668058bd313047d316870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5db7ae60f0669a2bb68089f89ff42f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7a17bac96f53f8dcb16be2cd9f64572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad893eb54af58a40ad5303f3da58c02473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb9ea622eb7ebf6a2f172b211de9e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad06eb0a8c18690c98c3d58983f80b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9173837d2e4e25a2dc0f0ba6e87641b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9e62066a2c5a82f13bd1eb1476de477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd197b1550c90ec925a5a6f46ed1d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bbf64921f4d37d29e1ef825ce695f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa039dca26670985d87b83729bb01080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab0c8e77626c5415ab1cac8f8b150481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc834d7e81a6a482d558c61daf57a09382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4539927cb9cf7ba1b22651f377e3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f314607245c50e3fa09799e6008bc2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a1857e40272298c39abc5278465f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed783a8f16c0e0a9e67eea0ad709486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6881abd9027009c04e35fc9c5761487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c455b4adef78f408c028fbe9178a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe179bbf9149962f28d7a6f24e545c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb209c7f3bfb76cab1bf06e1a887e4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fc68b68de94f9483f9c8cd5a6d94891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e77e7cf78353def49436fe21e8a63e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fc0a2e52e82fdd2de1f9113f756c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb256dedf3bac7763dbc20f26e54cf794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30cbeeda132215b44443855d5eba2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46be5a8310be9e4a67ab158ec3794796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d664ee2b3535dafd0c931fb3043172497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f87772ee40c43adcca5f77e2d9da0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d2fd241ed417c88ec19e78ce41d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe299bc3754b66370e02c3957bd161100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1c785577744a436bdfd307399db29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d4599645499ceeff46e9f00c9b23c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f22de50f721c52271a6feb6d3791a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149684940cac8ee35fcad020e4e97a13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f935fe705c60f287f9cc3955e44c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35b6620207f6e1d49d49d94b8a175106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199b1b678da240ff81e88a5b612ef34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15025470af5d03d58ea3e4dfb45d83dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29552e1e05c125eea1bdaba4b19b06ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5d7724455212b97cd83309a0f731c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d855fe95bd644d2930916ce719eba94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28fd059c6d253a095d247332e3e151112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a91b2f605ed24627ab5e05d9fe9205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c740916af1ea040c3fa117bb7f7f9ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9819ef6008e382f8ca5eaf98398c5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442d08ba2fba42a84b66102039b2720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262dfcfe8d4754143f25d0d462973d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b22b69d878d932ec3d61ccc859cc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dec897b2f93d55649dccc6778a3a8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ebfeb368bb01f1033ddd0dca5d3b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a71eaba164ea176b9f382ad305ce7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b989b3d96065c74af9fa7e429298122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167edb309e19d660e6945395ce3fbd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e34e3f65619434c27ca1ba79456d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc9806d1f4e1df6481b1e9fb4b9e95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e602f89f26bcf0d33b085b500b151ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2231eae368a516beecb8bc93c8d97e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74592e1555f34f59785802bed44ec2bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ae0c29456d09f8f437071e9d0963129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25086e87633799bcd83be278271c7e66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41371e7966dd27ec18f3d24b1c3174b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dbf74523a0b6d53fd3cf994176669132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3ed0bd6b31a04da1e8323db9e45a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e95925e5cf80cce0f0487da056bce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a6f7177cb0c381ff3a2067b2c6b42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a92b4f81aca29813fc7641efdd3c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf863aec255053fe52e6183b3f3e3e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc837d504513115409b197a286008fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf683660160c9c0bdb1c5fac5307ccc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9447097eed5eaef8006edb361269f02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2cb0bcd11640e96a2da0400043f1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403b2e74eab5e32b5f41426b2a2a89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4bc6a5539b90416a6d5e7e0818822143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ecd437f751311392357f6e8a35f99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f0c2e8b95b04fa328b1eb357a0ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b5dab8ca8319d77f95eeb7f6fd878146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fc745b46e541ffdf798dbd3d47b8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffe28e5c47eb5c14f1861ac1318dbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be072044e8ec80cd1c7477b0a87fce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de994b63d7240d2f38b4ac75f4e832e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42453320d5dcf94e2a1e08bfdf0ccdbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5271e957dd7563d45f830cce4bfaa9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafbeb2b47dfe1e608ae7f476601ffe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d661e454d18cfe8e977030d01dd9b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320461b99ecdebd19d5968f285da0b16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562d10d352f9a9f81b898dc455610d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39311cf77c8939a1d403b60d74c226157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fbf917112d0c16669246fd624f02b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d436c041a186e7a33e07de0ff898e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02539da5202e77364c6c4d24c9e8fea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90870085ffeb30d71cc72670102667c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fb3842f2866003319a84e0074ff2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7364e20eeca5e65c03de5bd1453bb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a121f4dd80fbba557af77e9707492d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2528497f693ed61810a848d6cde849165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c97d667def4084775f561441ed5fa6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223edc800f356a871388ff94d32b67e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3410ee56c3d375de25e5c4877883ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd098c11457fc421fe4296128f265169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80633e3bf1b84a5806792d9c18528c08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49295f7c93358da0bfae6b7139a73b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0f46825a682dd4f5a61e28f14b22b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811befb81a68154483d88550ca0083173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc51518fde2820fc98a6a587fdf85b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac2109025144aa8ab1660f53d4ca4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a298faf4656101b15e839d812cd7c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf01b503a6cda59c8c8f94b0f70dd74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0de87455786f4d889eae9fc50a1435178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3f474f0826d170fc8023e6cce3c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f79cbb132391e16347080856b46fc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacfdb352ebbbcfd732e67f679452f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473aaa66448d4195fc60cb1e24650df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bca2cd9340906666a5481b7503aabb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d211e683e63971c4e9c9f327eb1f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829916e3a12e18e5f99df0606c572915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ce9fdfdff5582490261cf9e728f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9ddaca0e4d5d83cf161ce907227947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a2f1a7afc62ec60cbb68bd958211f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e505cc3a31ba372a0ef8dccf9efb0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af6530d9d4a68e264f19e260b5b71110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948b1d6d3c49a2657c37f1ef0fc483e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2b6b5d176c2d2b2fc8dcf782f85012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0a6c3ed98e9af0424d2e5293f5ff813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d95a8df8cd71624524a953754fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decae10a6a8621799ce105ef9b4243715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f72480df992b8e30f4f6a4e788379616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff8929ad9c9a7f39e272ffd306ff6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089192c5ca0d8cf7bc7dbd79d9ee48da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4905c0c327baf9b4ac16307a9ac459e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45633758b460f256d7b49db26bbb59b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ed3c57751661589862fc2715576f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa5a0ea9e3247de0957dd6b79a9bec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ee2e1baef0e23a11f077de5a92fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23c386e27c0baae549ba813e6e2b0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36ae31374c54e163dcc9c6a803e8f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b20700bb798e10388809351aaaa06a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd43a65efb1b0e8ab8257ce2ba73d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae791fefa4748ea6195f4a70f7176128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61020becca9a4ecb0a7c5921f14b29e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829a5889f2f6dfcba97ab524d883e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227bab64d71640503247b580e5a8be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b5f8b55ca587d23f5f7c7fd98dac632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d741b441d2ff40430a3ee6376e62c3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5ac7ab7f91d312376123728ab7d9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaaf7f4b99660daaccc2c6931f5b2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba511eacb923dd90f8ecd9b9a2dea2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417af65a6ab8e5e3293bc853233dcfb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d3697ef7bd1069b993d61877ee56c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def622e88c0e69c853d445f7d918b45139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9570c5677ad9526c54cf7fc0da0db0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cb6d0c77ce48942a8390aec228e4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27802928229bae12956ea1c200b8d7fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85520759158add2d227c85a57ab3bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aced4ba54976fb7016e91635a93d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44e8a0fcf5e4e92766051c9f09d37645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d0376278a78a24d4c2afcfefd803a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8f4103c8e9839744050912eaa240947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa351d2e8153c764a7aefed2fee9c5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb280673c938d5611d5e8e86fa78cf5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab7432f50b686779c7d0da1d06ab6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb280ccf5febf0003f02cb45c5afcd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2fc345da4616694b2967c0f41448852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3719c6131fb7dd38e6072fe59e0651653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baace6d14cc7cc71f22f2dcdecb24454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493e9633e9293243780cc73604d858a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df891461b60286673a61a4853b8aa356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48a5b7109c3a68918ea80b99cbb07157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5585085b4be7a40e3d253bdf85da558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7029a9ec3bc821ae01f97389ecdbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a27009f13712be73764363b81d0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44015bb6c9590360f1edbe56590c2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b95fceb5f5e84e74acf878849378662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3fc9c7cf9a8d87f149522342f90c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8a251d8bd74692d50e1f6f267403364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8e2ac08c81ed957a7dcdc6161f61065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e86706ec0ddd162d117e630c2848866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70496866d094e8d9df0699f0915ffab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38497851b5b14eeea5a2855d7274dc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7317b5c98ef99321138d4b2b7603769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77da832e44afe2989f0d05ba64e91870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9368e6224a70610f87b2011354811471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e746c1ec74e26d4077b2e0e069a3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a3b20ce68f1a3ad01e0e9c37a511573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c95ed8347b1a00e2eb9c3465392fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db786836f3dd579945d393f2f2779c3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecd504b00efab2f49850ac6bb9902e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a3b5531602c63961e6b3f7a1f0f8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a078be632e2ff2268d14b648a4a57178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c5c002157820d04691e3567eb1c8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b456bcbe393cfa797786c531761139580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b55e49d98c9416d5c49eb388ce41b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be33c1a6c0934f08774d1998d63df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea2da2affefe1f6939b5582e756fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebae1d2bb3c6813a737ccbf946b8d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ccf833e87e88ca35ab3f29b9c11b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688efca1fb760e9facf37e70506e7a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3449bb3d1c404268291ea1cc12134c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb85bc2a29ab5b43c5a2b5fd3211fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98867189403522171f83c24fa4195df489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8734aa1a8c5384c27c9be30cb4aa7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132105428860b7e3fbb05d3d60e8c4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c328b4a8bdb404b0a588ecf58739992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30b98ef39e20cc9f6d58e2df7096393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cd2ed0f5fe999847855a7eb8d81a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40b8ca6dcfda2138a52dfb7bfcdfc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34259c5cb0736945e29d0a584195f4ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5d0a6b1bae3157c8f1d4d05cc21097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db820099ad514958c9e99e26508bec498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14081591e93183273bb9b94a2a9edd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a9935cee7c04eef8bbcc04b6a4057100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9228b169c8cbd5cb99c1262cac95292101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98e4e31f2d94d8b3ece7f979acc002102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7959a90fc978882e4050a1d9749fd57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d5cd54ac031494fe4012c61ed4ce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809338b3adfc77cd9ad844b183e1a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe99f6a091e7f2d71bb13e01bd0f64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f52cd722ed065fce786f99059df746107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef108aa109664918a4e955af79a0d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d161b174363eaadd1902bab514ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cd076066ab9c4c85fa470a3637d6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9d48b7c64bef23ca9e1fc661ddfd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90a74e27864b11f7f1507755f72c97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b84e312bf6b204e50a094597ac7e90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550f71148bf6abaf822f6bd4c76dfe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f4223c9cc728c5c59792d56ecc567115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289caa88ae8aae3a2b2d3dcfc7fd06a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782260cb45f15dfd96722f13ec2b9d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f4e1eecdc7115ae723bd18ed48658118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf9d30957a10cee73fe8e295a2441119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1640e494a7594bd34449396aaece5b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87c66f2e79453af61e4876620a33f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd5b1660d32e0287a32f6bbada987122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7ccbef64f2ee0ba1ac9e548edc390123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52425821e2c36d7269db8a0a8ed24ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dcd8ea66f6b54021bd170eab787ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f6f6dadbc6f2033d730f348fb6bab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42215c10e41c75f7d3797d90fd9c1b49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f635e124c53a27c15aa882b3d2ad76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75cf58d935675d71b75efc2ea80a50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f142148c48a7bde017f543f8c45542130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82612b22ea0eebb29be5664e4296b6b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af11a16c77c4271caa2a9ab9dda5060132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbd9d66b19166e465d158b8e040153133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3522afa0899568973fdcf888cf04d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7db6b78bb54c76d8872f31a133a8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f4f4a1392b89fff64dee03588c9c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a5b258e080df2d2bd89418f14d505137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f952ecbdfad08c841be7c8734d2556138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76773c484f56c9f0a1bce1caed8fca42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db786e30937ff798af4ebf9e8552735140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a24ede6c70bddaa340192168655969141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29319db1616ad88bf5d3db3ccfa220142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646621978345444179dd6122196f0869143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c275ae7c18eb54ce43e5abf36a3713144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752663bbe6acaff6b235284ec19202c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417864e2d15ac595a8b84e480b75ac4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f97688efaefdb1586cb6fd277ac8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87210125902afbdeba87a7636a62490e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc86c2472da296af8869c12e4d72b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904413116cde62aeb76a8b1aafef337150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d172d95f140299237734c3d4178a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5f2b248aef30d5af743cc9c23f10d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78aad2c42bb3c222a1c0d4eccd1988153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e98c40448132e667b1644c0d4e4249154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee408ab06fa2361a828f954bb0c3374b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf2542207c100f2007f77ea17dfbd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539cf685c866f6e592fb7a067dd4482157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584a42f9ff2c63acaf53a96397e62e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9f9b1ff73de64543305f3c7edd6fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1821ffb5a649d6434be84a56d9fbfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683fab1c1945dc2ee992aa4d5a93685161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152d0c32b97a88906da00d755a9bf2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69ed664d5c1266cfc4b053c0b8b8c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e7027bddb2c55e33db7e398479457164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b331e9c7a97908b8e77e0d21184bf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b92285d50f7fa522fef01762097ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212b7305a0a2074b72e719ecf07e00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc761f6d508803dd3eafd05a33bd52af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad177ca5b6a61cd06b8a07bc5b6e341169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0792c43d4b966522f7891c949ca6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d901b1f03d0001711272117a87646171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b628066c46b88edb9fd6e1c06f66279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115a1bb3ffedb4b445d1eec7b3b135173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846e5d2b0a664b58b9e96ab78dc394174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>