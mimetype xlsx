--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a4c6bf909b84882c247961a4099d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df48a6743edbb6bb5cd574c02b642a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356cf6aee040d06c9a0e467c02924f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbe366381820501afc8f426751a4f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365553ad0d252e574a379c6ad3014c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e38d00cf049c904678061e5c8c22e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c3ccaa02d1072c42bf3a7576c1a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fe5bd0120dfc50f6e3ebbaf96c3c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1144a446f719fc8166c71656ba1bfc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9fae8b2b1c57b79a11c4f19a3d75810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb6e2120b1d2fd265d580eb1933e7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9160ad79a12bdd6d3f7d0f9ce28d5be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872ea87eee16ffa18b4659bf001650113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d039b763bc38a9ad1a5ade86b1aab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f29665cc5daf0bb0d17135fb015d1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7e7ff24dc49c5900625be52a53ac616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8f0c62755b65a01198742ee0484bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986140073642c75e487585d7eb1e8c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1568164a7babe9d40c7551b05268b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1a56f3a3b28168f78236afe36f76820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029d5e3bd78780b0fcf70f4e529003021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f88edb5940e838fe88eb837deeaf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809104da8621c46a1c495e8a75b60323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b115e22efb7c59e886e294d3e2a345524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43d1da42c22772256e669405f549c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff790d3e9dd45b4a5c3a6bb08c19eff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc840479b33769b8506e6b970372e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaba97f0b94d99604c2f4458aa0a4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b18c56c42258b58df9d5daab74772c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc188caab9f45126a33b84a3c4272930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c3f484613045a38aa91955f1225f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a0160e97c57299c86c9bba70501de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b230481a58162e64173e03bae58cdbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756cc38dde1770af7142a0d5e8981e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabeb005f0176c3be9306f020b5b5d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58919949040e5cb9fd30036e217f10536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f37a0cea1ad0c66c6a665576f6fc9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a25d911caa448867139b71f406ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259bc76547a8191daa8aa9e61be597139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65f5e74d816a7703a718abd9cafa0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20eb91e1f697c619b68be85618d79c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f195b0442a1895de26b6e27514fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65669a2a1a61a8225484838fb48aba4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2605b0d89be937da57b6942e280296844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0d30c34066a7405a6518084fc96c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52629060456bae0992320abe316f91b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa80c0c03ec1b97d92533d8a598a83947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167521233d0b5869d4fa43757b2025348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6a7eda9cf1b886a87b4f06ac186e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12185a947ecce61d1bb1b4ff9e6f7a6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d54c8e860ecf8ad887d71dc976e6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bfd1791eddf0985a40496c855538852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28911680a506901af48eac71194f872353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd897fa4936af788662dc58b999f2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3dfcb3c0ac2c45d69886a1149268755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e085326df11aa121bc98924c46c4d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47961b1c806fb6684bf9a94dc6c0a5e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6a70060e098965f540618a7519d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34bfa21e6236e308af8f803a462d0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb526207584f9daa0f95549ee96cac060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f7a1dff117479e04f67cb5513413461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5285e6577d1165ded1e5cdf436b67d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406b391bd760a8e64aeab846031eb7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074cb1cc08e826f3fa9f79fd8ae4a9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa74dc54b9b66531add212c106ccc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc07dcd02c8f8de8e672eacceb06fb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede88ac99b198b80fd5a9f8e099e9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c5cbb063fd0d9b1421aa73376b1c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488e6fee806e93618f005672a44dfa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a4e5a9ff9e3ec04d16a7f79d7ec2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2aec5568762bcd51052008dc6944071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af42996d2e10be52122e9e9c67587272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa56f9de7ab502b60903409d0f6fe073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb4dc72eecf1126654f43758a2277974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222de6fb52b29e6de7e41c8c8403cee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74329cded5422fa91fa7f34a5c8167f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b41e70905c21b1aaef617969b3a8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71678ffd1c6ac2431aff532c2470a0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ac8c89cc5513023c2c941a8ea7cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a99ede21d7bbe2fb1d662ca4a95cb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd97e943177be6f7b631445ef4d04b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaf47148e11d6d992f5ce964fc016082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b5f13379132a1e679f53188aa618d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e9a5d59c5e4eedc58905dc84f4d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a58078f4ea8a64c0bdbc293d1a8fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd44b5ef578d80be9ba60a5f92fca686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d889609479704fe473a0008c6fc5c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d32d62971542ce29bd0068ea8a1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714c8d881bbef8a7876b9bb118ad8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90952d786a2c81c3aa1ee2d9d5d832bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026cb264ef88eb3be5528227d03333691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f341b1a80bab1aca45d14469f8e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296609bc225e2ddb3699341d6fe924aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4bff4f5b72d01bcc81a1ffda004b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8e3f12a20b11392c9e09e07b1d92495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81888e5fe11d058c2bde822df2d6eec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0a8ac12192466933e0195db7e510d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3554f9d26fb74e3040fea11157ad0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d333f9f10225ea277cddf64d53314499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0c6b1a939343c83c1fb2fa167aabc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a517ec0de5e1d70b5baca1e5ab906a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3324b86d041156fa0fffc3495b3c1d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301efc03564fa91af7bf1d78167a53ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b85552c3081234936db45bbd55ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9985f0e8473dc9249cbeab071473b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aba85fcc5ea72d7e228d6e138aa0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80e030f98dfee7130a7581f851435b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059641fbe4d473e8d748af32c3f27f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c989c98dcfd2e129bf35268fa720a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004e79634ea504c171cf4ee9d5b5e3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a3097207e0cc1ef3f6e6b84ee4bc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b4725355b86bdd720ace6df8c73f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5d6e005f1afb194947f1f041e002113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d5905c3eb17934a6ddff769bb02d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b6dd741967402eb3e6e5c1838090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178c273998f3095ba7f971baaa1716116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b36515b9d3b2d387bca2aa38593d8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88278daeca66caba6d6e335b7bf82b10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949fb46b6a81bb3dfa18cc6aae94d09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2634479133be42a238eb1227a153120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e95ad2529f7656038bf93430663a54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39ae91b891f00f6b7a94d02a2bc8ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e706cfd95a90051e878762b1e357036123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840020eecb40ce3adc65c90620369d5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cf99c211f2e17c97239e251a9bbea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934c2dc095a604ca94eab2bc5812629126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab53a1aed999a344a58eae2b34627e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d132ccd1dc518ccddf92b33714f80f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db229f1acd8718c222b77aa35f67ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a202b169a55f92dfe24350fea17447130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d27a4764455d14e73b59e87d6651d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675f3a8c849cb8b4aea2a0425ef73a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142147917f44c45cbf3e529805b2e15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ba78f4afcd5c683f5d50459862ac7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ea55313d9adfce18cdbd22e1a8261135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb116775e91f595b874e3c964076b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d5e93ccb0555a436e5cc1bd016818137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934002518ad368fb445043397469396138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369447b5b91d87ceec1ca14b937c61b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c54bb1b7ac22579dd8d9c911df8906140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be036a15b020d8b4a3c5f50e3ccc6dcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b170275a14a7737263cc7d5cb33f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a57ef69ca3a10204fb17aec12a0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6eb28c2b92fe6d8ec39be1d09a62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc32c35594839124b3a45c4fefec9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cbd29440bc7832d04a29b79690ffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f98bf882bb733d08f0d0a4bd8bd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff8f5b43fd8c1a87df81fa4227875f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe6ff6826a224cc4a84ee5f42efae0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b58f011643617fd9fec4d662a749a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1c77bdaf0c26d2274492dc39cd627151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ba56074dc6069914baf9a423d6ace152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48f4d57059acc03325ff6bc9a8c4df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea2410cf769d71b1afb0ef2a4aa946154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2d3451fed6cf01ce66e54feaec5f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671f9002a002d6ffba8be8c2271bda7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09236ffc26ed9bd48c115ead84ea8e25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67330dda41bbdce7f031d6083ebb6065158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c380781540c05f9d222e89698d0127d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c848c1915416ebc8f97f3be1c6f6dab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7bd2ea2008b688ee890f8faa0a07c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab4628c6c8feb03796de44b35b38da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736d32b13c9f9de1e74dfde2027064c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618c9d03d165557c668454edf2dc6f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff788464992051aa8c385ca95ab659165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd691999b5b1bb008a9130190a753166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdef02b92758e0e39d7cc83461c270a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f41da5115d25f85229de8dd8ebe16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e423824f4bdf9eac4e76ca67f865169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e42069cccc299aaa81bad5c8f279cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e466e595e8abc4c8d73939a13f7bce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf59ffc426a97f8b7f20ac92f1362aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa8f97d7e865da997d400f7feae97f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d631aa07ec162a4441951f3f8d19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d619bff1ef66096ebf4abff6cdb803c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4af4b07b8e1166b59183f615ce7dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b79d4cacff9eaed777a0183588294177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5eb46004716c8ae81a5ab0ef73d80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03803ea8986e141ecbfce6414ee69931179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94ae24bebf2cb6cb8f20aefceac3e3180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f8554873b37c44235d13b1e7754d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b0c2011a9e8639d913433b6a3e6822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4bb4be459c55dc9024cfe035da4a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d167eeb3b31dbb02281744ce337254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35e0e9d6bcb12c265180d54bc6548b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c740ca225ac7da1f230edc025c1e8c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c1caaf3464dd660a06d551623ba67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef9db44a386fc2c751d0bbd2f6b6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47dec128f6e8fdbc646d6a3b75fa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf066d476ac063e1836b89903b1903e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df30d1e3f37bfcfcf36ae45df000b3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252f91352e463b9d3b2c98c16b9bd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f362ad6567e03136df8f521830b1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f68eafa035d7eb62d8c473b258f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd89a4992512b1c6c175259f64d03e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4789a90024ff55a2b62c1d0d628963216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed3d8016eaaa233ca581caa81274b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc7aa34cff4454c6e7459f09c272c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b5a0c5e06fea9bf0fc28909395ef219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aeaba1b7f6263b8afbefacc80bffe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a38720ac101ede6cc754b7d9f42c7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8fb62c88c8f0dd7076cd55961e9fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4e8e69d0bf65ad55e89044bc5966023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7aaa30599c4f6b86ba6d0987aa17324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913505db5db24b248d1e2139fa6e4ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c318e3e07c6a6bf1924eed5212c5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140db879dd564ef85dc900e4d9cb037127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f91b35377bc7b5fa1a604022fea14f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba782ff6bb2f2a1355434820afb2e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a3d4b0a5e768bf02fb3443618a7e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a590b526eb8900198260dbfa6c1f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36738fdd9cee556d95f335306912aaea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b0f7efa88aae273bd4dda023a948e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e276840cc06c38e63b859c4132c237034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7dc2baf57c03c2deca161abcc76a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90025a8f8272019ec29d09294e25141336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b120e2e81f2bf30c7c7606224b47037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe639a8809a2a168ee5e0a24940d43e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7ad6677b5d1e9a9151da24fb1ca4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92366bd3cbe5665f18564ef09a0223ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afec190b9a5160f377f44d6157b5c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd572dcd87ebbb75158e81ad7ca278a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0be1c42fb889192d21814fa67cb7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b701a65b925932d814a3857c93d5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b4f83cd908797843e574d31d7cb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8ccc37437fed2d21582b021ac135046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9359a849611160976b3342d97d1a0f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127669f0425a08cda510ae6016da0c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3132a3cc6b1532d01a6acdfa3ae543c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79e70e2bad11cb2377e5ea14d128050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825462f848c5342824bda0ab39ae6da351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0a0874f1fee35e4e2bbce2f0f947252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11de1846a6855152df8c83a3407d2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b5dbb634c5db52d9d7ce79dc2cca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c701d8631a406b63643503fd9f595a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e81a666dc173368d893fdccf7261e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592e37caa46aa909ec1fd3ce42705c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c32083778219a789fb7b09e13d2f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7443424fa3e6446446ac26f628538c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee84340ee2f42f80f1640fdf6ab8c4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a42336e472651ba88feffb920c885f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0469ce6744d45653ef15d54a086f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ada19a7c5adf0a5c14f06a1dd8d6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b425e94410f1db9a23093ec6ce359664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7927348758a10aceee8e9399b91e89365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67013aa5452e309d3b2e7e529b173766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77752c48135562c857b9cc10209ffb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77278b9b66f22b6434fd2e801934e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563816969554ad970b677a7df7c93b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a93dfdc419b3056f7075b15334e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f57ad251871d338d4051545e2910e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e091eca122072d69d6a3dbf583ac0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f223b9282ac80928df29adb192e0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57136f09f92490fe865fc5b9493fbf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c19654fa02d7216820de817a68b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647980393928632e6b7fb81487a80d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39312e075342706b538ff52a2d4222fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14281dd5f371bf5b9e5b56155d4deff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734a837434f9678977c5b2fb321a86179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b4449918766f6fbff5a007879b09e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7b4b5f1a929cfd76acf63e03327c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d5a2d8cee37e9da8af2562f1c51bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668566e1f88a1ab6d0fa4890365ebc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bb2ad3f2c78173754694e0df9406684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89faa3314a6bb6b1f6a2717160fa4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7e3679a577be86aae9e020e17dcfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa76f6d3764bb26071b56246f51fe587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14a92efdd5bbe587d4d7329630083a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd703d3fd5921ba501ca48f129654b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4982123aaf3a86b50ba9c3748aae9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c98dc1a93c400e92da922ab3028f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf18ab7097970ba7a83e64959f59b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec427c1db3fc6c4c3f20af3a6fcef293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492c3d0cb6c3ed6a9da25509d0721e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662600e1a342964970368bb24261534c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffccdaf5ac414506cfbd26d3527ae3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489f4868b3ad042aa7a8188e8fc720497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b7f89c6ed4f469c14717deb2c76b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399e7c7d10cb82c008ac5a243c21de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd56acae9debbe819f782822d93e213100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21d1c069b59c0d58516a37563847f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7052d44d056052dec81994b372395102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854fb62b0683ffdad784218b4d03640103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b995c4591863513f08c0fbab851b28d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566923fb1adedd076f4ef20b224d6af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cef52aa25b251bf0e31b253e36843b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627e24daeceb5d764e5aef853f30db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c34bd0a3d442709a6fd8c0a7a72d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526c4fdcd9e5d32b0e2755c64ca94d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5266d5568356909b95f4afe3e82b28e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d80e007c4c016c5d0eb4cb03ed4ebc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba421f7ce2060d23ac5b8505809695112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3388f477bb140d1e20bf6abfb8b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6cf9a0837a41a1f9eac5e4415a169114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402438f07cc37dae2374ff5e45057a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80cad5ab72fe58706811c570f88165116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006dab9f4d15e56edaa49af40ce9841117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae0435e7f59a5c876da21164c65b13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669dbea29244ead21569d0ed1f6b91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f93ede6fb104abc08f9a8b1288784120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507f8f6908eecfd89b08b11bda0527d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821079f641dc6581eee6686db4dc08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83b9546869a0d67989d5f757882f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24392682a264862305e99b29f46af3a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ac75ad9c92261f2f7c85d26df41bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98434dee7c069651f1c1b7001b43d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c06938cc357891c0d3fb1288251ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cc0ad2f608cedb9268ad6a5e0857e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca6e3366309a6624e3ef9dfcc5e588129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df72a34df0d178a794acf3593a5e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca2b0ab165c828d779670aaf2b8d80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b83b23cfb7f7e5f2ca99201cbc5329132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169662352fd2cc3b90f00171508ad117133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a44a49946a7a2281ea697b4a4e2013134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e303593560544a43b82a63230956c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d2ee1bbff771e4199d04604f2fc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6e77e2b43f77621350dc46e74ff9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e001e28a1cd1ab0321446ef68ed0f30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d602005f622a294ca84c610e97d8c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9535d0274f1e880ca23fbaed01c06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd153bb732bfbe8ea656b6d004c21b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df86a3894b3d6098ebf5d1b122bdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fec5fa74fc8e14c4a113e7680cd21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01607930cceacc3979bcf2adc4a8054144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cb668738808c28ffe7a096e59d6c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938e203beecd268d9f0271582ac831e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47050fba02abe631ad7531b9ecf4ec4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee72fa187159efbb887eeef486ce508148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31163bc52ee2a4f751d2f6fab513c8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cc5eacd870a44a540ec2e08f49197150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d44888f5eae25c185a1e970ba4c134151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4076aebb308c894fc008c661c2afa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d45158f60133f45db76a9c9b7252b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbae0d4bc742fe3a7c5595acaffa603154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd0310d847ed77bd80017321efdd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53640cf28cc25d4df202dfaae66104156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f47f1929eb34166d06243f9d9bca8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3f12f2a0693e5fcb5dc47f67dcf7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e27b268f576a85de712bab523a871159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587e6cdab0307a288405f2708515ab4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef32dfc3efab3a1744745015eca95d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ca01110f1962608b4729c0d90380162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261e0bb1fa37106f7503ff976d0d4e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00bafc065ebf924c5662a896d864b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1f35956b448d48b73ad782978509d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7230f2a3181d82676c099da3e8e979166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610c09aba83fff8d657b2ace491344167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c766e3b4231952a676996a068f42115168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6a18c889f831d1ceda547ae0089d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1af5eeecc496fa30f82c17df3e57f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96dbac406dbf95342a8a61beb2e4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeaf6d539a89fd1d5ea63ffa9d61ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d33c47a892271f25da2cabbd582cce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce93374759f38bddcb8e45058dce96174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>