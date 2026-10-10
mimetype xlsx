--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de12c71d282fd7ddf0b538041b4b131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86b897f4770a196b2d635af045f4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8d554331c1a76a039c047dc61e2473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a3f97e1fbc450789ca4068ddf59ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b69d2ad5969af670472e4504ab578a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333b224a0e88366fd110b0e3e410136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaff93dacaca7303835a851e19490f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ca82a20aeb503ce5093f4c602cd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac78282e1396fdb9aa7547e95f2a5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747343588896aa2e97988a9f269ac910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcc15281912fdf87aa5298c8706d1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7944e9b4812ac98047381e50d2cd1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49bc1084e3060cb234fb51781d904513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aa955683568fc6432ecced1c052b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc0f126fb99177eea57d9fb42b560815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3eb63426628596ed19fd53f353e5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1920459a8023e54e9d4298f5bdb20a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1af7f39ac06d12a4d39e9ca82d25f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17368eacde2c5c7174c6b8e9f53fc2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfcdfe108b33191b9969633c6b570520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642db4da84f9c21df0a91867b41b7d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ea544d622e2b21e357461ff8c0d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828863c375c38da56b66f0d0c64c66e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9feb49073150bca705420e342094e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce20123a5e338f3e38d3b48be387d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ed7d6c6debb59c64701f4526e01cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f643520d8823ab14270263c718d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26c7cf60f6e9b7e671a344760fc5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68eb4fbfdc59932322ae13f981f70229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc53380452349a43266fa9ad64079830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b75872dfc0f1bdf5a60bd83429917831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d41f63086f1dba3ab1d3f8428d34732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7bff553e99145b7d38ee95768b37b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20c7df9236d6bd66170c940cbd150b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac31d84623bc0468499e1507ee1e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a4c65cd2ce54a5301c5583168f4ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c11ac26e5179b5c2297f867f4dc66337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b63a33105e9bfa39e9cb10f9cbaa4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743fc8a18e6b50bc542a04c296a0d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296bc237934074ef34f89fa6a34ab5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06602f3755b43a15bc16249aa5f506941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0059828400ff9b088de9fbdf83926142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c3260b04cdaf082939a3714b7b8ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7786d0c6583c97971ee61c420a9b5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc6c754045ed59df28218c079db6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c3e75d4dd4592e4c6e7f7c4a8bc2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875155cbede28c531a1390ae6b1ff86247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca710d8583f493238a61979980da70ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb938496d54bc2c75b17ce8d1bdc150149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2d86fe7986facb6e961c183907b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bfe3d4e9d0678ea494c984791dff951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6ea8596eda91d97ff9e196f18958652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9fa488b93cd762bb28e632e9b557d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34efbc1da38fdbadff1f2ed28050c5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c10c8427a0dd155b2c7bfa1fe5125255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051bf93490c235158b9553b205e046556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768103fda377dead59d4a5ba961e0bdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084d31c0b25e3ec5341a75818ba7c6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a212a1354b3ee92cec0e0546a95a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947eee56f6b0ab49f78ee35914bc4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df807a459e0f31b139ca779f283908b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef325f29bc3c0f7dcdefdc65aa9a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0429c0064b6ae9c5c45c830a0a38b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5bdaa21630395657f113e7e737a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836530e143821ac5bdb3dd720e066ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f307a0160e5382bb2adf355fdf35c9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78287632a99b8d146035a8e50949206267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50f19af0fa9a0eea40e6f1ea67c36668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec2bb0e27a6d608d37c7463164909769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6d0b58c53cc63a53a48905e46ff270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853936d71004a13a6b4c074980f7146371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc9953b0b0eea1598cd24c60f6cd6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af0d45430185256fa8dd9ed5c90e5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d099664f9ff0b581c0b3f465a3272674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e36eb8e50c7253d120993aa6700ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c6eb77cf7e4d6162f4bd137526b2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef851f8894c8acf5e50199d740d631177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3aa02f1adf76857e6700f2ee60a2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2026a225206cacc739ce5d13eff6b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e77f71c203f33404106c811cb8481280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d6143c6d22ed209881660e32de73f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46410fce7649679def67b77ff81137282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647827a04c7f08749cda33ede7d49d6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961031e913811dbe27b476c8a3c152884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df687e1d6047c97ef3b739b101572e1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f81a512d936c9c7a708162787e6f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680b8bce8b364611c360eb1370a7bab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a69ec70a6961121606afcb1d4e876388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7980d1294c9e97328298da8e5ed2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5eaeac0efa558974aa7cdfa88143290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc128e8997c7a2bf656121a3cf139a2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f09c948bc4db86bd6d09d43d42e96692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ba7a819863685b13e0ac138882a7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096658a84e69694c8b34a95b0ef92c7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ec1ad000f712fde4e8f420ab4bd4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3ce77ed3980eb62c468a4b02379296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45309c57523f4d35ba023682023bf1eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194497bfa1a284894400f8cccc8fad2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399f332f06c04c8050f899d3eae08b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc9373840c63fed383556157b044a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb331b94683fbff36c80da843e35ae9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eded2d8e2c2df1a4846f502988775102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b3ec5afa83549ae7a14e66f8bd3c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c142efab6901c329ba82dfb6caabc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10efe7d5fd1d94ac5ecbac89359ce6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970dc87f7ec60dd43796bc6d1deb681106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed91ebcc394b2a313b910f545e752a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51a8d00776368fd7b37bf8cf4dcc88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce7606628e90d37d5c2a6235e6f7aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fdcda586767f9de001da45c0a6983110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f057fafa75a1f4d4f0cdcfcf06735b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ce6e1781cb315bcbcca2a4b46944112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d335ae31659d4de056f3ca6a28b8c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3386a19b038356a49eb3830eba3377114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757bbd09ff85f05d787d6ce0d12af4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ab95980c485be45367d6bb693bf19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21976726a55df0aed2d491cf3d7970117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7903cced2f6df235744a3867cce0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e02baff722cdf1e09b9f9bc4346b37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a225e94eecf6247859d7dd4bcfac4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f1372b6c41300c3b4ddae9a6abf59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516ede25ae7395ce6773f555414ac95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178fc1d1c057f58d94e56680af56219123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf30e16ddbedf4c1923b0f085137c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e38b360c2708060953811218fad9ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211370bc022453ce31ff37db28a5b75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951c35248779d76ebaed6ce41d326cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72b76655eede10a0c5156915d9eed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056d035217409d643600560cbf6e7de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed04a3533251468bddeb5cdf5f2d0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7278c8dd81e2d6b6fcc9f4da80f47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb07051d28b47f523fe658ee82eacf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfa997af47fee629fd1baacfcbbcd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ab52b68ecae0f4eaecffa5e3e323f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d218fcf0002ebedb0175603d862b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcef14153f074824c5aec11bb49670136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7c15ba5aedf8ccf06962579315ae2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87456c64a89c2a3a5fd20653b9b45e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3161df11136f542e04e5284239bdfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436efbfae759ef870feab6fce03699ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e9b7279c610073f4514d07c688a1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7621cb698743c3d12b334f44e4eec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80b3d7b3bd21604edd49e7294d343c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1cda3778dd7ab7465189195a43c15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c20bffc4d895656d7aad0955b0a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f610b09c4afe50e455e430a2d328e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79fbcf1dfc15b0566149d48dd24e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ab3e6cf5994fdfe5d3b5a39ca264148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894789a6b323df68ecdc4e82790520c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd56f2773aa0765fc4315b70c9d057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2de973372d2abf2cc376931af1fae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a820e1116a4391cd29422adfa85d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706361b668c052a6bad47bb997729cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba410dc6700d305ea61e807e54f564154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498794afccd291786f8d94aa15095b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b2400513b5e88ad77a3ee125ecec7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf91a9cec0c070ea517a68228be36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a701c2bcf343d01c80cda7f4ed7f43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49be3a3592e4a70c460ae6d2103fcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d06e57440c8ba9e2dcacefbddb82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433a418f71fbb76c06f5f718349382161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea37edfe2851fc23cb746a240e898b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d8694b0b23cec9868b77dba41cccd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b49aa764e0f4c424529ca4d306c0f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f4741e32a3f193da345aa66404ee9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815ee494444906a938121417a4dbad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daba6737fa1f0d705f80ceea0c72d82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97d259cba7c0256bb59ec9cafdfa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d7e1de208879e428d2398146135c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3248aa6bb853450ea7cd625960a13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73955f102821d4927962cd8e484317f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026d1bc1ae8b9a6c6c52d9d966f1486172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8607fdeead8142993457e432f3a3e4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec43e18dc477373a3a4f0207b3ea28f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f9cfe47d0fd067c6ddab398614391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc97c1331ffdadc48eb6cdf5c312b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5b8514fb8130d5a0f0fbfac7bb8ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027c0dc68ac7ac2bfd5ca98453da573178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e229c5c32495347ecf95f64d0f7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317a14f90ef43c77143d7b918476f98180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19289a06069144885dfa9eb3aacb371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787616e7b52dbf8946032a65ae1cbb772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d332a30f6027b88bb14bc41fa3fbfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5d53b9f7295c64b1252bc513d1ced4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60340ab83b602e15f0bfde77afc440b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e718d81fea023edea5b79fa30e9b456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93227e1fa356d210c9ccb3c854b1084a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3659628ada2dea76cbdc9b811588eaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46316e43b04f784079a05ff9e0490da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941b8d8a8283be654bdcdb3ef00440210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8d2a31b051956c53f273abea574c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c9dbbac7a4dae17c00c24120e832612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014daa28343d045f04970730ed7708ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41fe3ef28503528afc710a09ea4ecd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb25e7bba459ea229f130c683b6f98015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955f5e8eda743fb7024423878a48e4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713195a69f2079732635ff5d0a05af117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40255214f6a13836ba1ea5a690f76c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f425bc25347d7f92e4e198a486169319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eba4e3f07799476eb5779c0de8722020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371bb190bf179848942e10baaf5ec1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4297a880abcdf60a18744428e8a6fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2de1953151e9f8185965a145706f8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d94ce1b2501633fe4697e89b5b246c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5013a7b94854a22b0b224db7159e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44347ce26594bde7bf1eb43ce7e0f59126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110a175d0a8a2b47c5c624cd88c5c1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf41c1b13a281caa8724792561188f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c2dfefdeb560e0c1dd0e8db00012f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e20b815441bad04d43245437f1f9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55782f6cf7a72f06ea3a2ef81cc3d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b83619a486baf3b240465a60736d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb467e8326083c87f73b99f8e870a8a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374246a85fb5cd470d0da2d0cf0d7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03343291a18e0a7134a038195608d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729561b3d1ef2112a4591398801c74d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883abf6bcd06efb23cfb99fe0d24ea3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2281b293159cc4b2ad5533265fa548e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e9dae921b5f069a745756ec88b06639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb6648717203d41c24754a289304540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5ed3088de9e1335f613599ddf767c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa25078e043687e3f066290b0d2f59a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42768243fef3b5dfb5488b303725fc2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf2cf8e394ef43498d4ab4252793d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e3dbfad75db40cd7c82ea3c6d1cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47235918229e247f52e1e8ccc70e9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110644cf6f1434fbea36287dc25705547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc043ea89d4578b03d6f97600bc5574a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d7476615cdbe3697170408de5ab5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e2842e0b2a8ccb28ec21418450ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e84d391396389ee72a0b44db8edaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a90f60ecf3d75fc07e4fb9b2ad88452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98bd2695cff6983ea18d9c9de5d52953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5efe361c0c9379423490b2be4f7ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c444b1e2792a9d29932b6b632c5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066131a40c4213dc07f8a40dee054f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a5ed63b7ebb1b226a0a0cc2ac006957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8b4e604a3d8f6c33e7f5b86120a8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ae1e3ccc4483d6ddc6bf1f64a4cac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678f1b1f7f327bfd578e3a5fd2cf72160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df649d599e66ef1c2b726f8949224561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a34c9f5a967c11edfb86736e8d3d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392fb11a22e81babea173866709676563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5d20524b2000a840494d6ae34cc2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4339ec8f8af0840651663c630396b3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee58a123bf3ec57849a1f3cfb024866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a3afcb0fe0e7aeffdd745b02a7e5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7545e059927d57ccf7e38bb74879068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b554a0eeed2f925b57abda0d032f4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218ef812bbedaec6cff8a284fbfd81970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0090979cf4090cde9dbc670500cc5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c67a61666127a5130661328bbfae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b722e1ea2b90b8536c074379215466173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd480fb84fc53e2b9de9a9d61dd7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915511429daada2110defb884565b2a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54120fac8da37bcf0127e5ddce75c64276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153ee3decb605dfa728b16587c0e36e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41425c58a6a3d6b8f743186f1ccaee4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe86417dd02e4ea7d3f6b66842cbb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d55dbc28eb306a766364133ef062980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9776bdb46aaf6ba35393f941fe66a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f58b26d7fd9b21f5435c90b37c02c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0977099cf103da932a4f33d26def7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54566e76adcc493c62bfed1788cda9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d3f226faa88aef33fd1e08c3a866285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d092c39f3ed25909961953d5e6ca4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfbc2d1ff70336ac502ebab43984c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451351cb6998f0aadc35fb607a809fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b12031fd43439154e7839f58948d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8bc65f7bc8d5d11110f9f1f93c5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0a47cdc61b2991177201c30941a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0de446cf08cfc287f19c0c0d4159e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499fa9d6cfd047d8ec97bf35f863f8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15588a87f63d8b9efbd87e7f301c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9bf8b0419a6c36f3012c126c371a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be85da8884f4ac348536cd9a70687ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e188137b804b33998812ac8f3b2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4eaadcb1f263a95e0fd1b69c4d4ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b57a36b6db297b9a3d4556e2b8d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56bcd78c30a1f7e25d51e278fadaab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ad071ec4bb54f0c0bd3012001ca06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e208b32d08717686505b3c548aaf9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818d69d33569752d6c166c8d186ce1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0dbe27af339c4e4441f8c1eb75919104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a20f8f787b35511681d5453ddf9df8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c629058cfae0ec983b38428df0d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc04023ce5e2485e796f2ab60f2ef6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275f3502c94704d3c4f4709138513c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8557b437ec4d62c9110ecef1fea260109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125fc446647b3a948c00caef7d92b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf4c52baca5db73f6f2e2b551fd809111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e99990f304a644c1942148cc22147112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b50c7430e3e513e068f790f99220113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc87f3bd161fda2dd28a7835698a59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc4e1509863ff0ba28cba1a0893db4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244214c308d1fe80bf55c48863fbfa22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184563656fe9d0419293229efbb9a169117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ad7258b012197a1b01fcc66820e1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41258cc4996941f0859c595a881218b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb6f90f736087d06c5104c6958d5cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65632104b4a01bcf9c6714639e205121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71349d800b96909655858e4a1877173122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e6ae1ecf23c00c463e0a58c85ceb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cbef42d50f86bacb88713ca26ab5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e18aaaf43c8f7641af07360c2494d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7330c0d3aabe1b0680a358a87046d3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4afcaacf99272178b1579543394b1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffd2fc83adaf9d171c6ea1f27c573128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06890c587c52157dc38a493f39dc01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331b39c2325190f3e5964cb497c7393130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34f880cf3b77ae962b9255f0cdc138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ae9fec94e6d5ee29f5bf084c12f05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b7055c9fd49be7cb9e67d4caef4e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef10d17693e7bc461d62fa17f19f7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3429df6e65c29f3837db3a7091c09db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08428cd2795673de72744d4365459df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0c91b57120a56907856d4d7d3df76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0931c86380aebbb473108e64ee6d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de2b38e5cd074a360a34a2f057520139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee6526d4e6dd391f5d38c73a3f7a9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee922e619d32b169e7b7d30b43ba5da8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540261ab4f22fb69ab419a6e7a634df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa628af40637d1d0a90508475680a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8845b306d5d8f4819855ae13fdc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2561a6cc28280571a326c66fa2bc35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56424b330354dc03cac326ed4154be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764f105cbef3c1245087775f4391db5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c977a82c3b9e7667bb6464cfbd1d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b50e63fdc1050b6f720e182a04c64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2393ffe5acc5ba112a54557caae580150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba1b99936a22d7fe2d7106c82a629151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eff82e49e22b57a3d988ba2119c638152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa86bdce415c1e3ca37dd2d919efd66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d4bc02fab3d5abb9b0eec7b8f0ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ba358c58c21379e5518a15177b8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde114670c606e161a018c2f1a5b6a39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2210e50c4257e330096f7130e3d2fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854c99a66d2f6f8cf0898a648f7a0e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ff3633272055427a6ba3df102f7ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efed1decefda8c7b991bc89958c0f3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374627f02a4c2ee930e580757b5fc90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069b2d183ae90cca48211ea20a8a7a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e026f8ff3065e6197a2f92975b3994163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2cc11655234db1639f537f08a0710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77813713e0d2121c321a0d673ee997f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032a85161905529c79e2b6386ea7c87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f62f50d343a39a2a2b56fbb1c071c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19b51161b06e556c0190026abb8d69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da43535b0eb30e2233809c69196153169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a305ee7fa18f02efe260895fd7d7e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf163c7e49b89fe804a24b786008a3a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cc244ed1bff780ee0c43df356bd83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ebbfe2514c63d169729f260b6377e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0dbadf82ea3dee815e9cf7f41afc9174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>