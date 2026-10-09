--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbc2390ac6fed6a23b52a4f4daf54d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee077e4d757ac89ba3789d77087ed972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81b412e3acc6103d232fc93fe048fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26aad5ab63d0807640a6220a726cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d044d4de239554e08e97adb88590175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aef46cf212e566f4e36ed871628786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7041df3f81d4472aaf1dfed072926ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9784188f165c9b4002c4f0d2fed058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df9638bd6cb2914bb39aa0cc3780429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65941a9b89b428f5cc825c78f25be4f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eb0828d0b656eb13d4173189b619e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949516c1b8c0bbdb28e970b62d6ca012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd4ee0d73cad44290471719d7dec213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a00089d8ede3003b0c496ab74270514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52596c0e37c60955b0dc2996a14ace7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb50c879688eea7ff00d146d885bd6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6e66956ce8c73724c63528b24b90417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9fca7cfcfa51a873dd1580fb8e16918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426b79aec08a27b6c33fef8256144dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da327aed581aebfe5c6f8baea585ed820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e2132b0e2d0c38663c824d7165adc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65560e9466867b89aaaa1153ce5dc46622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a789b1f30a74d2397be5c8119740f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ddc5a28aff9ee2ebfa833e64d25624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f79f7a8c7b083e111bf5b4c1b491c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b7336d802f6fc5015ecaac7af4da926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d2eaef43071c76882c26829ceed0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03497fa247c424581ab03ffc0edd8ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c95865d7d43cad08fa27b15b2fee929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1f596774964864d7d24e64d9f245630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027595751d3816cb68cbc86092ce5f3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974189fc90e5e013048081415e209b7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2aee7e6f00f06803c97028f1451c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79c421ff82589315ac3d6c669f8d8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05038be84a940586566ed6986d15792235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4172373631a420230eda0dabae0d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc3aee0faf4c7ceb0b98ae446a86c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746cc21c7fc38667b1527fc71e298b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf749c412345c627a620c298405fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e680f632aeba13f32a9df73cc1a9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1879bfd0853938ad3d149b665345c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5579db00173e6f36bc55f4f5566dc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e639210ec4688290ddc5dde3315642043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d398a4fab9a6e6c8edb270c48c8b6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec81ea2d430442ea2c75c63afc32d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad12f9066f6695f9b9d571c9af72fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b257fd7179df9149f4918154be62547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b9387689bbbc28f1bf944e7e784aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2abaac4575166bb79814d8bd5407bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf925c7dfb18785fb20e3144d0b72c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6a98478c0e96f1047f0b177ad896f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ef20c9673036b074f5fdf9ffd4ef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33066caf2983aca8619870b2bf509353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711619539f7fa98b64e03dafa2a902a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa549f2994c255ff977d2edbe4870155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33fea9ede8c24fee66eb5f3717a7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b7b3d86b3f9ac208d66f6013e53d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974ac51a4f50acfa48cc4f8df6d331f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50044086bdf8cad53de16a037ed73e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2c2c5694fbe57e597eb13d58fb15660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a5244daace22a3d633bd111234b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2768af76e185962cfc497663c3dce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecd417346096704e1998d6e29c520d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ac90741ce5eb464d9aef8592ab0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb9cd0239eeb32114e6412ec6a02ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692bf9908b8e6148064d143f45048d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd036e3d48ccda20d94bee41918526667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62038233d7021ab95a0c44ac38741668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9855f69e8a5333163d90fe7f834c1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4023b4b4fe85f1fba140b1a2f5818b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d5bbe936aa29cc0bc43513704a22c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bded712cd18b62db373f66847fd6df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1326ae83761b7316b4918f8fc6788373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48211893503cc6f746acf7aa12c10be174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b73431b96fde7035aff2165e0ffda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ba7b2338f97c0d292b12813b531076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5d9806abb77f920041a44f9cf961577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a0d2dacec8bff890a916615be669a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ccb696594288523fe4a3e43eb6c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c27b840541d7e525d9527e7bdb6df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753a1f55a092ad44099c99b8431d55181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e8c59a33b3aa073d3863c5cc89dfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34737095831be6699bf193df82a959c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b75b06331999d5875d1da92f7788cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18936d53db34c179180d7a7cfa2a0aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10245d629ffda1e31d6aaf8648514ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea2b4ad485be4a1b7f74b3ecd619087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06f3efd7251cc771b3880e0d60f18988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9066f6607aa7217a5e72ee0450084f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b2ab93ddefe8e7c16991d97cb52690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb887f8379e824c0acc3d4aa805a2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e6cfbf63043768ee228be016920ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b75eb16c4e0ac15da10bba4400e8d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c563faacb663865eda37ea2bc41f6e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ec70e1453aab8e3c6f21294104b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c749ad41c8dfae4c6279385a19b94696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94ead04532b38693a270ea7acdb3ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306598b4390793c96cf4a83c863e5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d327887d2c288a5f73409a54ef94499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba26e93ab7ceddeaff3c52c0c0aa21f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bec1675a2327e27262a4fbb9e8e033101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf46c37c5dd6ecb92b3e23f2097c1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be51956272b689f3b06a46fe4268742103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a19dccd62230c6209e1c555816a3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a6c2b0ecf32fc44eaa3c4a378a33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e8ee944ac87732bf17639f2e14022106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475e203a19865176a70c9ec5f8d0a52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ada84d274a3b46de8921e46f8b8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299661d330897f604b5eaeb0138a36e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826aa207f56ba47ea91ae6799d44a80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874dd8bf54a37e1d13baf80fc07f0da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf0fcf2a67dc85d97fa4a484075979112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e0060d8c881bc2b467b3f5f2b1fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83c7fda78239f2a9f07753ddf699ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f39e73121c27138c909c897980ad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ce6bf1da9d90a7160b6d17f9bc4b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab0c687860c4ddb59314f7798170f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af21fbd5a97a2c58fa00492a21341118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b946fe4faebbbeb83d2b25bafc5b19f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942918a90f534ed181549707037c38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95895086c6c9d8cf5bce6a678f8ac246121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee822a8631171e428dc673c7802f738b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec970ac794d9107eac95ff5f2378bfc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bad8f7e77344a6752229e5fbb2266124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200c1f7628edea5c15bb0574f1f4af6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c535d1ad880dabe52072225ac48f4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a94ab9482385ff0f1586585a00ef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f17e3dd19ec56526d9d980657adf3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6803a4ef1d653a0262cc3ec07c076129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005e11d2fac97e38f6e65407b65bc07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd310abcaed4344070c38e86d039de0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14f29d57a48c2826d33bf256477ef2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccb75af4553e662b7d95b100c9b575133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c72c5a578370a00a75199fd5e6c070134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00515855b7fbd0c56adad98afbec8dd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8d22c23bdf3628add925ad3f1454a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012716d0cc7e8ad47cab477e62c59f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c10073c1dd2865045c530b5f0b823f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6b20090547a018440473b50c4ddc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4002e14308b74ab8323a78a49d477a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65b90eaad2ebcc527054ceda55d044141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0b572619952d724c261dd37b12366142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d8a85ded593cfbf86b32b7989794d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c3660203796b0179b0c07483f6cfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5f6e6391922fff81aca27e967628145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fd26c86b71949c24591fdda978900146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aebbb81091311cb3d3f739a33a9803147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915e138cd598f4599cc87e43d140971148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baaef8205c5fb0907eab3bc150caf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36ad9a40279550bb4b82880c95f45a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d419da2c5d90c737f416ba6f87cbba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9437ef03b7d7967f26dcd2d22cd2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f7daabc8ebc819972c798f95940a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e437665f6c25d59696d5e936d5afd36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b96706d8d1cc7c2e2e9d45a36a7909155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53661e18a4a6c810d7fe393a89e29e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078d737e3934b78d58646e57a4a1da1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff841e049960c0320a2fa72d4a48bf2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ccd252815a1479e59dd399d80f526159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecea89ce04084d6af39fb44627345d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1aec1645fa163894a92e29eaddbbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0896bfe006164e268b4e942c9cca9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba5b322012ab011258f455d88df91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd9728d18dc795f34d2144ff1290d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592397757ada329c225b1e432f96dab7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332894fb04ef345df4d69921ddd5f04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443909ba314af1f572ae2f53959f795f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cfea501217996c9c4bb5518acfa52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6bf611bb268dca3b2c612ca5b65f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c07560b826a54fcd4810b7a9d55a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486192af7958c73f44a6e993bf959369171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7478d1ead465418709faca2e4935d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909d49e42b23d54fbf0d962905183ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7a4c9210d9483968cf233cb4fd705174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d92d0d350bb4ce98438ef0db21e7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e118ed68a1a3f68e089ef0722eb1e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2f06b8516522d30cbc249f1c5d96d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f848266ee5b0a8bb123860e3939b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41f5c3687f3b92596b666781a32540179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee77b34087927cef0d8dc3b1bdbaee180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436088a3291de1f6f4fd9c046b6ef7891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f2dbe48a09d4ac0255ed6cc66e94d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804230863bf3532f7a2f7c6c4a98e483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abffb4c60fa3e226bde0a6820cdc014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f802e3ca7cf87dcea1c3ff7f23c0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7fc812b7c8aa8cd5419d0e65d36be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d5378f7a865114a7592e0737a0d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070161deba408d37098b91840b5f83528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbe356a0c691d0ee5d0220b7e8c1c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b8c9946ccb1a2f8c47bc32be6b1ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e35dc6c62cb84b58ef4b58b9cfb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1eea4d85ff27334849b62361221c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c0a24768085cf526dc78d6277227913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffb57baa907bb8bbf466505e6311d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bbd7a8165628104a81a988f16120315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadad40d2f014a4b2aa63929bc8439e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58733f3abc768fc11b01d8ab76b241817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b966777c78faac0f682bc1ce86d8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028379a1481417c96989528f7b25a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd67b18c767ba586fe4893710c547820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd98223c8c365c9db6dbfce8f4b8c4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f6b25733618fec794d5f81536a2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236cb39f6af3acc143f9d4a3f3359de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d17bba14938b1c6aa9dd40b2fbe6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3f919d4ad0adf24e89f0aa34ed7e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464b243da869c9107e2435624d8bc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf9d97b21b902965d87c59a18f03827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0113b378a461648be94de0199719028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216b3d79c1028b4b1733e3cee92d24629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65156deea59df8e26588f6764a823e8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254f154e37569077dc9e996a3a9504f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab4ab577a82585512435e4c377ddbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500dcc25b173aa12c675e4bd8c33cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15a5f9bb79a48efe2739543349fac334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e610b4108d733454672e6f4d9799a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd8dabb4c634298fede63fc6695fdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48857108ded02058abdc92447bf937a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1088ce24433845fcb5d9ea4455c0f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa0d92458ef9f79834e4762a40ab8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616fd15c3b62f2a0de6e862bbfe6f0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac1ad5d86e8c2f28e2cca1e1ee54041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c79dab759c6ec72aaec9c6f57fa00542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a36176aaffd06045de0ddf98004b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95231f6b73ee0a8591888f28dcf00b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85c7a9e671c5d4a1767c9debc6e02445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdaa9565184b9af8058688654e2c7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6670a120dccc9c799bbef00b8b42f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7b82dc2d6fb77bc36c9d0b7ae38d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16485e338defdf9d621d7f9140cc50e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fa8d9b36720118de6e00f63d61aee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c3a149dca404a4f44640c481be1f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2396fdad71d5c57e8a680c431ed052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa95903549bc5f31d3035212c536a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b464780f72fb8a886ae4ea4bd1a3fa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd600502225eca0a73f99351eb5b2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b962222310825bf772e024afc46908956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210fbdc2e197c004e2fa230fad069557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d58cb481bd9ae116f1ccc7d0e94b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa3452d7e91285df7b878856e0a9f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de9907fbb6ea33fc40ba5dd9bfb92160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2df256dfed6f91184af3d95e3756b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc253df01ab50a0a736b8cdc650ace62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2c99a0ef9202106ab0eec658416e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59824065dfa60c79feebf49d2ff8dd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964b4b4608c34ade84a41ccb09bb6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f4fbae10c6c6e7eab099112eb340466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b772617aa663e8b2119baae0f2c03667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f71f48cd55fd7745b40f2e1394a74368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f04ce4f9c7e8ce6189b391c2d1c64069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9adcd6068214e87a4deb9b4f8c6c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2d1dc0209cc33a9e14e4d558a284271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb12333d7ea2f82c5b251889ab6987172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a69c761913da0a8e9bbf12f5b2e0eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf79eb94783b6e7f7530b4a0ad490b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58797381eee8f87917d02bacc49c25e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6512a371a939b0f672925d8a97792276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb832625e54f67dea40cb42fb8a430577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18d80b0da930b5b7f0e918f352251978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb5ec6efffadfea1d1b3c84e9dd8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14451ce7751054615ea4f604fd377ee980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a531db434606211b9a1a71b151e6c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1074a7f846b2c4964755d9bb1396482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e68dc0f8724534ab9a9c6f44776e4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470799fe87a08298277fce1f3e9edcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671d7033f3e6240c36b435046cf53da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982d7430484d79e4931a2ee40f300d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885a3270f550e00eed7d68c3cbbb39087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1dd7f5f07979601edbbc92e34f48c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eac4c3437a4d6b6c1c8fa158a0320689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac93b5b3b987f61bd48d70e9804c75490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb987162861da109014bd71bd9d6edcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71737e4e23e171f372934cb703fc15e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26a9dcb7f830a607aa93a31d233f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed25db6563e77d71dde5d76e671901894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e79ef198046bd5dee105944dc526495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1f8b7de1d95ab800c16b5e018898196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799323ad3344663c622ceca79c795397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787fc9f557712deae18e926cd4eb48798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6248b2eb97cb1be2ed590440cdaed3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c21eff14df4434e99a6a3531d3fe9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d7f11b7349c85a798db31a0084d70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94998bfcb86bbbdf7a267401fcb9bff7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd782447f407a7c1d7b4045ac894361103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537a461625210d185001093602b1b82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474c9b837aa13efbc45c81107eb3ea0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de25a6ed4ebf30cbc1420d197a5083106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836cddf86acbf7fa8ff7d0dfd7521b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72388a7fc929812b9520afd76addcfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076929a212703c652596a08819fc238109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a025b3b13273ff4f8bbfe199d99e1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6afc137485f2e7c5b60f7d83dd89e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345589522215ef3c488486dd60ca27e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4db8aa9ef2b909fd43b103eced304113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594bc76dcd9f13a636c409e936909bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07fde69e83aa64c2528bea646a3728115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8594f9d216540a2175a5562a3a6ce48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5787e125ad3c8025bec25418d608b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb01ea102c3db58be0ee23936ad4a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d42aaa7c9db8107afc267f37c2af77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4dcbde3a80cb0089f20b3dd8eb71a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08067d88c828b7cf5edbed1695a5ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015946bc27e0b0cfbf14993ccabfcf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd108fe1c5728e775d56de175e9f6ecc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d924ee3839e122b9bbb43d5d949448124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2e2d3959349dc9a6a99623cad57b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc02ded87e369b8536d3c1c2ae2c4ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafcc8d9edadbe97952d673d3ed86e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47257edfc7a892e9a5a1bff2af7eae16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e913ddb9104424a278539c0b3a15183129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de7e3486f27176742a51dc146dc9a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438c88e01e25fe9c7f06c467686510131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fc42b7c2490545d824e6957427ea6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca764f2bec521a970ddc2a8ad5eaf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abba33c5c4235eddf332cfbd817077134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cd50854523d452a6493bfef9de4bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de3f2cb969256f688cb9876a800ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0391e53e7c323b921aba84c67b4149f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dbb2a017cfb399239fbdaa1feadfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60acd216e247b7a18c2b1a790f63ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd2c9358ee2f53b6723eebf82d64c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254306f9f0d036b44540fc90ead2dc89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e135c99c6f9d6e3e4a8470367823e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c3e49948d4080c0ab27b4f570823d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8618b6f3da2fdb9f2e7b321563f87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea4a70456418a8ccd20f94689db783145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6089727807aabacf409fe47f484fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47e1a652c3e6d9fd6f09dfa68c75d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69afc956da618fbcc0c321df48002ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387879388acec371acbfa9657f4096de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b96caf10894252e3f8ea88af8dc15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08947e11e9431ea56e30ea1e1b8ea726151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946b3edab7e02353a1f0c697534c753152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f5d777bb35553a0c360c2f52bee99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c619742f3b7bd6aa2f90f9b8d8c1fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb4fca75fe77eb58f75d00109e2089155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddc7f19bb8ab77dcd2c1f35cda3e54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd223121dc33020c8ae542115025dc9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df4c20fcbf2494dcd391f3cc408658158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a1d515cfe3545024c1d3cca8a4d14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101613c6bc4f9b4130c8b823e751c159160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4936fb0f0d63b985a4bb36d75327fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed40dd2744d5a075e19b8a854ca3858162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9515c0c5d919b62eb6e9a3c5102a20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b483801eeb1102001cdc5d0b6750c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1028a65dd835c302cc0129fb5a44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be76362b54ae185353e9ce46ca2142166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd660037cf9107011dcb69c8a18ba66e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27cbcec72330b42437052a14a6fc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee8dea5909b91b787dd05f4356ba9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1701e6d6919f8c07d2012ad85524ef5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae270a3ad18cd12fcf58c2c3977525e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b427e9cb569301e204f26ba0df940e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03789db5859f3463d95cb60aa08ecf5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ac7755b7b72f8f5e61d900c911c4174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>