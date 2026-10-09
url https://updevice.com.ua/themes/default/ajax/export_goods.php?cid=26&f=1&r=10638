--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db22e2ad44afa4cb6f78e404d6b7471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aabb47e38ea0557e2cb286efa40d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab6af4f74ff748cfa229f5ee1650823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2253404da8556233514e2dc38fd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f5e13813c9b9cda4e4f7e4ead0d3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b023cbd08f88f11ec1583fda9f486676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bc7e2913cefe86cc11d53db4592b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1b545403f137cc368c35212b310ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832e3c51edfbb7969e4b5e98957a11d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f61f9dc3e7783cad28f7f2841a5ce710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4484d492602948643e99a49a85c0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2579f46fe479a6ccddd8a10c87f2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac200242ae70f0faa986d0f54596855113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bdec5030d347c0aaf9f7ae963a9cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26a31ea85090dc670897345566c81115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd013c3537b8d73f8a4cac72466155a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d993d7d60f0245d3addd80b07c5d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd7c2dd06d8e21d7023ade83fdda118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038a867af8bfe39a9b8a39f46c8d88a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204cab1dfc67178ff4f89b0c7e1245220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5606dc177226bc4e565295a0f9e66721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773d5c009f3bef3230366d0eb0e68922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b06c4a65d4fbb76125740387d51323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d75c8b5d565d2277be9c10a851ecb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b61d0fea0f8027dc8f7fb9ee8207325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c06342581aac74e76d065e037c6cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838304197bba03dc87dc7ec4e2a4a3ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b129f4b942e4577962b48b3bfc73f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfcb6c65d8fcea4a453b77021f77c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38bd2fd848f216ad93fb1dd6d3b12430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457a832afd7f252fce19b1cfe2759ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d0064dd1a4454f92f7242476e7df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3075f49dc9c7b86d88da1c8474ce66433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f63baa05806aefe588c4b02af70fa634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53375f1c32d762a68f2ebc9f8e55ac435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d471135fbcc0cdfa01a3b70a44ce936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe9ef695b4e3359fc403d869fb64537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdba730d15c6908cb64301afd83cf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab48a1d27cec4b76cf39db2b908fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab5292dbd8c4d42ac6c77d0fec072540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd39f76346be77de2793bfacb2122f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c82bc639fe0ec5d93c3741c030559c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e3ee7a9c73ce05fc59fc8b261457743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b1ae5375d26877b195a3a17cf7ab744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25c46af22edae9c8d7102ea7b3b09e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9579ca2eacc640d8f65cf82d9a273b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a443befc568814cfd6c5aba41f7ad547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb028058fbf4dd5f78b358126ec5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b023038f1a9de88e61dfa79644e76a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c070602f747ca6861fdfb3c5cd29dd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00387ea48678108cbe7d4cf8c3d45251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4444788c975d27b2da9ad0cb77f16552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4c23aaad3f49a360ca953ecc95cf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114cd2cc88474128c25eb9dda7db29e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe1fe4afee9e2fead9a1e7df3d36855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f92cdc0a1edd78696647c204e96f2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a50e9dd7e872fb30edcc232939dab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4339d1441d61546947b08646a317858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a6c6953aceef452ca064348849aad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e161e8a38cc13f1112b902475ea946260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715d5cd9bb9610654deb5d30bc7fc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea59aab34a8bc8c4c47a1383cabd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d197714630782565e95b17bb03bfde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117fe98151343845ddf2adcac0e8fd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506bb50229f4f25fefc52bbfbe8618165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea2c0d759fee68e75b3492cea45fa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cc73c3f7030948739064e34be93c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e21499e7b08eeb7b4239e92d2fd4f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d145534a1526869e2c150f1d05fce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ad60c3ed0b8f29dec17e91acafc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7799a6aec7e328b2e1bf214363f08371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd0e2d9dd0f323a062fd5620add18472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926907d8628055ad9936e8f6278cd0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36856031658601e5f901f281065677574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c24fe35ae52af38e943194ccdcdb9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a468446a052aee9c27b61549cc6d5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b18c83acff9b0c759dd19c823958077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb9372b342181d2744eccf8bb5d4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd078b6b45367e388fff21f355b520b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21e07078ef161ec944cd7d86efde380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89433620596a097ba640325a83580981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c87479e025e1871a333f18d3e7b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad1396865bcc5489de78975337d4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df814059e06a8bd68823341c007a7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2e3d9a4b836c041632f82ea3ad0d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff36241a4aadca6301963d402ab6c9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec11064fb2c5ee463a5fa8a7f9d046887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e3a559ca027e68c36abefec7b4db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d316d11d4ffad5d5a087d248a3bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842047c9af3f1111fbe2a394938ba5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90727dcd2e4d697f3973b05af83132991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a432fe364adfc8b0aa16c9bbb64fc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d1bcb80004601fee57aa42724091093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8349a5f8cf650e1bc555698ea0e8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2edd1499c30e67675d31169c51531195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41df7a893a2ed16b19a64f52c13e0ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15600b6ce00ad4045fbe1a22dd6fb5c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda4fc81ebcf91bb0debdf70a7be0db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2792fc75e35831220c9100e45d2d0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d99021275dcded79ddaae9fdc5147100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffcf2d6956b518c69f9098870a950101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69f8256ec511d099aee5d8c2d3d47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98144bfc3163284e31e581c355c721ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933668236942a23f9df7dae799b8f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fd166d27ef7d98a1902fb361bf718105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433399e4fdad0fa7b443478cad604cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da12f2a2ff40b89d0375bb4d2c788b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f12bf4a54493a8a1e79cd11bef4a4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9ca3c97fb5050fde34562b9182b5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3ad24b1118d74fc01247da052f9f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9de04a083fda8a8ba96e646927552111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a23ffe5ebbccbf704f7f00698ee14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73141458b1e59fea377309a918662c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d75a13c6b30cc319c25384d9fcebf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ef5bbeed4aa5557048ea687f3cce4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891b073ec3bad9c3669aff325a355ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2858f1e1b558835eb0eaef877d64a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb106bb3e23657876f6197c89ecce2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0d048f62595a9d46a262433f87a5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477af05a18ce36c9218e7c77072dc8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e14f3ce8f282892e3ff55fd73f57c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5518a76dd36954d7dae15ab55bc708c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131e0221ab4750fece980cc2bd68d47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376415370f9051e8dac2a5202cc6385124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0c8274305443795fbf56f7e396cfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d77a3535c1d1895b258229f03869fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd0b566fd09ebff80ddeb348731aa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0db21216fec5dea40fce3f77b3ab6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc096733a5b0f389dbf603538647456129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bdd6de1149492dc0e3d40691950bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd68c1be8d280e1fd92349091476f4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f395141da927ceccc85089ea8755132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d1770061e3c88d04bc14828a5e93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824847c30c07d8e671c3c59459e4e884134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fc81f43d8a18acc601197938b18f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b78ed428b2c3e26277173d4a0917e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cc2e35c49deba2aec07778309053f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84a4926c85c27b6900069a766796c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf018ee646768993212f39fede9d6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42d18ff8937fc44bc50991591a2d7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe414ebd2aeb4a0490437987f7dd1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c999d038c1234aff83c63a6b9e8978142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ff027f38982ab3e935095b23356de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e140327c26047b05f4cf2f193a58673144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798c25473add1c7805097600fa3c9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e60bdd425c5afcf9421c8036f3365b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d63ae2c3b82409a1635650d2ad9f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4f34b4a56bacaf8f64d277877e669148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3166380d846b2dfdc21548b235c550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6039fa442c63b9c34bfe4ab5039bc41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4914d5dffcbf0cdd6df86259637ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b951be4f985f0cf6cc22cca671188c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1ef3d62262eb1a750872314ee6e85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187a846982aa02889f95200d2ba86f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1be3098695bf9b20b987b77a08a3bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e164a484c41b87107472e91513260156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ada912a98ed13a55bca8ddbf1932b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d112a01451d95e45adf98dc283ed4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a05b1a8b8953b37415ce9cf03f6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8a7c152fa203810352b8243167f3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b0c10d9f6f1deab58da4b2f75f9b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b99fdb3b0e6599018352d58fa7616d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f58dd1b0f48e0aa8054a3142b9d03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725016cd9bb9e6582f8606458b20408164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b4ca19562428e67aab9ce790ee7bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f961d86c3949db1b29239cd8bbaedbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eabeab28e0b80d4f8b07ed991ee830167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a2e937ba0acacde9c03a97877833d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edef7bdc71d855ba65ff675215ed34a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40b3592de0fbaad23e6077ce8670ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5576f95496bc65109a276659fa953c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04444dec609911dbb286a2c6cbf6d441172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f24d8a8c11866c67f8f9de44212d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885a90ff2c591c9a8409aad6738a9c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccb3df47f6588191ea91a32b16392d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e06daf05359dd8b311c8fce9ee2f8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ab61ba319deea625e2c3c8fb29ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d75c8a3ae4536bc9808418c53aa5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386de0cb05b062051343fa939e153d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa867c2d0016b7da1c14d74d8f1ef9e5180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b855260afbe6a129c447a7f474c649e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc091a3ecd9b2bccd7404a831d22612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7ae0c5a8bb3d0aa67350252ddc693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f14bed574c7f575b8669124083e734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eec5fa9d1f670c39b85dfa3c44e6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ce32b5a8dfcc7db3b3a89d2cbfea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947d7d7c1e6f6beae84832ae302b0e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02173f3c395099cac4ca7edc9661068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78da93140f4f159e906cce4c9a118029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb268dfd57398db99b89a63b81f92b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66314ffd70649fe2a4c73d75fc33370a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0497886c4a55dfbc1a32dbf027181f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be64c28e4127479821233edb165e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ea49b695564c71d54435c4624a42e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4afa5562cd94f2e81b37d875031ea015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9031317814844f478aa66b063e675a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe60c1713e9078cfb1ba8610cfa09517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1c60b295afb61ebd867e15d3b498418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5e296af1db4a70c9a4d820b60bf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917cfa0120e3ccd5e5abb5c3f50bfd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec14108a03af5eccf8a85da2876c7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123d813bcab111d87b4f88f9ab91e9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c76751fb1842314f03d07c72bb05e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc45cc6bda1070b04dd0a56b697e0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c43bdaf0ae716581a09e0eacbb59825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3090b94ca5aa873adf42c17574506326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551880048c71a7b4bd61cc9e134eab7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da4730a506265298ea7f696402513e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917bfd9e328e8526749847dfe4cf80629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e179c87929c4f56bf273b0d679b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05c5a1a0e04e5600457ec2cadd072c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a39eac98d3ad43dd87e4f204c47432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619711d63df3e9b8b0696e7c3891cf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6c504e92a683751c16487166e941d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348646d3738fd63e593ea4bff70dbecf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17dbb68b3a8ddec6b425b57612a1c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912df386891c19cfb8299e02d6daf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9e7d39cb0ee352cdf8f3361faca0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85f6902cfb57f0cfddbe9a77de767939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c5b3f987d351e4d958bb05cccd2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0ef7a42c23c2a84dc908868bb309b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab3dfc6ec0908ca5ce39a78b2a9ad142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd19323ac93ec4eb9464ac13c6234343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a09140a4c391225c9519886663f6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5056fe72702fa5696c49f78fda79245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2a88084b87717e7b71d5d51c888346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0f0b077252ef4fc461f08ac6db63047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c5b18e21b8530af3219ff6d8a6ffa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23686a85d7b0f2a5d08b93742ab8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e306f50aabfc59035ec616ef696c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bd337e667242c43792863f8b431ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab6e0092c6fc9eeee50600097032152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0f783f623d50792ad2b9ab506ba6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d80cd0db1d0d145295e9b9849856054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea28043133c96cc43c535afdef138b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c874f4e4d167b7d32bc1a662cb8f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acca067f269b9a19d6164ea515ca25857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837451d5aa1acb5321ceb66434bdde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05340983bb6f759ef58b16882bc6f3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391268d6b8053210e6ebd0c0d4beb1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b130653cddf97f95c255a06b575c89761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06638ca007b38c9965230068cf48d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba8ec816292b34811e9f92332caa0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0481abb0d1a3b6e513c1f0c1adeef0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf366d18c3c5b097d1d6eaafeb35bf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca3a9a95b6989a348274b38cdc93bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54044b7ffb1eb40a5366b1f7424c7f0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4dfa828f871b7edd446c9d49330968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb08a16a010bd5d78fd417cbf12d39269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49000b896c88575cb5cb29a09bd3d5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b882afcf8f185be53cb3aac77398b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecb24e36332bcbaf4ee019d58fdfa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b5aeed18ef40cb803cc1581b5765673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb976376a532b048238b9e993ad98c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d342cbfd6ad88857376cc40e0b00e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dace7de6f05a82d91ed5744981fbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559601ac00389d547c9e5d37cbae401b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675826a17fe085796c4b0262f0c59e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98874312af7cdc3b9224663cb50dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0004126d18d1b4274e94adda9640af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eb61554250160d2ed37b6b6dbfbc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4b0601fa0a255c5a97c6c177a221782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9856f48cef8219a7b83b7c36ac4da7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811005b6af6a12361c146f8445dc88584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902891fcff267c43dcdacfc3e34413b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15bd4a1940f34ff14e4298d0367686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976f77a4ec56e8d16126d9e5f073f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac45f5595a495c2bf990478268d9bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cab5c15ca8b8f000a7d00c61819a0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e45f9962c51e9157177d1383f3e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a84bebd9ab43228b3a0d08609dfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27478861a6d8888669599957e7a94ac692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75271f25de4b910a5d8108a4d170cd6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed322867b2658c26ef64793a1ba305e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a361722f735a0f359e7d97a9c07d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34918e0dc30206e00ada1269f50bb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e7e242f9a0f8967166ba27ab52be597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085ce2440291f290b225505014a137098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05469dc63300eec6a83688fe3e10e75099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bbf197fc7abc4a9a76024e275f58d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24fb554bbf160ee3a08b129663ee62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d8e20161709131bcdae5d90dd074102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6084d2f9aa03e749a7b210e49b309103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7724c0cc72af9eadeb85913634c551104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42ddc5d956db52b3e10b93c849575105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb4ec8b20a84e40c7c6528950e345e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903973d5a797f5db52dd976523b31e39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce9a574fe40debaa4a84901e461689108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c999ead62c7c32daf6faad63e7e68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c6d7b878571c6785bdff38ec8d61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9adfc1bd635a48dbd44ee13be0f81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c7787846f7b86c003eadb7c388d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9da02e8ac1fb05359727bf2dc61f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45895853bcab8d8e3a4f31c86d20e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51800cfa490ec5dd402361aadec0062f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9948a36651568dcaef7c8fed8fdd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d4c5a706293cb9da0288e010d3e45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfbab6a5016e5a79e68dfef9d14a93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe9aeba5cba3074a64c62e60186c43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e89478450dd55f0d8cadc8558d8bec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39448b620b014bf60bfe7cec2cba74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a440bd8dfcbf8cbbe8b88f156318b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172196c10a45fb53ad91eb740616b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e89cf04e2ff4410590730daa5068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be5ab08d3e4358773ea0e1252f0a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee07d13a96f1c395fe5fdfb55db1189126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ad84d61c58923c4ae38726f7a4085127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601bfa7886a1fc4d8ab3eed27c816f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cdd31751e6871b1ea91dba3a43355129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e88c06cd2a09f3cccdf76a3345ebaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9efc4c4ebf04b29e6006151039222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a087bd5bb8bdf89dc3ea2e04b536d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d151bb71b2ac1fb0e8d000f0f0de7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d286aac79db292b66e82f0fbc462132134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a82d4be1e80f0e0ff646e9094518c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c973b87af5c068fca3540983e758f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e70e6ec3db613af176ff8b47deec9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec3a349034a607a1708633df7af40b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb372b9ead7a0361edcec8bba8580a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c35f653255335ebee4122b7761639140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d66aafffd67443fbc3115c77005f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27368a81f929cdd9857d03460d1e6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4479e584669e8365bd199ca390f73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b42f2cb53d5b61cab64083a03905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307fceed2dbad53365f73d42f9f95a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a985bf521362258b0cb2256a53513c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e36ff2840ee73d25ed5c50fb1fb1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0537a91cff4dda24a00d1a42f1549148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4002badb5f23ad3dcdba2dac6112e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10d7087af33b16308aae3559a4db8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6feb58bef6d506bd3fa45081f5e89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea29401a982ff246349d84a2991db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594506b467af9bb0b642e9ac6a09f3c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459eaac42df405dc3348ef4aa89ebed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd1a4da3441d477707d1d0ebe4efb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6279cbc1fe36a9c2f09221721fbef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3be2c1d28bc2494cbd78f873cd72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf9393a9175feac2214178f6b3aa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc76f0cad564c3984debb3123893043159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48de3f0d8ba5905890b5e91487f9a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db0355a97d77f5309ecb4b27c04c38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a3c682a9d7379d8b61a1878047e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83225af11471c8de9c77268798108ea8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcba05d048b85cc4792a0bcad2d6ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb1208a98cd016016e56704b125351165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55322e59eff98801f4585a6bd132555166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeac14bf85640094a75c1dff0c1446167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb1112059c4b8014d958abd627c42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a02177882f8ab60da35ed509de67a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c281f03ac00b60589b478d6aadb98d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3ab161325d21135959410b82e8a51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a58fbd886736b873a9ec8bf0bce5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eaf66d0e1f69da0e5f111f2b427a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42af2e7338bd48b39393fc47abb5e3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>