--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -793,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b855260afbe6a129c447a7f474c649e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc091a3ecd9b2bccd7404a831d22612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7ae0c5a8bb3d0aa67350252ddc693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f14bed574c7f575b8669124083e734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eec5fa9d1f670c39b85dfa3c44e6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959ce32b5a8dfcc7db3b3a89d2cbfea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947d7d7c1e6f6beae84832ae302b0e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02173f3c395099cac4ca7edc9661068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78da93140f4f159e906cce4c9a118029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb268dfd57398db99b89a63b81f92b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66314ffd70649fe2a4c73d75fc33370a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0497886c4a55dfbc1a32dbf027181f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be64c28e4127479821233edb165e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ea49b695564c71d54435c4624a42e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4afa5562cd94f2e81b37d875031ea015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9031317814844f478aa66b063e675a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe60c1713e9078cfb1ba8610cfa09517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1c60b295afb61ebd867e15d3b498418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5e296af1db4a70c9a4d820b60bf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917cfa0120e3ccd5e5abb5c3f50bfd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec14108a03af5eccf8a85da2876c7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123d813bcab111d87b4f88f9ab91e9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c76751fb1842314f03d07c72bb05e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc45cc6bda1070b04dd0a56b697e0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c43bdaf0ae716581a09e0eacbb59825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3090b94ca5aa873adf42c17574506326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551880048c71a7b4bd61cc9e134eab7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da4730a506265298ea7f696402513e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917bfd9e328e8526749847dfe4cf80629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e179c87929c4f56bf273b0d679b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05c5a1a0e04e5600457ec2cadd072c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a39eac98d3ad43dd87e4f204c47432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619711d63df3e9b8b0696e7c3891cf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6c504e92a683751c16487166e941d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348646d3738fd63e593ea4bff70dbecf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17dbb68b3a8ddec6b425b57612a1c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912df386891c19cfb8299e02d6daf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9e7d39cb0ee352cdf8f3361faca0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85f6902cfb57f0cfddbe9a77de767939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c5b3f987d351e4d958bb05cccd2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0ef7a42c23c2a84dc908868bb309b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab3dfc6ec0908ca5ce39a78b2a9ad142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd19323ac93ec4eb9464ac13c6234343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a09140a4c391225c9519886663f6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5056fe72702fa5696c49f78fda79245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2a88084b87717e7b71d5d51c888346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0f0b077252ef4fc461f08ac6db63047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c5b18e21b8530af3219ff6d8a6ffa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23686a85d7b0f2a5d08b93742ab8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e306f50aabfc59035ec616ef696c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bd337e667242c43792863f8b431ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab6e0092c6fc9eeee50600097032152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0f783f623d50792ad2b9ab506ba6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d80cd0db1d0d145295e9b9849856054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea28043133c96cc43c535afdef138b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c874f4e4d167b7d32bc1a662cb8f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acca067f269b9a19d6164ea515ca25857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837451d5aa1acb5321ceb66434bdde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05340983bb6f759ef58b16882bc6f3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391268d6b8053210e6ebd0c0d4beb1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b130653cddf97f95c255a06b575c89761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06638ca007b38c9965230068cf48d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba8ec816292b34811e9f92332caa0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0481abb0d1a3b6e513c1f0c1adeef0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf366d18c3c5b097d1d6eaafeb35bf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca3a9a95b6989a348274b38cdc93bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54044b7ffb1eb40a5366b1f7424c7f0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4dfa828f871b7edd446c9d49330968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb08a16a010bd5d78fd417cbf12d39269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49000b896c88575cb5cb29a09bd3d5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b882afcf8f185be53cb3aac77398b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecb24e36332bcbaf4ee019d58fdfa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b5aeed18ef40cb803cc1581b5765673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb976376a532b048238b9e993ad98c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d342cbfd6ad88857376cc40e0b00e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dace7de6f05a82d91ed5744981fbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559601ac00389d547c9e5d37cbae401b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675826a17fe085796c4b0262f0c59e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98874312af7cdc3b9224663cb50dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0004126d18d1b4274e94adda9640af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eb61554250160d2ed37b6b6dbfbc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4b0601fa0a255c5a97c6c177a221782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9856f48cef8219a7b83b7c36ac4da7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811005b6af6a12361c146f8445dc88584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902891fcff267c43dcdacfc3e34413b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f15bd4a1940f34ff14e4298d0367686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976f77a4ec56e8d16126d9e5f073f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac45f5595a495c2bf990478268d9bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cab5c15ca8b8f000a7d00c61819a0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e45f9962c51e9157177d1383f3e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a84bebd9ab43228b3a0d08609dfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27478861a6d8888669599957e7a94ac692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75271f25de4b910a5d8108a4d170cd6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed322867b2658c26ef64793a1ba305e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a361722f735a0f359e7d97a9c07d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34918e0dc30206e00ada1269f50bb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e7e242f9a0f8967166ba27ab52be597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085ce2440291f290b225505014a137098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05469dc63300eec6a83688fe3e10e75099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bbf197fc7abc4a9a76024e275f58d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24fb554bbf160ee3a08b129663ee62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d8e20161709131bcdae5d90dd074102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6084d2f9aa03e749a7b210e49b309103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7724c0cc72af9eadeb85913634c551104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42ddc5d956db52b3e10b93c849575105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb4ec8b20a84e40c7c6528950e345e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903973d5a797f5db52dd976523b31e39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce9a574fe40debaa4a84901e461689108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c999ead62c7c32daf6faad63e7e68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4c6d7b878571c6785bdff38ec8d61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9adfc1bd635a48dbd44ee13be0f81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6c7787846f7b86c003eadb7c388d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9da02e8ac1fb05359727bf2dc61f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45895853bcab8d8e3a4f31c86d20e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51800cfa490ec5dd402361aadec0062f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9948a36651568dcaef7c8fed8fdd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d4c5a706293cb9da0288e010d3e45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfbab6a5016e5a79e68dfef9d14a93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe9aeba5cba3074a64c62e60186c43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e89478450dd55f0d8cadc8558d8bec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39448b620b014bf60bfe7cec2cba74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a440bd8dfcbf8cbbe8b88f156318b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172196c10a45fb53ad91eb740616b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e89cf04e2ff4410590730daa5068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be5ab08d3e4358773ea0e1252f0a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee07d13a96f1c395fe5fdfb55db1189126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ad84d61c58923c4ae38726f7a4085127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601bfa7886a1fc4d8ab3eed27c816f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cdd31751e6871b1ea91dba3a43355129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e88c06cd2a09f3cccdf76a3345ebaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9efc4c4ebf04b29e6006151039222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a087bd5bb8bdf89dc3ea2e04b536d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d151bb71b2ac1fb0e8d000f0f0de7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d286aac79db292b66e82f0fbc462132134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a82d4be1e80f0e0ff646e9094518c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c973b87af5c068fca3540983e758f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e70e6ec3db613af176ff8b47deec9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec3a349034a607a1708633df7af40b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb372b9ead7a0361edcec8bba8580a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c35f653255335ebee4122b7761639140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d66aafffd67443fbc3115c77005f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27368a81f929cdd9857d03460d1e6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4479e584669e8365bd199ca390f73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b42f2cb53d5b61cab64083a03905144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307fceed2dbad53365f73d42f9f95a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a985bf521362258b0cb2256a53513c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e36ff2840ee73d25ed5c50fb1fb1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0537a91cff4dda24a00d1a42f1549148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4002badb5f23ad3dcdba2dac6112e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10d7087af33b16308aae3559a4db8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6feb58bef6d506bd3fa45081f5e89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea29401a982ff246349d84a2991db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594506b467af9bb0b642e9ac6a09f3c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459eaac42df405dc3348ef4aa89ebed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd1a4da3441d477707d1d0ebe4efb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6279cbc1fe36a9c2f09221721fbef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3be2c1d28bc2494cbd78f873cd72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf9393a9175feac2214178f6b3aa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc76f0cad564c3984debb3123893043159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48de3f0d8ba5905890b5e91487f9a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db0355a97d77f5309ecb4b27c04c38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a3c682a9d7379d8b61a1878047e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83225af11471c8de9c77268798108ea8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcba05d048b85cc4792a0bcad2d6ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb1208a98cd016016e56704b125351165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55322e59eff98801f4585a6bd132555166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeac14bf85640094a75c1dff0c1446167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb1112059c4b8014d958abd627c42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a02177882f8ab60da35ed509de67a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c281f03ac00b60589b478d6aadb98d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3ab161325d21135959410b82e8a51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a58fbd886736b873a9ec8bf0bce5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eaf66d0e1f69da0e5f111f2b427a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42af2e7338bd48b39393fc47abb5e3174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464f0603655265e7a16e2e7b6839db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c6bc801c93ce0474baf17768ae0e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59575411bd5cf152a58627795adfefc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a22a804c458eea18c65b55d0c578384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98904935e37a865fee62cd85d34667815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed9ec07a537d8df55bd8e0ee0d4be66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780a4a77a4e9904b4a8d95e5eb25507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442018cc96807aa086983554f772988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cdeb524bacc25511caabb03eaba069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242110aa3df8267b5a0b7adab7b44a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b35ee81cff210d311fbd0c4df4e96211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d842408eca8d0da29f44e25ba3951112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda74730aea5b9321f19f364a9a29913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3df61e9a6957a48a83997490fbd10614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404041b21c2bb89456ca4854a1683a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab612c3da2a5ab175bd9739a1dddb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a8c84c3b818dbc47f2b1ed9a593217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c5bd857d2044c78de139bf85da27018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e3db2d5357cf1193dcd286a33bf2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75abfc37240b9e9f8046182f1aef81320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b36624aaadbac8ac38af6731bcd41421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe91ea6155ece3cb31b771601050add22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a535fbabab64edafd3aefaa7e78623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc338391f9e8c7fce96c526e6b10d9e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599dfbc424ec91f8f763db68096a8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cdd5b9277f39d8c5dfe4b05f1e84026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc936a04f004b098e3eb4e692c202b0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bf56a1a146e7f5a51c4ae5fbd64cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bd5b8092012ccab65de94811ad25329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0001959e0db06df3f2de4424abfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1075f42d8e6285e4e45370daef499831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d7e2791ab3aab6ba23ecc910ba38e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04253078b32a0714da946b8f0cf38c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e197ac4620b6a8484bd938f519a4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ab700d2cdb86f9ea4b4ff6f53ae2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea17a0ccf61e785e7ccfd04b0041436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3774b78688f4739aa4ced5ba96008c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d225edda1cdf6d6a7883d652154080c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193579b9d768da00d4952d377601c03239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ab8859f8963d209c55212d4df722b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b06957c5def08e7153fd87407ba1e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1215a878497c1ac2ba6c91a6946eb9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc846ee56b5ddee67caa94294afb15ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e37fc2f7a7f251ba3a9046a6d9534444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fc353d9388634303581b55147235c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a156b2895434f41bb31d2f83f3ca8c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2dd0086fff2a6c8ff15b78b5f71547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d17b3036d66ad1bec6717f0ed7a1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8b953537ade4a2be36dd459c6dd5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb30fd389531978ad7d8b0fd2a3ed650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaad237a7600e6daf9851a05649a3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56567ef941f3a869efa6cc54d95bd7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28affe6638abefd65b3bf721860d188f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f249d84b2bd0dae90583e3d94ceb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918cc26b22ea5628c1ee950e5adccf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b5abafa82459cd08166e5c0a94c3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a268580b818ba4db5e0e2952d44357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cd1c31a3dc8c22ded3219abba577558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c188d61b8536cfb35c157ebd1cee1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0e9b1c5baaace1afb5450b0882cc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e19b807cf9a1cdda924dfba071d6ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb412beae3d3a7ab05a69d5644b79b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e2f7b474d68c76322d178544601da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8633d4fa80dc1bb19a873cbe11a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488004102cdc3e7e829424a655aa690165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24510421e075ff178b373a2e389b0ce866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dcabf6815226f53a344d14534f93f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13151773b006024268a67d6257da5e2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007395d7155e9151a425319b2df7cb8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b559d85927c125f86ff35876c43b8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e83ce351722a647a9a4b32fd4fc6b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e20e6b3bdd4edef97098373fc9cda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d74908836851f9963c026ab81fdba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db49fc8da33cb552307fdeffc2dfc9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df732da449703d759f17753b84760075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187dbfa6f6274bd41db3379ad2325bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21524ef9735d64e3fa7f110fd6cf1e9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cece52ed00a56971c3f9edac0e56f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d781c03d53d8988d861fb43c09fb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be154a793fcd1b889dd9c00d41b44180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d82087a900cae246c737e08f19c30981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a1a753b0cc77296eb5c6dfa50a2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee49c08513a3b7530b2c2eb078aaef583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39377aef5c29443537646eaa3008dc3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1346aed3a66135aec182ace3098ff585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590662cda9a42992cdf061ef3d521bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1b1b22bc794e5666492106ea1a6bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ac76a53461f0920ef396381527f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c35f852095ed66e9e6259702d4ae0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784feebb61d188b56cbc4d9e5dec6cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20da8bc03500da2c13e3441cdeac791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4c67ad38d820ee01f3a9e8e23a50e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8b586b95c7bedeef523a537f80bea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4decc30d67a94a2b324470f689004f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a86e1b13d5641a16b9a430edf3b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c74f88287ef63508facfe516f8e9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b01c2dadf62bf82116701f1350e09297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ad93b0e33f71e9d65533756fe445298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a110a1f9369edfb32f642f3d014199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66c0d41315e38dc9374e57b7c8c982100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc54d41c18d9f2e07c80498577f586101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd2afdca2b601f577d1c425df9f78c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2170a458e9b910f9469aed20f24861103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a61cd1ec2e93b37af9f4447bc66d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15236a56614e8b5f3573edaf34dbdd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686d2709d67222d29a90b723a3e26a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0938917cd5acf194b2a1d94b39154107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f11428d9ee60f48145b295cf9a32c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2921a9295a55ddd479b00256c102bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e82a6b0861943c3911498cefca8dbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276eb63a5a57294c3ade94d42f1c15f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94199d4d5ab9f00ca16e6b6a622fdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb479d787fd5731fd4767ccb0d860d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b850c7cf7dcd51d326bd8db818486f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c62cc09bfd69f6913a8f6911ec7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af3c10f7384bf49f7375191ba7c0fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f900dce91899578d742a99a1088af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf5b3d157b8dd2e7adcf8f5c1cdcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725aab2e5a90903a0256d6481bce1ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9c892621f15a318dc84e4476b8bad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb682d866d5733cdb1c62a605a0029121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0205f0f50128dd2339c741427acfd08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55e28b964dd7eabecec866ad91c55f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a6dd53e31eef84058d85545bcf0f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c7733391b0ef1e1ec7fc92ed5b42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b077002de316cd81c80e16f73ea1a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08e3973c9ab7c03b5ecc7d615d2b98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c68faeec316a0d25ee675cbf215545128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2952daab85d23c6aca69575f98277e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416ea4fd2f3055bf4d464a043bebea1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675f730f5d9c5ac9cd72e543c413540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad850adbdffc29fc889e08a5564c0c6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1214878e9076bb0a083628176f54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ef9b64238be515ffc665e6d8e931c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e48ab4971c6bc41d77d144d225572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16efc3a9a05d6abbfa3b28580a56444136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ca032dfcce0e61fbd808722699065137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0472385ed6ed2dda0ede0e617e61764138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790d5ff5f9e987574167e3d9794fbc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd9534b8e9284327dfde7038a13b54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da0d2bdf573d1f123e74a9ff14e08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c28e2ad7dcacf09e11046ace0765e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb07fc0c52ba9c2f2669c290de2eec8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41714c368b5014e21e15e18d4c0610144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a20120664f8c907a8ad267f7999e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e068ec54cb0f0dbd08b66001cbfb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1e071c08f49736b383628457575bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99679f88906b9c01d6abc2f92a2ba73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e770837010a243dbbec9cfd3ea5109149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de588768bea4c2711688f0f161a029150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ae7864d32285ec29d3d69fed4450a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255977e261c700216c5ccd074ab5b0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cdd93778892feddafc0594d83684a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83d0d56ba15a120c72714b5ffc45ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140bbb7c78029d46abb512a86afa16f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd9d40936d0bf5b191b87fed0f830e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f00d0d0729ac66a8bd6ce334023337157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07a528240b5449eb01783baf2aa88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a24ce8124779047e251a6c55052c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cb2b8448f38721aceb117ad55fc1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cde29938e3235a00892b8c693f7d1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8db7472f6df2a0110fe062f1e80cfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3832087757f15e5d7e684837ba02c1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b5e45062ca4c99f60107f80738354164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d7dcbf2964d7e3f08318d5dbc1826165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d89732a41d5fa09c0c897e380593c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b91e6b1058075d994ad16c2a0ea2c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265b054ed69d39bf242255970b2b00b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebf66e8ccd83bd7d11b0fe24d0b39b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cc804653c765bd60c2f0c5b6a78d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71766018860c9f59dfc9a7728c3c1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6426a9db2a969e013c75af8e76cd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a98823bbd846ce1a8a9fbbb5a8c7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee94af6a65294452f7ac10c4f61cc0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>