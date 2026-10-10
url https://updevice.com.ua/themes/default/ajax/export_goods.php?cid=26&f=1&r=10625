--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf4e10164aaf6d9ed52519f0e56aac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfa933f38246c38ac3cea4fa1af9722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd26f5eefe0c87847e9d7477ec5c533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3f62445f301bddbda66beebb370ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf51e0edf80f7a88b74e63e915c855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cbf58cbfb56dd57cfb120c9d214db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004c6620ed44ab13986f2bd781fb1987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f4dc57c4dd52225208f4ea1a49f8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42717ecee1cdfd767c0b27062565862f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a969af7fdc79c273fa472a24df74a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bcc9f1559b0edcc3e7c6c934c432a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f26b3f379f6e02028152db364cad612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ca4ce593a52679a7eed967d8b299413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e24a707fdde033a76503ef372d33a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71fedbfbf46295be071815af3ee46915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff278b44c111af7c47bcc2d473fc4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca8cd086e906d0fb1c2422f7eb76b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fc2615f132670a4cabc817111553618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb8dc502835da870dfb5891c4971319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16f1e6c277036e6a0fb5e4d83603bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab538ed0c7be2baa2f4b6c25b0115db721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7e59b4f248500beb108be57010b1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8a45bc2d9c81b7d4302bf8379631c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22697bfd8fbf04b2d7d65e3f5532560224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7bb842dc5d3e981e899094771d46825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ffda6ad24ee5d1766b4dc4abcab0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c6dfdca2b516eaf61b1a3b4b7081c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d516531532ee65d28bfed062a58f5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffb8499eef2dae9234c10ac842057829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71f0cb893dd256d51d4117285e41630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a4e62ab5dc9ea38039e00a760d97d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66d1b5c5f5288778071bcdb59f22b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b1e76ae4a14d851bef76f1455994133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37769b70ed10899c8f0d0443c79ef034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791ecfafcb20e119d28efb8a19b3ed135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802359f017ba8995b7b4fcfde5f1f2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef329de68d25aa5e6c417cff750258c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133dee2b975efcedbd67b3061922e0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec9518f0a0ebf18a98dd3ccb9e42f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274586aa5d115f9a61c8d2819666be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34482e28f59c11df2e5e40099568755f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfefda42d0bdeb730a5ee52b4b946d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaee02d3c7e6f025944f84b7a84fbb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fa2753102a0c449b5fceaaa5722d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faead3af96abe9a9816bd2b7d8d02345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc8d4c929788ab68e1c58414032b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a2435fd6cbeb11322996a975bdcb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539591265e280016ae013557a1c0bf4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed18b2c5797f6406ad8f85069752b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a873237c41bcf250f44fee0d2b504650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57a97b21ca63fcda3dc3662a3fa34151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4ca3ead5d63c9432e1a77318233c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69409d10673258d31d8ba80f8b1423f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a919b5965a0f7fa24d579a668ec94554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4709932879c52a2f02e6d9e66c21f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c249001e26828eff8f68580747a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b33e0516e0f4e8f1e8d48492c93357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaf090368efd404602dffb463bb6f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac540899be054cf20fc6ad8069a39e0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd2d4081508e3c177a7ec3143d82f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210056febe153fbf24f90bf87b7e8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a769469ce43da617f4ca38d2a124c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a2444bdb311422faa1ba09374524e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e729f66ef89062d4335616ac6dad49a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eae909bae69b94aa60a407f38bfaef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a365e699392f646f2cd022a7f3f748166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ef9ae484567eed8f3a3706e78bba867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f8f8634146ec1e63425322429daf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6f402043bcc0c83c5a390ce9681a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7521c9a813b7c42e49c9700ee64f31270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f705b6fd36972c0811727b75a748671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9e0644c3c146b15ab8456838f414672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c4191a2dfd36eedd6f09c0e286a3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1637fb2fd84715da7518e0462f6bc8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daf0a551d205af88bd97e1fb8622db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bc8092199afd9b6b46b2cabbdca7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668003a6b359c0bb20c59d6d6142af977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18cd679af7eaa80d51da70d09440ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29937ea9db9f278014659d962874d0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b874ccfbd107b99c1ea3853c2428bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc55aeaf9df16019cc52365cc7e1e0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67330a00c23683d6693102221155cde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2555beb9cfc4c529a460e2294b413f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3815b64c07f256d5a36d0ce0791d57584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ebf751adc920c0f9db23d1cdc3a1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c673dbe2f2214f1fff48a2092a28186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2643e12778cb20b6d6a1a446de39c4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f9e6f10537cf11ef94d266a36bfbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b419742c6a777ffc2ba627625efb32f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97d1d32ff56644b7ae2782d325d3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6455a4d3c6b0bb0f454d4cdf0c6a66491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb7e2ec389b69f82e71c0fbb8734c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f2a5ac06018cfc89f9939325d477593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af76a969b8dcdd95d67cf11f2baaac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de971135eec48bd0302cbbf91fdbb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f278bb2d5452cc1a69443721455fa1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3b27535dbb0c4a58678bce30ebe1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271390483987b8ea6f0ac7b94bab24c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d6622b47e4d04fd559d86b61513ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c046a9ffa2e74f626b9059d24fb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8f7f9894f47d5e9284647f050ad28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4b8014cb39fa0e736794b196784bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5384132001c1d38ace94530d3e528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5606b53b596a415f3f06b41997b6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a518db84f4fb67ce667a8c53314dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2657175d6a7ff34ac453656622e841e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245000dd46b63acfb3eb3bbbbcd2a9be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41970afe9130d5ef8fceee3edcf2a27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b28e155f13420ba4b51e31f483b88d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9bc3411fceffd6950541ecab0ea9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958198d5b80aada2579830516b26237111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75de586dd60b2fe3b9ce6c19be54168112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d1a6b4ab6080a5c43e35baf5d7e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98d1d19bb3c756fe38ed6f2ee6901b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca1856d8b1347d670948b4f933ba6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3c89677dd0d35f1fae0bf75bd78a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b203b8b93c2b74e3409fea1bff128117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b9f6479cdb3df52de08fbb32ee05c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cee67cffb38338062749705cc9a339119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560f8a529815d357cc1836738e8e58e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d8ec48bcbf13779d8e329b8c2424121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519f58b655b1466f1ab44a176c1140122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8585d392cdbcca9dd18b673cdb27d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285988482cdef477a51f092e588ae7c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc130ba1b56a91eb78e312a55bc28f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a74952187e5ea3712b7145cf5d63d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a533ae2caf65e3f663b8e8a7c013d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b77c1dbba2afec71eab52b0a00204b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d92248c0f8095ba5e6be9cab4488f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a644bcb0f3d068353dbc90b9d12172130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd29cd5f915e4f57f9e8fb6381224131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dcbc1dbefa803c3de3d025073416e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c23bcb0898368daa7478d68c11bc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed664c59ce7721877ba214fa73e83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1beb69dc6c494f31572f6e242db5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647c449c7ab242b47238ffe394aa95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac029116de1f425e088d32c8f8018137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7a8645f12ec91845725fbaceae20d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecffd747c354c8caf2aef9e48656dd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff8033b68b59406cc24ac39ffd0fda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1199a10ef853a641766c0c69358ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b3603c73a6fe2e948d80ee6d513df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f42a9682b84052c612717864705707143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8f4001d2ecb9e3f25877d91c62440144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520acc0fdd94aee67fef02446a400809145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5dfba2d144c41917f4405335d2dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe528c47a4ef2ff33cdabce42a0d98ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefcc315dd627c7287e238769c31ec0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bbd7da5c33cebfa538d931a8fcd40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0263e8a30bd1b04aa3f4d96888f862150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e95522fc8dde89286f53c221cef917151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d195e94ed664badf7fd3d23414734c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f54a91e3888717c27ac4a4cf09f500153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a2a2e9bc95d73488dbaddcf1b707154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834deab100d43dc271aebe281eb8a12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8efd0d136c72fdc70bb0f20343110156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce91fc72aa23165a9141f05a312ab61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4444b402279390e8a84b7677e19e8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae82b6deba8496721de924ec1ee9258159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b1fa44dd7fad3a71b4bf0d41f0539160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1b7a058a1c850d4d1bf7aae855745161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321e6b96d708e3f14495bd987d7ce6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1501e4953dbc0328f08a642c52e490e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f7fc1660e275250d6b0675dfdbb9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95643a7772b27017d5ea756f67f59827165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237502f980b64dfa3d68ff12c5f7158166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354b08cb2665c7b2bebfcbef40e443167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa7874d2066cdb91c93f51d8c46d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d3ec91c5a4df97dd2f84e72df6fdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c48953f6c4c9ba03535ebe9f4fef9c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de7191e2020d3b32226c33bea3a290171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47a57a2ea23dc380f779804fc7a990172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228df3f5c6fc8a00d73a5a2b81c5a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345094b290dcab552686c5d7a77b0213174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1dc78a6397f322074c4885e7bac68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec126108a8cd455da85365490db1ba4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957cba3663fef83869d5bef5d3ce15a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa6f87eb9a726a25f42ce680931f60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b65d06e575da0746d7d1446e7d08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d50262caa5ce254909e56bbf9ddf6180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dec7b55d4739be261da61e58ec569c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88613936094855103b379a4ef9fd24152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7f144ced82ae00f4d6017492715313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af495621c36118f71f253b26852873bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe1bbd375c4654d805d5d45ace18c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c1fd7bcb04356005a946e3239b666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eadb572d9b0993a32de24a8d2bf557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde0c7717527be39cf86cff936b316f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7113f1389867b3295b4e01e9f3a7479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fc917a19c918d6f8789dcd24fcbec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c14845860cad4c82a66e2449f9ce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ae0491520c710b6b923db5e68706c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace8a0398fb3132a6f381b11d59f50a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eeca5a495cf87a996faed5e9cff9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a9a850e958de4020444b2fb573ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf85226f4b89be48e55ecefa7d0d1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e169a74aff8c2190e2c7aa42250b3a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f288b1cd2fb307a3e46abc917f7b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e2feb2b72bdb5785231bd9a50eee219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d6fbc72038762df7b9ba2772ab9cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94291c11858f7f8460f0edbe35263f5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66b60d2518eb8493cd25f555adaa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d697d9403652a59eed7563fa7f630923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c9182280832f3a081a774c30b099c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a286cbbd1f0039c903e636d7f7ca5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db9582eb429cc37ff7083311c1d4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd26a511d279f34a845eb1ff9d92ec527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb623dc9e2d44b47cd9412f231953128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f848dcb22d7ae19b26db36bb9911229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a56cbed4bf5d8eca34fcade92af2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbe721b9884b2c46c96f5a0f016f4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16110f158df5fb1eb49ca51f6f056832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b060f8de25324e9d728df70a4b2bc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d45c3bb2aae3b40c9ac59559b60834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b686ec4c2461760277aa401063350235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e95e93064c5ec3be68c82535e3702d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf39b80884f0da3e82622247d6d6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5da8ce776f3414b43d1742d80f3e5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68da429c9e544803f3d31eb84446b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7b68a6c5b5f25351a692c212dff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86527e1e93bf39c039ea9502b7ac5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077bfea91f38d9684f24a4968e9eb4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ce7470accc9a3cab432498826c56243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6146ffa604022509eb8690cb4c5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb28aefa5058b2fd8cd240879e2283745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea492e216ed8629ee53b5db1466c5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0841c6c9702ebb6cd4a4b48e1ef1bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c371b3639d49fea58b0d342eda6c6b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014bce1193ed03e26018fd247db183449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e97b5fe41b6b3d1a035e21db9607c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2dfa0b40cc2da0de6931de42cbff451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef226e876cce861d416fb60c361e2b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78743533bdd36dfa18433df1224b00b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28f494b425adafe45d6c3cba10642754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1277f76084abb9c78de43b0f9599155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9f374986920346890612e48e8bf0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757e0135c95e310638e347bd3c678dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81fec605961bdc0ca3978d5b536f6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c25d0f957f80d5f6a36a87d02100659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c6c1ac94d20e405c4361307deaf5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad153c2bcc15931668d529c70fabb18461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531cfe441b226bec3854dc18a3fedfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0698528a70626c9a1ba948a5b245e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485085ea8049c08559c109a92627a2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890dfd39c64fe8a3dde1fc1dd084a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bef0a868005c22a7c423d5df73c82c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9184c60a02a888cca464981a83e5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4caf72f0a80277439cd98a25480a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f6b16175fd06fb7e56afdd9f1bf069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84588892341ed918c644dfe2ca3f39470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd2f60f3b3ed7ce72fc81dbac9c0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e8e415cb4b8b10503509f033717e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436cdd6b6eac39d7f3942cf2129246e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e52e37d7b13d2dc0f8e2fedb4165c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58037c9b7c4bc97598edba3e8dcde475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144fb9a762ea03bbf3ca26c38c41a8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec55de57d314c836ca83de6fdbbc50977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6b91eea454cc9e98bc85383b2f9bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324de067bb2beb75541b113d7eb258a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723e3535034405ce844e0549e78578b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a509dfb9855700334d15043ae01ab2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6177d74f862e65c9d91d055e5656c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eda1efbbc5da811004b0a597d72a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08031f13cf2345f195110a41f445c80184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de7c658f355d68a20b353618529d8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e49d8815d1761d826fcefbad26c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d871363de67d2f6662ab6ccab69542787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851301828f8889edf4018ce2f42e89688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d50b6705a79a0b3945d03b84d0510889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd13639ce14e7ae73d9c20b5061e8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e9911e0fa10e2fc2ba0635b032f9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a3028cc670994d46520264fa323e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f896831a63d53d273de572713fd73693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af57f4a8560feccb88584c8894719294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f131e5402f47a13233c14f4c1fd42f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8237457d861bd96eebe11361b1164a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637864c6f142b87a3fc04e1c7258d3d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cff5a954ebb3f5ccb0b9ba98a80fca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f66cbc3cd9bf8e3a82d7ece0ddaef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5754a02fe46083a286b6dd5a3f7a17f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d2512fd2726cd4af288d248fb9ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e663182e3c96bc783be4fcb7672e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18707fc5bd906a4e3625df5ec56decee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb010f8ed35ecdba760823fb3e9346f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155df4083defdcf9e8db588223498e15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5343cf4c6c1fb70da8c4678319a94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0572f55f572f52e840f5a22b1fe7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9b71c5557e4ef6ef10e2de21316be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ff4e72a5598b2c79d1786806b541109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff69d107ad6b296e7b6e75611d226110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c23942fec13ae7d10bea859897208111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a8f37631ba3efb102faddc504e390112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5065e7cea638b3a0ae6ff449fc0dfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e485cc5641058d30ce249395008617114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e885dc4a2409eefd6e601dafb013b4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c7d311c16212ab766843bcdb21e95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451f5f99509106af5c1b7b0b08da7fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4ef0914e7b41e396d1148bb6c7418118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a3360961c9507919fa423d667ffe4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a46f8e740b1623b5e7bfb86ecc66c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a10b5b74e2f3e97d8b6f56876fe5c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ec6e4d309a26f927cf95d5caa909c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054c84e660f260143c28e86b1921def123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c979926ef2e0268d2c630c0a6ff281124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cde15b4d042f54a776aa03c7bd0dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe6f99df65404b464b7cde526c1b12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf524cee1ec48749a9fbf971955ca98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7b36db44586289b5f7d452419fd55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc918cac5d92ff11097ac174b74d1e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb76363f9145b8de3cc001c73592a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca526ecd1ac77772824d40ce587da54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5f4664b1e1c650f8c1b1fa02d59eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446167ce78064a4a2423fe0fe80100be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8687b5030d044c93201c218b32881134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e83475a22109b86373cd74c5ccb42e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c34511bedc5cf006c19a7d5e21ece136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0eab351bdb4b7f4f066a5220dbf53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb968cae92869b75bf3e541d5b409138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f66f904bc84e24546842ea6104f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5ac8d77886bb015868e503fadb5c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db8203e2046a2adfe7ef464f818f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d082c079ac5b5782ef1101cf99e08a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83e8c5e6e34ea42ceea0a70c34ac43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6539b254a9614035846348060658494144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04aaa616c8fa222450dcda5907672b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf85c0dae4e0f61009262762de316a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1766b3b1f149bf50edf57b85a488bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a5cb4d9c8ff7acdbf79607fb57851148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf07bc770da5eba26cdb67b90481bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c290870c087b7da0587dd5dcaf9ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cfd71854e050b8daea4a651f3fbc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d222fda9b0df4c3aae0a7da18caf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657eb79ef12a3b0ff2942b5a05a3139153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2109b4f2cd4ce13fbcf3fbeb9486a65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017135dde295bfd8943fdfc5cfd64db4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8b1b5ec30f33a39ec5da503880c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5bdad5256ce1183681aabfbd34bbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43654a4b1b249661917619f88e0aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39488d8426d195dd201a588608c4ff25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b14c63566251984763c3ed474caf81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc8b6d37b3fcb5c568e2c000226daa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7fabb0fd636fcee02aa05bdad7b54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0acb126dac7191b12c55069a967ee3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fbe016cc0f09d1ac539e84236796a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2149743421f337c8727dece9472410f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d91561569d7e804424093bd4e9a36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273ab1aa8b861170649e34e58972e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec867260c85ca3495f7b9a4f9d0c4476168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcecbd874944e044d6566e0e279f75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750742f991eab4de838e49f5508889e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0cb58916a7745b0b4493e026e209171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0f77e1489992c37f6ed1c8178887a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be0cbca22ab20e739cf5abd38a962173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab492c6daf4a80a7c655ca64added04174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>