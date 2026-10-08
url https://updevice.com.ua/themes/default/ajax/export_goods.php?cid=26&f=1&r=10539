--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565025a9e3c46238557f5d3c8c6f80b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2a1bca6e6ae37b8821ad784d7f0932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1b360ac368af0a5364e0248e834c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a16f7e888ddd29476e19b98b13dfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2050b2e6b2a60b9b9630ce2498f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97b2db432f00afa611d185ea6b1186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0d3b20edbbda13c110fdd6c512f827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f945d37dbcb37082b944ffb5684dbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c00015525686a6b50a79117b7b9969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3518f9ea526c3043d390abf341fd5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bde30b8990f3cb2d96161f4c8b68d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59532911a58ec139258faa05b5139b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c927addc860488edb791bac7b68b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99ad8242111d7ee5bd219c3e21813c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df37f8f21e7ccb2901c162d0e1190a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67983cbfdfc17db1582c1253ccb3ac8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605eaa0df0e562686505414eb357e2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d879e9024c79e7b72c608813fb614418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a8c549369609665d217d1ccde497119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8a0f4c0b119ff952e0c0ae28803e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8dfa9ac55e20f902afbc3c677cb3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aacff60fa66990fd2c2b658d4057e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f168d6c924a11009e4ffb4c4608e1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814cd0caf972eedb8bb4754db450f4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ab6527c96fb6b81525b2ffa9708a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d68ecaa6f4b43ba73e3e360e62ef5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56852fdb75efe895f05af1fcf3b9c25a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd05c466bba2bc7cea5ff610c779d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a86f68f58a66a28af4e39b30b49629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce0dd72fd7268301513a30d8c1afe630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a60a5a67d8bd3f4ae7ce1cf76cabb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb42c71f91b114fe66a8281c64b8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a27815dfa0e0a042044d96cb64a01033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4622256fc3d5f84c36650efbcaa0e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c4a85ef3cbdb8dbdce1e394a1b03135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c659770ffd163388e29a692b1ea64c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc87aaae7235569aaa60cd4b7bb58737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bdbd872b447f44a84b05167a3d2aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332403ca4938f596d9c2c8bc3c251aa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae266f3533fc59688ce4fb5ec8d27be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbb6023b56ae79d3ab428becb85db041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71957bfca5aea27bb808d20a676b6fa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c5bf7232873a41161bb441069a9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33bc1fdcd835db4843bd917af6bbb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce21791e77c1e5289486aa09f1894f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90231be45f1846e1fdfc8f02b7e7d83b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a2bdb2c7526733074985e799cad647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37264d9b595d461c59f46d113ad62d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55939696e6cb75e115f6fec1b90fb07b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d61a6ec47acbd6f867e33664f089550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea224f0efedee1159ee89d50a2ab2de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279e18d3d9c293d7319a913edf825652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c09c8903d893e613dddb8ae96db1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b4f9b12b45e44eabb5b2ca0cb39c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d487692a97241775a7a807c9e3b972755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c115710721a1e8126315127ce4e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f2154e32f54411605964b71fc63657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c70e172d8bf9325eb2fb35e1ce61258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd11a0b01417c8f43cbbca00fa97b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638ff225be9ab37e8c48c813363f7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135317bb894f7a47fbb5bcdbdf5f5a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f7815bcd6b3a3cd852f5525d8d5f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f381e01119a00c335be3585844c8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351cb0ff0fa689327220bf50eed8de764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3be4b70ae851e2686ac6d67985c5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2e90628211f9f80e3932ad4dbbda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f5399f6813c49004489c712fc26ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affc69f4b6348146ef2879c5a22a47568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7915d0bff89de724520aa4421ff8ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a951acaf73b033d02cc864952f0cc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c7c6b39e7b03623488c30402ab0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb094b6f5b10980ffb4f64a1e6b84472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63725898d6407550a6213ae6bf25b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b42ec2216493e3885a1bb59a1f59f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e356a87302b916c47f6f7a749c789175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea4f123250934e57bf9d3fcd35e59476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2919240ba50ad23eb0d60f623a46a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce412ef2c55480d86536936ec30d1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216b51fb6862e07efdb8c0c5cdd1a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240061def27543ddd3d3bb2f180de3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88173737b8a3acb2480d7523a5c30b6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ca13fcd22c8f89cf4c7264e6066b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771276484779eada664ba7969d5e9d7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b526c95aae137158cc8e7e7d927fb2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300be76938107a1b27163ae07c3649185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0577c65b8b6a2e08023b02081261e7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7be46cf2a71f09b212cb5a952cbc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03af7ca32346ced002b90e8491030688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f1ce6728d671b9605011dad45781d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee3e213c4e66f245494ec4140a316590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae16cda901cdea0921a2031256bf7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36f418da364b91d685410d23ace9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5293c5472dc308f07d6a57e2571a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1b914a9e961b0e0b9d7df507e6e5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f2f30dda4254db890d052b6ecd5d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5121331765725b18bd76a8396b926096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58b885754d61ca9be7e3b5b13cafd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903c358d655dfc6685de5d2373436a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf10aba081152f2557a32cc396da2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbb2ffca63a30af25f1f3c345c4ec5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b269234bd600699b76106ded74a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6284ef7e00263148ba254c4cb084bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a70f41b14e6441af9071af6b40f712103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3378cc4cce85c639312dd1f049f879104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b5c3ad6505208c1bfc5a7fce1d36c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b8f5f8a431762453519b70fe97cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc552121ce34aa00db5e42c3e50d24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52797dbe8c748ba898fd9c67491c299108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8fa498e590944fa81dd5f33cf5d97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63343b43841e9f5befff0afea2967d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33166ed3b0ca6410ce1a5de2ebe12b05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272765e41d08f97a0c0baf0e3aeb07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bf3b7dd9282cfa4175c072fe9be02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe6de8ae0678ef62f95d5556b2cd1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb23044b1fe1b669519106385e3c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20d9a458fe191f33a5604cc8de236116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8677f67308f82e84acc1aade064a47c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b0d265df46112a380b45ee4ab8226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accdd11d0f2940e694d3a2f693f846a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8dab07896af57add4d0a6c01e3ed8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3067170add4d76aedfbbb4c59770f8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3afac9d1a166cf7d7a986e41a37d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5612fc744352f746e85fa1a62254f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfa0f41cba69c73bacd622bf9b2f74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd1d0f4b1c7e1537f30956214d547e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79728dd3f0fcdc2e60edd98483d95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030c85460b0fa7bb04bca66d54ef405127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a2252a765455cfe534a424ba4b953128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a2a2967e113aefaab0d009302baa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc022bd29c5f2ab52bb8ebee687afde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c588d0e6cdace07fb435a2b2d098131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d8b79c64b9ffdedb522e6b5836e2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b7d25d86e2db8a95e8b1e09147602133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1c0cfc69480b6e3a7a501dd506e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859ea5ded1243ff07e003dc7e6a8ddb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93a9021ce9601f5f5f7d60169a5c76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b78a71d52868279a801d93e3e5d6b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd16afa7cdeb5e45bdeef5b8eb9982138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ad7aa0c0af5d9503ded15b1e9f03a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf20b2692cf13a23f01857ae3b8a874140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154f35c163285a0b83c1671d08d9f7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f1d6a5fc1191d15a73a8a911c6eca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478aa7f7f8ce9221b7932a4a597aa0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4630fbb5af4c555d5ce79ea52b848144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440681f57253692b2dfd56fc851d420e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426523fce2a1b8eaf22a873dff214f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c010a9c1efe4312696acc2b3930c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dedc9e924881036279dbf5b8a4ab43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c71008afb9776c561f9012dac3b705149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc00df7f101a8e9c42e8ecdd956e93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabbc9545b58b38e7698982ecb7a980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fed3e0369dc327c4a55d9cfeeec38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eb3c19f904f0147087d48a4c7c606153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978dd39b7a0673a02379d85fbfe3924154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dd3146900a363c8269d3f9cd1bfea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54656689d86ff6548c0c06f34b68b1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6de96f3a039db40e5e2faf788aa8a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd2b5c63a679005f5c828aac05b79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e81cf1ad724822ccc74ba86774a642159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9d9f1ed897ca72f1888459b29ae79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6554c43f879bcd713bc07a86eec2006161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c88ff919d66ded6fc7e17203b2cd6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664dd94e5cc44ebfc3c7b0fc0aa3dc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1106ce874898e39e5341bc0439261164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63dc79bebd3b0ab124fe58bb3bea4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c19f2510ca04b19e0c154513ef07af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9a66aa3ae2c95176f046e180d68c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737d51dacfd9427517f6240a1cc5711168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea54dcf230922bc5b09d918120e305169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10bb4af177a6345ddcf50e50867d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf41ba403ea0ef32dd7cb2e50fa1064171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7b91ffff296825ac8ffc51a1be3f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12de118ce31d5c5b1ada21e95a9801173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc512601f0a89e49128e4ffc752e7a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef60c029feee8fab758f92799f65209175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d96e396c438b8f89d3172d095502176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40363d588c2fee1ff45ca245ad5c894e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc64ce427c9a7532f19578b4e27418178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20feff00a052ac3bb7729b136e559b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fbebdf09df32c3efbf2849fbf0d6a180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dd6691a785035c201de3cd718abd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaddbbdd1761cc53d6f4e959f6038e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970402eb01995df8140b61dc4f463c193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68522e7cf2a8ce514c4961d848ebd7c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7d5a6cb485cbaae5dbf61d4c02b585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a216a7a54cbf97ccfc9707a130d291d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc3268d498ce9d7dcd16be2e02b3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec1272ca7f7905db66a6c244e97788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab6c9886481e48d654e393ef78b1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7bcfa3e57d5a0e7f5fd174e66116810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa36c7af4d0ef7c56fb02bd4a1ce111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be997ca1ad167581faff882c5fac9dea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f17d856f7cda9bcb6d7524be284e1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4356725e0f95898a5d06ca6d008c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14ebf91b444fc1b780b3a91584b24015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf061657bb2501c40f5286f98c697616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9408230d596690182407d574145693917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2af72cdd0c9112ecc8fa333703dfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073628f6fc87639e398142c91251587019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2cc8826af69a1ebe8da733b17aa120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf27e83182e5f382a5a745e8183d9a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070b26a76b7c1a8f0a193f3d5a154822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd3e8663aade62383aaa4c34f5e34323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66efcd73825f76ecfedd304a31ca1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6bba1b82cc185ae2fe34f03e4b11a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b5fcea5e3e457268de3ba0facb8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa783a2a0b066507f4d4e5c81fd14e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cfcfc8afb90988b0753421fa5a44828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910a7a5f48253a867dc369640e6cced29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea3e6f0e5aed72c7c450ef340e18230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0d3a4d8fa3d4bb2f5b1109aa6630531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cb415eda2f0c22a79025f0c853ddc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794874c92386dcf96b63468f4b794933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caeff58944cc4f9c12c65a007424a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a03b1a2a8c59324cd8802a5b02232235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f9db7922c97e52f8d974c098372836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd4924da1e5e1d4a00017a1b9afc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675a5ab2d2805a249e4dba97e3ddd6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894127b2bc2f0b38b5f496c2b8920ee939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff07d94755266101556ca2e8d339f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79670cfe5510dbe0e9fe75e1dfa42d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172aa76e9fd5a50a66a28f24313854b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235f651119b131fb3fc9b980f422f3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba3cee61f279a991338c9bfb00a9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bf19850db02508d8cf39724aa807645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ae2463502c607c1d8f619821ce5b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3514bc5545a85d20a2ad08a956344b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6efd9b96e6874d8d67c019612fc1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e5e3e9c48ceac926735c9c4f4c8c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7feb01d971d1662b838ca7fe801b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a01c6f709af2b6070caa1b10b4cea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537dd4657ad104ba9f4d7c7d3fc3b8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e31732f0277ebd864869eb440300553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ee1608b64a4fb33db24cbcc24ec154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7f4c651b2205e2ea5227e58cde3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ee6fa0cec46448c0432d818c53b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98660388518df312501378a109a2c2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a2b3536aa78b28908ea5f40993a3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccabf7a40b683e0402c834337f0dd8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde052d60d20eea23d82f748fc2311d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760fe6366ba1d747ec6bb7a51d9f6d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c55850bf4fa418eebdd4e9eb2075a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fd1a845611f88bc94e366c3d188ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b983f74f7d8e2061539fe3e7619ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a1c048e1e2a0eda6d77892477ddc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb9cd7ae2f9cb52d6204cc73fabd6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d17e3ed1c624088ef20323a27213c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a95f37e26b771eaa235cc36d6664f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae639fa9949dde45aa0ed5bfa46089b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd34e3edfc394442f3e62469153f4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97774e5a390d3ae6996a34c3c9f5a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d97f68925482b5929b3a66e0b8d72c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f9b0e8478a1a9c420b7235240ed4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa30f0fc9542f9789e58c2ee8b5fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3fd5a5eb03c57c90ac7da8be258c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe2995b9c971cbff63cf64af6561b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da800a620f541279f5712213dad44ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e18b854a09d8cebfd7039093a213d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fc1e16f50560c54cb7d1bce82bd3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f209c424d6a3abed67271d700f90880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757e95a42f389b4b17967f4d1d175a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580025e0652e0918cad1c880be53d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fd7e66b3f8fa06c99dc8106eb9c4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40cf98d944e4ff7c3f6aed4d2718dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db3ec07568036bfb4968796a130d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1becdaee9833922bd45152d575c1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde84c0f071739f7686fc1b30a81f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6b069f84f74c78e561dfb1d70da9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c6434749092abadcbde75893231b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de545f24403a33442eeef260d9d5b15e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ba033c510ec95724722877fa830791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c79213d80c586a8221fa4f73ca22992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b653594731aea1302a2b1a7bad5eb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba5a150160473743a6f74d796273f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff33b67c8edfc64a9a9106cef1875fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed1207c8780f0fa64ea76ef479fb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb06af64c1cebc85b3ee2f8dc9a3de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820986db18a18b487a5f1eec5405b7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2fd5a33362d93c288950a6110315699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf6bf5a126ec1b14cccd0431974a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8abc058ad81f3e17d2739e88645287101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4bc9fdf398183caf7987828cfeb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647b351082d12b05aa86139341454aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4690ff0fcc59569af1db401a52e212104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab7c43c09e59d18bda90415887fd5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03aa4e4e868baba61ecb0cd6d2e0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c43e076fcd4a1c237651cb3f1a7b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7716b921a36e6156b57704f8024bff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691265d736a6e53dff039062105d4eb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2eb26b1bafb1956bb66e793073b3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed035c03eceb9ff9b1407e162c296d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4629a1355e978dfbb2d2953f2c80e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a62e02273c8fc18d8215d96cf71f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bce4bfd084f5b3cb59ed743f908ecd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486c51b1cd45e57d453bd47f15d4d26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26369d1009d4823d6e0c3b84366be2a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210700d0e3f4923cbf17f5ed98d444f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05880f3d923993d57ccb883e8f32605118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e8dceca98b4f991b2f2fb4b5a7e99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8787e09328dfb96d1a220c1104d57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4bab3f696ec29e11b3863b3bd3490121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ff8be54cd6d20497407ee0eeb1f8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6868678735f20596bff70b9abda724123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fc4a80579a5510fc8f58b0e8811d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e197016ad7b3c025ca27c163664a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0309412e4fdcee62033c47e3ea55a3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67521eedc8f6c10a2d253e6c0db24a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f5bbd260942a3894bfe96b8e0a75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaba01d062ae775f29f51f339a8ea2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab9e60d88260f67d62c5b45eb11829130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc0c1f45a7e8d68f6aa2eed21a3e09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6d4e0c973b3af220b85f76fabd7b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3532c2c2b285bf075aa37668389f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8b3c6f1fd6dd6efb9eb9b8af4cc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a5446497df91a0cb85954fa55683135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcba0e8fb880d60c85fefa9ae303c72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd181abf79ecff26ac695c38ae18804137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3203a3601ed2d47da3248ceda3eba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db10302d4e29617ac92d1296c9632139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70320163ee9091367fa8b6c9f43580140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49387f41d0066e700258494ed310c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a894844eaa0bb5f0088db5e4c825c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfa212115175f034464a2234ab9846143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeece8c77a573e326a326718432fd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfacc70b239a7e1301dc7e8b79d6313145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d0554ba34013369548a0517158d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbfcddf42d4b6984a8229e2ed864c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e03d96e588d2b1f85bd370bd256b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a8a22c4422e085d0de645037dec20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a56df71d23f2f1bc5838c9301f8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dae8862d325804e54231822f718d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e41254cc8c019dabe40eb927b28ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc24c44bf607afc2f3c4160cac214f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad2296fb4a91a60a910f47fade770154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940b7da10f51a354a0eaea7b0d05008155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcad8dfd437b62bb78ec444ac77cd6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b654009a655956a474cb8985dc42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ad178d6bbee5615888e1fdc146494158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50566521855b89822f246e7bc0fd8819159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a109f41401dc1e8ca4eb4e5c34ca9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925aaf98a7ecb7eef61647a123ecc1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abc460beb12ea2a62cbd18ad38ddb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eb2b927e7544adbe21a0e5d6f0464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cbdbf051c3a414cce0bee8fd774fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2cade63d457f5cea66720d6fe4bcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20871fddc20868f424a503684f0d89b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5dd2f1975f62d6aed1a3323f8de0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614bc3f2df0f8fb607606d19e124de8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4b2852568e0d1ff26895873a9531a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799638003fbd9cfd894296c3b03620c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238bb5b71d092faeb9a5e7431be895171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8ebe4e063b55c88326a92e6dfd950172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55095728d8c7a059be603a1e9b63bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806af96cdca4c7a304135429c8b1c1a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>