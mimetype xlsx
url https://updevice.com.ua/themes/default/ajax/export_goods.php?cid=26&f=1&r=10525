--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d477058572779a30524e8c22fe9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b8ed05e801edf714de5d9db21851e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850184db7787c8f9a576955e6553223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba6c521bdcd24d371c1b8d23f14e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6c79a15b2e018c9d65e70eea907bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4e2ed65aac4cd4e7a9f198c4864d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f8a8e8168ea2edf35297a4713370f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76202a261fa698010e18c213b4fa3dae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b4472f77a07d2626dced987f065049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe3aa61e83995387a5445d9255654a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed6d6cc0c06f47fc8d122d762f881811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428801b23386177858816654c2b4754812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5831234b20ef7fe665d0b0864f9bd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5edc52ba0cec7cfa253ecd60db9e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0880fb9b20236acfafacc46f7c9d5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1dc3af01a347ef5eb625c437dd4a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cc54c1eb06b2e4fa06c915832a1f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba9eb1aa9604dd45b571f333040f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e36508348df6bd96042bdef2c9892319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47792b9bf85d9003436b6d9d84801f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa380d0eb14756aa95093321912bf4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8696b6aa5b7c488ce30bbbe5b7e1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d91d7434e0cd7b6b033fba4ed4d7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b819662dec7ff8a94973f41d5aeffa124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f01c62ce7e35515d9e1d26eaa6e4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623a61f104541e673e764f0257c80c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5b12347eb7e19c8f2338602e7b01427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6a63224154a62c58eddb94a26359e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01110c17a859d0434edf5d67751d3ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aa95f2d415b44fb76569351e8e99630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98266e93b596270342650725bcb315531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb46d233f259682559ea78e914e9fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420a329e09b16f6df1c7cf3a2683aba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6acd5ba5a9d221ec08974bf19fd89734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e6faafb7f2789b61ccae59b0ce1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8991c7a8b0cfd132f09f72656fcba936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a2ccd795bc6df22fc9a98255fb34f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a83e1bb0045d11b282f0df68c923f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc57e213fd7c1ea18477aa4ce74bb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727ecf9f301f3175a8e0be6317c01240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce529ba4ca24949971463c363b497e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913d5fea1fcbca514c66da67722723942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f23a286799b4e8ef609f7d3ca41b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74660217f0a2150af06d306eb78a5deb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d480e96e8b600103952049e9edba745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179dc280f05ae0f8b2989b7b85a0d6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f08e0ffbe9c381066a08495ea779a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6e148981fa04240df36e2cee024cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185c8594c8dc83758c9ae39231246bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8452f5101506a0b49bf5ea91d45e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99355cd406348decc425b8d352356cc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13e5136a3f9822017392de6ef7fcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ca3059b329f70321917248d62319b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155ffeb6fbd057895a0721eec8960754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faebf4bb7fd835d3f25f58077da8b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86168f3f1c901e6ed17a288b0ec5d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b8dc06b4f9a5b58086cb8229da6b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260f19f5d2adf0619c6baa1891400b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb44c141f2fe6957c7f7328d9dde359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ebdd8bf352cae04de6049fca860060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158ea334d6ed83af6a12dac397737a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f8f32f0bd3b18aa9da701a5b4518762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cf3adb285c5a8d7d430f0761cde1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3f1c95729d56bbd2e065f993ed0a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cd500e63dafbace50dc67d0d4c41865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17380ecab30186cd9dfcab5e3e6a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fa4ac5d61d82a43949b447639cf5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2006b12e7a20856f21c9f9631f5498d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274f5151ee55a04f48372fe6c0f18f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59429611b6a37b185868dc73c6d96070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b418ed45cc6953909e88b585206cd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6097bf3feffb9d6a325727d4fc55c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d3f6cb55222dcd87dc243a4c85aa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f0ee230882bae2397ab535e6a6f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5b27bdf453bf2123537d1c51bb5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17556a2efb4ddd1137112a42a7ad75ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0c4ec32d2b9583d87b9d682a743877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f1c887fc8f2df2288c298528fbc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d440edd37921edf2342f7601912e61179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9d6ef9545e22f0e556b1a6036545d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947135b0c4b294c7add23c123cc2798d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61914dbbbd606346b23eec1ae818306582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4381fd134edea25723c4e9eca8d581c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad45e7b6e35f0ba75157b8021851cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c5d7964d4bf09d366cb58c9ddda085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c127e09fc01bb608d5a0f736e84e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e9c3f47cf20b10f249b9b4df738e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a25024243a1e0fe001411d5d361a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fffcf0dd6a7ab58e049f2328ee6e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8ae96ed0551b3e49c6d853d8bdef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a46938c4a63b5e5f1bc5b60fabaef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33016d4c37fb4e3e4b2faa65c682a9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b646b98e6ec7e6deff8299e04cda093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ca569affe2f31d24eec99447bbf3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e3cbb9a018dcde32c5935a04f4ca495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7387ef3f96eb136a00c1d63c72929296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c4376817d2b6bd0b15cb6cb3891297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa595fe27786c2bf7e8fd1d9713b724898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c543a2ef44b6a73d03f5ee7eae0adf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf815c09cf5d9ec4fa32c12c268bb87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6a61e2a6460c8aa9074ddf62fda36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396352de01b5d06190431e0da6dbc1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ca4f860a383bd6fbc4b9900663ad1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd989d8de3cdd44166dd9397ad49228104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345db388941b66d3ec197a13a2fa4e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82b40c867b721e8fdbcef19a3d935a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52107b7eff942bed930e2c9d2a4d00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb33f0e9f4c0c595320d5dffde7bcb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b692eff011893348582cdc903467109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd845fae9934e7f5db0231543e79a93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a4374089361077fac29a12f0e763c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a27b8bfd8f246c909d2b0d5a4d6f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93e3dce2df0383d260fcfb091c1fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cb93dbd6b9453c4b3be6fc9bbeccd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2f00f69c331a354b956abe1db2a8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee593837579797214ba7da3352254090116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa2cc454409db4ed03be8643999cf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb7f0579ffba3ddfbc6ab645d46f2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbfed2eb0c231f628de12b0f951b60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc613bb2094002448d76705326794c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd906056517c600e493591e8ab559121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb6d0f6f527f606e7fcf357207924e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa07ca220c3ed52f180ab5b6145f22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c3c531a30870c131fc2c6c1d83da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a4ab1072430701268ed7f339617d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc93800c625f3a5e6d80f25aa530c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089a118cf73e03ad3e07eb588cf9793127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32559d90ff815655c405b64b2f9fa630128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b4e51f91fe6079e635cb8f2f23fcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528e0a053a5e0f4b42dcc3c2426daf0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5488c57d9e794dfbc12f1c9aaa6aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556e13a318282a47b40444a1bbc10f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f962aca929344efaa15b774c5c972ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13c57add20f6219ba2a739b5bd0797134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d53f3677c7d008c72790eff6a05cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2714230da4397fe8a78f639af82b3c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea105bf74117169433f4dff6bb3581b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab86633b2c88af21928ca01b621d66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51d470c8b51e2d581e1bed16920c7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a578a25befd9f5b7f98987ea35d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42994ae1c33e199ceb56c69aaff0a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b1066daced0c17220b4e46507c40f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9befcd7636c9b06bf6bda443b2bb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e75c6b8e92a75f2e1ac78e2403a169144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1f188c879f90feb42acfd65dde51e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06e4717eb59431b2d2899edec49b64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7769730a9318f906e13494fd43309147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886c4d7a23e6ef8814b2362558f132c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5907e1ae4b746f3edc74faf6ccb46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08d33eb27e25892d1214d440feb782150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12fcc06fb47b4de8ec297d35664405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97236589d42c3bfd417c4ced4dad189152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d43353adbd4832d055dc9775354d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4336a6360fa7ae728991a019ff19d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072046fac22b7cfec67827cbdbd64de3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956665a298502f174a659da0019741156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5171e0cd097b2533fa1d0817c11fd8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dbb0613114729b0769aded4984415158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8d1834d7c2334ff2e300ed5ae5e06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887cdf5e3f8b5ac0028be58d95f1353160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbc908ebc09a639eddf035e776ef9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681a5527265fc057f18e73168303217162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb47bd26cbe5bdfd2ff0e93678ee2a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07437e84bacbfbdfbac83614bacc08ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f798b3ede2de5f1fe543256edc32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731933e820b5d530ad2b44500d71c4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59943f6bf19ac2c8183d99bc7b019e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4ea9f5e1f1ecd89e2a541c14e4eb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee07650af9da1dbf40a527366ff89c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec319abdfdffcda29549db486cb1a975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ec6f3d5be862cd1fb75cddfe3dbf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f83014f16a77376a7a80d8b429add4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e0a8b1588ff56c652975e13d5e51a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57abca17445d67b465abab8f6a4f76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c786132032d9efd28f0f92b5054f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658530b59ee9b190c0c4a5de60124bc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5fd6b05e726f17389ae19de64b695177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f2bfb0f24db0a3b935ced03815ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7438a6ac6383bd0121a164ed62e31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a67ba3689722f54681c24ba1448673180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8415c86933c8626b3b42b7ad55548fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da410e5f0ba033d15f0879089b2c548c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786918bfff57fa6213928759437fd1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52b3e11bd2ebb875c731b4522d667c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b59620f70f255ed8943faac5223db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835a3d08ae83472977fb20f27042806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6ea525d214839e1d0fa79f4a35997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1612c94e86cf29b050db1864e949e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc9f42a505fc12013c65dd6a46b7b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c284ea28b19a3504619457fe78ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a0b2a456ee6811efed619bf5bdd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a03ccb0562c07cd2da7aa5534f27812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cf5c14f7257fd02dd81473a58f13713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325649230a2cb42a7f9280733378bac214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7f58fb41453280b2779514f86ac7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b77228d5b735d7acac33802878e6a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c6154768df8e4d546037878d71f2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec9b5d8a702fd872dcc7b7059f887018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514100a94bdf85a747d64edb96f4c0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83111c3aa0d3f47191aabab70f270620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479f7f1f6326e6f5a6fa19ec98d5c1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49483e4986f810d02701949e24b3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aece248f5f696a8074269c7038405d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d80b5dfe7508c559a47657cfe337c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bda580ef04cf1f7a1acc023b4f43f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813260f684d7f3a3716eebf799507f4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ca8bcf89197944a2b48849a28b0be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5dbd0ca2f42c3d8dbf48550859a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb83cf070417952d16baaa61518a4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2153da0b9ef17ccd0c24ff7d5ba3a8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab07e1fc6a1f4330e1f936f744be70131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bcf270169ece23dcbcaf989a2f0a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a07a9e608c279739a0d3703a0ce9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1afde0f4238df4873b90405b169f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cca36f9194ccc34d95c4482741e6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b80d26aff28a5af7d46ae437eb4bcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20765b83730d8dd56eec6ed759d60d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0e99188461306b6e75da59af7d17f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b23001c85f688c20b7d48595d1151639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bdeb50c97da5238207a605341580b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6042e4397770cd5f04dbde23e4c0ad441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7c78cba3196977e8b832cc871a54a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c491ca1fcdceb67d8933645f2ccf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d485ceec6710005855e2efe8a9ff044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9334a2c07b798dee5b0ae3036c93345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267215d3b7436aea8e907a25e1b7c71046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71730c8e39b2adb5f4dc6916c2fca4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487bb7594f03bf9761457ccd26d5b9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6f06a0f75f09e604ca5140b4c9f1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073861ad6e73bbf68da543e42374158550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c854314ec6de4bf53ae275bb20753e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75cf8601d6138a609e3776cbd253e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad9fc997a7cbd66994cd2f7cada10353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c549028682d726d9754da519b15acb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a548c4d92fbb2e6d632c4de76b0a7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d01ea3366841c56f860eed4f775af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c72e003b52b5817f044a54d94ca39757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aad17e522c79959968a99eb645c3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377f1c0a50066a23edceb9e84ef500d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f258c083a83e39cd15e6ca7d10889b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd9d825e9f6c90d978b974c53a4cf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21e32f2a27931bc19103839ddb112b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fcfcf45b4d18d2d40df58321605e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67592cc803b162bf90b0c0cdeb52488564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d3ef7205011c279ebd770c1044a2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d808cef657e3de754635193258173e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d8cf4270c8e5ec44f3ff2fc045edc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947e1d3b5c614644b28361a9618544f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff6782e0a4be6ac5571397c59b04269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad43400aa79b9664e9489d6bd69a7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad33efc62f41689d6db329c5c21582e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f429af2a5090bf456031ba2bb83ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0142383c34e36134c533136c7b46f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19103f237d85235d41613eb8aa11a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec7c7e86fe573d7b41f0024c64265875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4b1930342e72e414a96632a9152d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cafbb90d126af1650199cd520490e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af901f10c4c9637a532954b355342c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84667fb1ba483ed62543f91ccbec2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803d92a1f44254cd57ebfe297c7dc9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939499f565c79c0b337f5a209bccdf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4ec07906e296f30998fdf7173ad6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f64f92fa21d1ee5f1cc0170e89a7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97797fc69fab575a4bfbc41a1010aa7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea6d07e29e4ada9b0459163408db0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf9e48674281dcaa685cf5b89f490c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3264968bb5a9cf5ad807517427abe5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b279a9292c099a0fa9a6c8cb0c1d6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76872b988514e07ec8cc17002c1339b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84caa09fa60bd3d1580e48ff7c5b60290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac4742f79d06338ee650a72c84ff3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02373a3905e8d67a18b204b8fbee63892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cba9825160de682ff25074518b96e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c588dcbb684a18707c6ed5e198279d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e127e99a9b4ab0f1b4fae91df946d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b04e81171045e00b83e2fb2a6980196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3b39e251ec0124c9841f60dfed62097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b2b93f10729f22e1e0638bc32fa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255bd52cfe1f75d69e9a87c6ffc611c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e7b461d80afdcb08bd0f11e117fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a3823b810dd3862ea760f14c3b3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a52b759afee7f048036cc9ff69b08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02c7b11f102be52c03ba7b2ef2018103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e851c67ed5354dd5861b25b8de8b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b4e631fdb8853eb736bd36196475105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99494b61d429596eb45c048b412b52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84029b2bda30f07baa83597a28e7d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bac37e977fea367c56112ad435047b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c899fb0b78862a881329d11cdcc4e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a591b17a5e9a7cbcb6924a051931af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551d7374339c53afdfa2ae8f61bcabc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b02926840712d650aee16eb4a8778112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0f0a93ca0142e50bc3f2a273c1a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dbd00e6b2cdc2fdf1a2a7d682edf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc63f60c21046bb0696cb7876a3949115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed01be231511401aea945260e42b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7c9fc8a70761916383675cb141c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2258940b53813a3c291fcce2d7a31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd40e542580b397cd79bc506f0631119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51ac726cfbd0726356b46a0b717c66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f04bc0cdac36509c53846055c233d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fa6fefd85c4aaa141c71821412961122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f41d832f2cff20ebf40a9010766ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d9c9909cd7012db8ac2ef02fe537124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c48c2ec2249212fe2a97520894d8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d27d3a8139667b082af254d16ec6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa897a928375889fc4fa06a987126d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48e8129e9cc6425bd95ecf984ec15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ecb6ddd1e1a51494faf5052205c52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09fb00d625d125ae20456d8a029c28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb5ca8c278bdd08ec52d4451f99e3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a576fffe83419bfc213ce893da0e6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ecc7066a9c65c04e6b477f42f7394133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be065eae011f7616e22ec8e4ccc5cfa8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63809cd590eaab2ca031194ea8455194135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62620def6031a1ba7d9c0ff793ccb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2faf8f1903b6a0f9cbfa38bf443fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e80844e02bfa1811c32cbb41177bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e9dfaa2d131874351d2234667142139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d4e6cd4db1c992f1d1d2303ea5db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bfe4db4d0a2b83b49de2b198739eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf614e1d6cb2560bfb218aa22eaeb57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55058972e5541e73e31da9a2b1bd5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b18c7a0341d33a25bc2250894a23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac984ca268836aed7c0e203b4f08a0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a37bc920af5c26956158121725d5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe496e365b48d3f6a9dfa63f8e0f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b3e2f1873284a067c6110d1d009b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10e1a0bf29d95cd1abf2686a91c863149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95e6eba1eccffd83a75f46d38b80f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b0d843649b1907f047e774286c43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d390d891738c4dfc7fef5ca3e3dd85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c386a5b7f03ba0c58228ed5746f57b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c34aed1f89b4723d22ac904744f7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f94a9851c1c01f8cbf55a48882be0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811ed16a922a9ef9676155a03ae322b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa010257ed347190e9c47e1f2b99d835157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f111331f74c70a78770171ad6066158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3874fabfb108cdd29e30bf5ad0e32b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf8ec8c0eb0032f8c4bf0246a980e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04475384818f8bdca844e70e525e451161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce5d8c575bd3eae5f272b415f86876162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3e02e6c232bd03507f2a0ba4d51fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c04a16362c2915606f2064261daa81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540227fe3bd7c1671630c80aa5c9fbc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0c8e199fd573e5baf3308f465b423166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91c38209b4e5fc6f3814167bd49bed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9db022c7005e1c9cb1ff9cedfd2fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1f69b00b6bf65f6bd37c4b3e75d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd45a8a19d78457bf75960dc26d72f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a114036b3ec804653f230811fbc616c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6bc7e8b71d6a06d130520543707ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b1291c5ff708be8885a3e0f16de5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874adb182853da5669085d10b1ad202f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>