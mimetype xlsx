--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0ad4a19e8d8c42bd1a23c586411a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b80910110c10a58c3500feb343d092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da8f331801127d8f88f2155b39b56d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca102cdaa31743d33003e4e4e4ce31e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed504eb2030286fbba6f0d08e7dc485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab842b09e7b1d1339d8a5c18b41e9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2d59b6a554f277940ed7c146bbfd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42b8bb0ed95fa2cd2a70ef544a0be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e74f5919a53f5331754d2e6f387a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73f818d22c424267c1a9e75cdeb31110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c6d5b16bbeeb5a94ba0962ac20e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57144089b5f7b37512e9eba45d1fb1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e929e358f8fc4a225e691a20588826513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf960a99bf64fd4239ba5fc2c361a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e97c4841bd261b9563488b19bb05e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414bf8a0974a560d643ec46d421d33e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9f0ce4c163339a80679e2c272609817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00ea33d6ca42eac4f0e35272be1ff018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd2cbde96376f34348082ef2c7cfb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567f52f19376cb6f344fbc8865cacd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f041734c7e440dfec8717bd8121f87b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4738a9fc1836eb837bf3641258eb9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a408e88a193d76c5931d6b69b1e63023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d59fdffd60ad9b543579febed0c5c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578b4084cd324586529c5967187b45525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9017a015d39207ccac5b64767f10926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a55386a9177e3f1e2d51cdb0ba4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9dbe7ffc97c3d5f7aaa0a8233d35528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260280758e1cb22cabe216d4d88a17a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a945f774bac514ec101e8f98369f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12093de45c81da32c6b0b265100c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945742b2d03e71fcc4ff51e803f8109232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c0779ed5bddb03cc2af19adcf2b7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af8e7ba00c39328e89ab02daba16af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52495c219ef2b9004cbf60c458cd72b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b27f8fef0618606bb2466ef6557c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f3822b5676e9cf54c002eb823bffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9c1561a6716ddaf02498c4684faf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31b3190df107264b1dd3100cec40b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b091caa6ccbb113fc441ad50eeabb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920f88434dbd59b95dac189a66696c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45648973565a4a46805ab8c0a556f1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f6045a6f29d3a2ab80f10d848b0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f99223a00c02d49fa621687100c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6441b4d8e81de1683b128581b6485f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348acd9c13c7113eb079057bae9672046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96013932d2bb10f8db79bb69cc77547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd1910ac1ee97441f19237a301a72948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96e24ad6f9d2923f5b96b5af109cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab545b3c0ab075c86dc7c79adf2cdd8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916808c0de60f8721ae1fcf94093df051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe81eab753f3a774572407d88a11ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f7583d21d0920a414a7e1faa37cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4a4e70ecd89960f0990e7aed756ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203fe9db5f37d58c89b8762d54746e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8428fb5b8dab400b5b300e4a94de26456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83968480463cd16b600bc95ce84e1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d8675f31126be2716abd2c419930058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a20629907f66bf2fc3a51e10e0650d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c08b3368c152bc38f44de90be55a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e771b832ac75674bf52732e502f0ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891641fcfe1fb779d057a1138f6bb9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d7ba7ca31663cfe1f8369fff0c5bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4afcf8181b2452719718c195cba8a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940159c3c04800803084c7909a7c852e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755c0593a1f420dc1acad2dd164b34966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b837c85b7573dc7ef1adb0cc98b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f931551ed4d190c07a2f7f93308cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37297e3ebd8c22fd5b4120db2d970c7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584a6b420d00150c7826a9d7e3ddd0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c4af618ed2fa9047ca36c907bb13171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889bfabfbd41e5e35323f149007897072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b6133b330e9cb18b0f1f94322fce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ef1bda1405b079789e28e916f3af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb07a68f4df468c7532ff7f3084edf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b815c0c1d47390d6e0d24a719c71076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5be1384afd59deffa9134d9cf0cf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6375cd9c532d116e539605812c9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495640a6d2674b29869cc9bc70bd22c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f301f0ef6e2f7169abf715102da4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ccfeee61daae8898f7fb7ebc7593081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c9aa3fac90b3d60ae066ec6bade1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f9befbf1c7eb04d67c0f889d57be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47322d34f3ecb7619c5629525f466fea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b765201f35c3316c5a21352989e607285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76116ac07228581970d54b34e89b522686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699a3498cc316a0c5453070fcce50d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a49613e1cb228e840ec70187ec1a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03511f16f28c14624d1a013d4b5f08489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b475b2ec7563731bfc36ea82d8f5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d56284c53cbcc0ecaf9b95d39c136291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65471fc30d269279857994831c3cc1aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c86db0d2257f94c134f0e9d0523ba793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dbd4011fc76b13e5135dfc13cbd4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e33e0774cf2f4f0bf7cce30e28b2ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd9392ed9d61db7c91fad4b1b10e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27f7e9bbeb96e08b75d4754dd017bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f652331d153957d780934fda11ec24898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e76ee242156a0846c5a0ed3aa6a8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4754d72ef115e89e92af5fab0e961100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d3b77ea23ac4e359d00995923107b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a666b5a84c179015327e23ef56ff1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f69bbe5fa75d267a2f028f6108d969103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cde4621bdac19726eacd759454781104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43829e26a7315ea66d300eafd35d9a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0c312666457e0ff18a79c5bbc5004106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc528d94df0071f9cf462e96645056107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327370b55ad20c0aaf4d7b56966edd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f371428bd94c5a82352657b4106b535109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fd2d2039a13762494749a892573de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c600377e5df3a580d1735e1f067894111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c531112baac7089f47cb5d1e25a606112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb8bff72bb82ec7499277ce3702fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46daa21454bdebd5d430b62d0830529114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25df7a61d32e66a64e7ea538614592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c2b31ad9e051ea18a491b4bb00dfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d38ac31093ad436b82df1677180f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a9ec39ef0aa5639d66cc47803bbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc585ad5c5faa28ac2c91c903f4fcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f6973950bc9bf5cd6e94c439c7cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15c89929ad75c30176b578ea98f3c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f2b8bf43906bed87b476748e1334e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd484e87b021ea56e9055ab59b78461123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366cd7c72ae5e4b811b8a570489427124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d02651da63f6e8577b2371eca7e5dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807535ea112f15f5ad0e9088903beb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbd5dfeda25a62620ca85ba82cc600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77a1d8be0e3149dc322c4acb73d68c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bea0a91930e2b31d9cece428f2c0ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840c947cdfb17a21e0b9c0a76c62035130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f61af0c8a4ee17ddd9112e34254b84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4960f1db4280339553fc3cc2a2ca1b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90693eb5277f12959b1ccd6a2565483133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ba0c28a0945b71c31d9979d41c83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc65383ba09efc5e5c7fa1b2a1d675135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664df191ff4828e0b614bdf40511b84f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde1035e567940b270fc0c5a624cf88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf0c0e451cfc9ba694826d61390845138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e49b3d7334480b548c6ebe16c9746139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea16ef2b625eda68ca753826fd7fc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719b16e80560498798a16f75fc545bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d140808873e153b18bbcb96a951b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaf3f205e1ea915fb8880cc20b45f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a371a8671d035f153327f81ecf6b2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d03d2dea3abf248047aa642c6ec9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a242f071c726d55c9a80683d6a8d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffb3a4c183f69ea5c3e136104937f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca09bec5be265a1e7209345678f3019148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae0525de9e9ecd83199797f39eb861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0735d18597b3321a5d8e5d3119b44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ac1f23b0dffed970ef38dc3efb2e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace971ede96b6adc4197ee065497f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c511cca429014a2d9f1e8081e2ce0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260be68f73ec3fa63324d28756c2f525154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d44728669d74839793433455bb210155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443165f22715820ef62ae25abc9363156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccbc4ac865c4f9990f8cee9895e992157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569651600560cf41c227cac150af3c95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb17d1ba500ef2e91ac06d59020af2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0ae59adfbc8101250fc11f1b0c5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a944c1c3c28c41a08e7e1c55360d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636b6108d936d4a4a8e54f4d7cdb0f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9870c3b35104afa769448c14ee90c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85895411ada67173969d5bc0dd893f10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85bb4609555e9ea76948557040fdb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31544853bd693ea4472e184a7c98205166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236de5aad5790040abf2cabfef6d6a73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa13cd61fb2c2b1d0dc99b06cb7666168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d572ced9fb7161ecfbdc516d8ab70b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6e1b94d8e77c85b15a9c7af9d9e42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f01eba93652b1770e2f464f7f425aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7cf39d439ca7e6e8499db0f207bb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266c243fb000e0409a2166de11d4ede173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa95a7db4b762d88d3fc41237528a0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4944ef06c5813fe75ac45ae5eaf42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cbc5469098fb037c02ca42629a93d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fcaa243020c040b1cd39833463cd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c71f536c568cead79d3a7cef12ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259cce8dd1f328c435e9da86467ee58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522e1e9b3e8e0351a09e72c6075b803180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908c5f6657e141942e48947afd7d7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815b3b1a7055b1e75d6c01ccf2b6a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03af266f8d10dfdffd5e29d0a93f19a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7130db9de4ea27b4f28f9d598753774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7ffffd5dc6527442146a0246823715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909c8c65ecf296e5c4a3c349824c636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a398a91d593b177b77d51174c83d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f54f2ea5a159180cf9cf1cca9784a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b5474a3b697668dfcbaf5bbed679f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3d47907dec948cf8312db8e8b08010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d4099c271c180966a1f994a6c15111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb9bd2814a1388695f51ab44906e5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eefd43febfd877335df907c32cc7dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36246a2eb5c85d073e01054944c2fbc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39125cce45729cd0b4cadb506796416c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd864326750ba6118cd222c1d2637d9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f9a6c7ef752aed94258da875349f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d2667f944b560ac96d22223ea38618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57538c16ebbae2ec7bc5be16bb46c8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c199db863a6cd6147e1b0354191b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e0719db51b4262d3f8e41b2be1a0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eeb1521c1440b8c296aff50bab22c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232101bc8f428a6113edd0de331a6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aa05bc101fccf84b90b7fa8478ae124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b9b25ab587d0104478188d4ca755f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac565961028bfd2e56eeb3f8e02fe5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff413eb0800566822bc7082bb0165e8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364105ee96608859ba4f6ee7b4fda9eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0c5eb445091a54bb6d969b02af70029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c300ae4b27c7ad4f8ae7bee1f036d2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b477ef49744ec2ab5b6d15315e78f3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1116b3bd0bd835acc8a79d28dc11f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b34a1df60896437f71372434345e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcff946777eaf6dc5670b57d2d0352134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aea78a3d4c07efb71a4900b31731e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654f659d6a8b5c1f9a2b0a770d99a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278635abf853c118480fcb86de90600a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6aef65aa5869b70288da40770a25638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f2a317497c3555a636b4f04c8bad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212f0b2f0866467750fb6f6435200ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ba660958baf697110d557c8a19a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a01821f1b3110ac8891f7bf5783e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250947201d5d512f67c3ea6e430f1b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c61824fecd3dfcdce54d7c79b0ae244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364bc64674e83c78955d6db9c7edabf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67f5da91edc644760f751d078229c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d8bc9d83bb41c690c34edd6be23b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b219eb401ef7e2a15efcd1eee12448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c5d0cd82b2ece22a120865ce266e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebec3cf6f0ffbb4741463f38fcb17ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726aa2e62bd9086038ee8905e3d82b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167678f1f52a2ee03f31a9a730ecea5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d9e394924208e83607d0bebd725b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc249becdb4a4b2608c696df88bf47d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2475f4891212a836914cdecdc7a4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f61faec8f8112e7caf779113617ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed85d1ce17aefd162b33c3e5539cfed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3030dfb267e4402bd9e9f7c7a17cbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c838bb500a08b93df10b1559ba081859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd29874ec1772656f826fc50a376e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b618af57098cffd575f61c336bf09461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f3791237319305f1bc15edc6180ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434167f16ce8a20a50060acf5f7aed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35813b4fae3aeef290b40a20f3e4109c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592f4fa528e1aabd86e4d9987dc221165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aefd9aa81b666139353c9937c2d2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bafeed515d1ee93c4ebbd55b049f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eccc2fee1e5fc2b12464d94b6937868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a30ee3381abde081efb718f437cd8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8dc24202b7d4eab19b07d87a2a5c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee1ac92599055883306b78f40b0b5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd6e86ed4b2881da81e9025d6007ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307e5100bf3628dcea4d308aa1e28373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287812a69a1d131be565f580da73f13574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f57adbedc478207a04d7b50c2635675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4059024af71a566cc04dc4e5c51f8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ecc645332f3985f596d6a5df5c72177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd2cab4e745ef7af5a235ef00f71a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a5fe331d72f5a6b1c482b9b1ab66679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cff15073f4145e6b5f495a5a76d0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311acae487facf227cfa582519c88d1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe101fbc1a665c977d59cb1f7abe72d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e3ace2aeeb9bf2c9e415afa8bfaf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb40585d7b72bac6170e7e7da43d36484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef704ae42dcee81d1d1036bd7ccdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910cc41f44f94710578284975c9c0a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da6259ca75ffa048d132a0901910287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a2eb595e34e92de036945571ce79888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa8a7d9839ce59ee9d90a417cfe4ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7454605f0ae8d63c983c53fba5e7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd584da1c8f33d3333d0011abf77d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987beb0841dd71db8ad69d017d70b4ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c3666bc089cfbe56ffeab64a0d21693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726deebc155dcbe10a04c190e2da6fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731ccaa0af7d7ec282479c43a81344795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded99e65074a940ffdd1c6f2637cca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac32148aafb125fe84fea0def567d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf16935cb4eb11f153f3d1f6d4b7c3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59255a02e79f0b9e260018c892e50bbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f56db83748493e1d91eed6bc54c04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a32754a864c157ed126affc10c539e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7996a3e988ca120a9e1af37973fd7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c365e5a9c36dbbec02a33a1eb4af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e2880ee2376fc2537daa55594bdfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412831113eb0d489509e0721718bc917105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef3695c9820bb1f4978a94b4ddeb6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e20b8072c666f7ccaebacf94ac1eb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba70091e272e6255068540ff5ab24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cc0d5e7c62397071f0ccd9797cc83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401e5d061ca95994339a0802c9ef7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aefbf839dfca74c192742113fc75ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0e193f48444e808fe42be701d524112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8030c664e54d8f9bc894356d9d72b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15552c1ea84a37341fdd846605b46296114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ddfa7eda7608e0e0cd22d47d74f4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f1c62610f5e40d831f215ea001f47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956fe1567008f3d0dc2f105d539206f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa9372704ad4d536f69c57127696aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f82bb8638a32466f98c097055635b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c172b0d8233ed56b154d736d8cda65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1af5ca8130927f475e66a7408a0d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d80c2487161cb07d6db50f857090c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b869665d298feba21dea1e34490659b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aae31e620abfd90c7fcfd6bfa4572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c63d506dc70a339088c9e01a29b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3675b92f2311443bd27584d331044126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93b5125e11835419a0703371316c64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a630f9fcf2cf865ca97f8d7f170f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa372f90f7cc183071901557be7411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08d6174bb2d3fca5f45163d15fd097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ebd0e6e8c3a28bba5bed34ca07cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6169eba8ca343ddd963e575cd7ec054132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb2e6e2cf1952d55e74df3534d7919133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc444eacfa271e88d344feb139e9615a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00b7b9219615593dfdbc32c884287135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c8e5318c04cf7179a75ca0648769d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965e7b8bf99c12ef40bfdbb2680fb3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910962858e8eb776e9b8141f0c9c1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd5cba322b79c51d4039797680c4e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2c7f0392acb8f3a9544bc96e70582140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946ed6018f35696ff258c86972d2d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f70539713a5d18538810c83af631b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f801e00903ffff98eeeb114f1bfdee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c001dc08fd8634bfe155c078a74360c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00064ae533b335bc753dd51a35efd191145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbbebb2de57fa1db450ea109b2da5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbbdaa85cafff240628bf7e3dec60a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bbb147efb65892b5d1d5e234f7504148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985202556b969d41c4df53af0d29024c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c38fa4068059575e989891651010150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244cb5e651a262e327a7923196e54ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fc1f5176af15ac4f02c61d5b6c75e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f5e2a83e76045657a74f59b99294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1432af4d003f057bface109a038be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085324b9111dfa5f47b31c910fef32ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eab7eeaba5231cc381348bcb1af68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6954b916cb87d90085092c8cbe2fb3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb6542e350162b3f907d23fc8dd6b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456b5a6a4d1bf723488cb19fd51182b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26bb8bdbdc52b79720067c5533f01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9d0654c3fe177ba1b273ffd80e2fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d7b67e0c6d9fef4fde06bd2f4b52d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3dc69db9750e1f29c86b39612b231163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a649f8ea4804f2ea9bed91c6c16af3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9009950ce7e41bd7e217b5066548ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898127adaec63f8815b02f927766c2c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4a1a46b510e99ddcdd26eec1576d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7ef7d71123879650aee1a6a69522e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71d748b939a4e148a4e287d8290c23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b9980554acd43cf2a5e338d04f6f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899ee30e1d7151c8b9577e8ea91955171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c089f5fb820ed51ba0fe7806c46f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e5158ea04bd2f5243791b482e6191173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76432080330ceb178b7d9f326eb34b3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>