--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000227</t>
   </si>
   <si>
@@ -86,62 +86,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -182,471 +170,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -1096,63 +1078,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H91"/>
+  <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>6</v>
@@ -1253,2001 +1235,1932 @@
     <row r="6" spans="1:8">
       <c r="A6" s="0">
         <v>15290</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="0">
         <v>0.68</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
         <v>15428</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G8" s="0">
         <v>1.1</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
         <v>15428</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G9" s="0">
         <v>1.1</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
         <v>15434</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G12" s="0">
         <v>0.68</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
         <v>15435</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G14" s="0">
         <v>0.32</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
         <v>15440</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G17" s="0">
         <v>0.39</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="0" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="G20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="G21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="G27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="0" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="G28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="G29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="G30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="G31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>9</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="0" t="s">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="G33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
         <v>16107</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="0">
         <v>2</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="0">
+        <v>0.52</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" s="0">
+        <v>0.87</v>
+      </c>
+      <c r="H38" s="0" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="G39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="G40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="G42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="G43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="H44" s="0" t="s">
         <v>122</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="G45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="G52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="G53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="G54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="G55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="G59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="H61" s="0" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" s="0">
+        <v>0.47</v>
+      </c>
+      <c r="H63" s="0" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" s="0">
+        <v>0.97</v>
+      </c>
+      <c r="H65" s="0" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>193</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G75" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="H75" s="0" t="s">
         <v>201</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G78" s="0">
+        <v>0.71</v>
+      </c>
+      <c r="H78" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="G81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>9</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>224</v>
+        <v>14</v>
       </c>
       <c r="G84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>9</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>236</v>
-[...21 lines deleted...]
-      <c r="H89" s="0" t="s">
         <v>239</v>
-      </c>
-[...44 lines deleted...]
-        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">