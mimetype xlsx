--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b45415a9e113fc4dbc26320a46221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90929299c8bf0a9c7a1553e29885c872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284017914e73dd366d4b4de24a45cce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078445245b785891a07b85a057b1e814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68395ae6864a2c717ad0dc7068c132555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b422293167273e736e37bc03a28bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d8afb9757241b2ea27ab06882bbea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed733b90bf03e33bd293ee525bc0356e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8750884e7111f20fac2f11c073899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145d50aa4fab5bb1bbe10c93cbaca310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334baa1f707f6c5c6cbb1cb3c3da52111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a89dc4f8857661922f811baf12975c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50fbd88a006c89ea041c8a6850191213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b749df6863189ddc7990ebca01aa914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d00f022165b974ba5a306c50d559415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fef6aee42d799349fa5625006055b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44a0401eefe8c91f35869c6497f07717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79aee6479c40918f9d820e8c1836e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a12e5707b700d1f657fbfa3164c2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c33a190e1defdb5afcdcfe69fab6ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff144ce49b0b97de946af093dbf89221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b8b7d8dea5206d633034a8cfb22622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5244a559d8e4a962271fcd1a143e6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0fd63c8471372dd1898cd0a073a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3af9679dc69ca50b26e3d15578aaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1281c22394747647e375834a8f5c60f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f14359d8e137181a751a58a34c800527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59faafd1d78e892af94b698bb21303d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f93bec9d2f0b3a2389d53150316d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f824ea2408500498643a60885805ded30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03888298f956f5d5956751394d291e2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ece89e7932680159e050d4b8949632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be91b20752121d00ce365764d609b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63697fabc93f5b9eff20bd1e7981045434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4f0579e003433daea57ba537347035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc6a980e8991129d6e0afcf847d2c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f1923b89a810ed896da1167f7a6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4577a03bd200691a7be93f4e8daebf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d326b1b089bfaa110921fe06d7ba42439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbfc65b63da0dfe7e794d8c2ac0f1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b4abb690eeab4102364b789dd74e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53c0b9707c1f19ae5402065f1ebf8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e1fc962ce1bec300e399e86551d8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b99c354c8f5b4732bf14069856768e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b63f87156702b207e0c5558a2314d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9846d61a34dbac77691f876f92ed1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd50b2697cdba5e9ec7aeaaeaf2fd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076975ccb3058fb38dd1cffebfa83c0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310ba967332ca0c2f5f7fcef378177a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cec613a83eee41a1cfb178d4caee550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f011a022ff1f7e1ec40d6e71acf85851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff175bc9a9e693ecc3b05f27fec52f8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcf0c64b2522f0fe45546a9a405d8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5c1482a1a7a4b406a371a6604271254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea10c9078be6d6720009f1d2e0787255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d29861522fcf8bc6b837b46ed77856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c854dacbd6fb65b8e1ea04653614557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11074a11adbcf1327a58a51192d4c21858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da087ab2bbb26abbc36fc377b4aa14c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619664186e225111188018e713013ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910fab5de9426ca964d40ac1eec8b6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246631ea0d8d1f5276a7adf9afec68d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91a03ed639112318797b03549de38463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0aad2019c1d68b04f3d049020ca0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4142c6c070443060b0e1e68bf66fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e4e8a9710d5465e7ad6952149d3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d6a93ec7da61387e04cc24d27e4bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e600835d440fe517c25572ae7e95f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f93f57ade0e0ac252eecb659e2d6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ab1948f4932e23b4a12d6b0d34d3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812116dc9a98b7d19eb40f2cc40a88f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc52a602d1fc5f26dcb98637911d8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795dd85769dc41688bb16bb169414773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d2ddda24791bcb0701cc37639f8dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957be1a627d6b8a211495467581242b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944860a20ad919ac6e0030af2d3b9ec176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ca57a20eb2601d769b21e1989135777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58c3f128975e66b9ac46e174320c4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3973d236c5eee1012a10cda099a1dd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe148c8a4cbdb3cf582bcfa09d934e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaccf6b9e448d742e3e046452923bac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2e7d1d370ada11de280847032e6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0709838b305e67999a133837dfc99c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c80ec38831f6376e5caa97f539edf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58318ab7f001f95e03eaa090e13cd2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f46e032f25a78e66a0e0e29c5008d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614380c090995d8a397653599935ebc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e163550aec1a9a1580b1f9ea8705a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea2f9c8241e0deff28fc85acdbc7ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619111e0f71ffbe292915a1381e2188490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91ff669d4192464a35f0e23a8acd3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671ea104bd33cd1d7606515a360a09192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d13cf29172e4c63b356298201cc2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1118678cc373ba131026f70a4855a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063858627fddd0d4b53483c157f5b56195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad087152c471d415ac7054d468b1778196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a27dee81a683b5113de5977c429a6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f23a7042d5e89caa1f343fb966497b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18263203404c2aafbac23e06acab163499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8e396c09b62d3ab1a41e82fb11dbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db172a717c6eb078927c2505c9a37db2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f00844314f1ca2a672599dc3730c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cb0bac892550fc24444061f592c1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6ce6cf9620498560f13eb6f449bfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4954c70728ef6813045aeeb0c020dd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47f7ba7a19c86c14a4f834cec57ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeda164e00204abab4daa68954ed984107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c3afef54845dc11b11484d915f19c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb03613aeeb90395b6e2b88ae45a346109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13431afe01ae5eef2823bc4a92acd4f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f5a907b1fd94479b6a384c14cba4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586f79570b939d089bdf1ddd07be12b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c70339c3c3cea9accb34bc7a756e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ca9b706a6571992355535f2330bb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f16adb71439e271da9b3a6fffd6376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc12dc5009ea2075a0ebdeb5ffd7646116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c95a8f5aca445aef04bd9caebed9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94060f2bbb21e51c33a03cadbe40fe10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a110feb38de686311a3260aeb0d8628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa70d74d86397bf5a2364bfda03b20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1a47b35a3f4a6c9f86466d9ebe8ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eef05dac9ee63af93bc41fde3cf7be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834bb3b1cf1f6dadbd8aa3417235e04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa4257cb2fbeb40c210c6243b0ae1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661c13dd94c370a53f0dcf555b09ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95b1a086493d47768682168357f40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c773a83accfeba50c9684339ed656127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031459d26552d3954ca182ff8e61a4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c665dd2c938b55699bebbcee43f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7051767e5e4faae1fc19deab697b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813a53bbef62c73d9d1517bee9049a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65166249476334663ad2b39f2c75c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c317d3818f0a5b85964224646e3c14b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438af52a4e40581a778bffb1922803134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153f70385b144828508b9768e58736135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424b0d6ceb1c89c27180b726d65f580136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed28170d555b5b1d06582c0ef0f5537137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e623878fc6b2e8b5566cfb4f5b4ed1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9135be8fed88ee5a783db5bffef5a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eeb7ed2daef02185ac2a7c3f1d0f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8875f6e583de14d3cc8ba3a72a1e915141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33e21365a3dcf0c3deea68c4472c1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984acc161bccea5ee7391c545ee1a51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748edda6477c9e47b7f472796a397594144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6236c622c9a158be13e762a37cbb0ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ea1137510a7dba1d3eb797b72164b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0226500a1411e8fa3ab90322439edd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca333561cbf129cb408ec0a8c9e712148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1f3a8520c60701e7dc0081af4d37e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b52558bcbfce2f70833ae730cc7f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57188fbf4d565695d4ec197cc03d6391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28f8e7e748a4d59cc817d2ffa6ce20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551f127df491238ca19ad043a8e94d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bd369db52d953741165435d3e6e74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480506f956dc22eabb72f76d6c74f83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301665b0be4e259f5c903803559a43ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9425e8f98f6934e9cbe9a83b274bed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e9f0b6d83dc695da9e220552877a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bfe3ee5077817c2118339f798b8b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b57238da1638e17033be0d4456c7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d24b33a57ef2e8372b461f714fd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab179dccd10d197e9bd5946d67f0f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ad6ec75e3108e6ee048046c2bd890163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ebf09776aa506f3ba5e43e8fcd315164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e22edcfcec893ae83c52d9531c4fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433b038e8caf2e048e2fbf3f283f2c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4d2496417e70dfb09124b5213d21e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b8c2c75ddc6ac2ff136c4b88a2fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc4966aea9af3a0b68ab519a06443b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3906a89b8f9978c2d6fbdc41b5f52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133f2fd7da08258455089c048f702d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2b2f91429777eba000fb57f475298172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37dfb836a4f08c018164a9712549c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d6cec1ecc340a43d1eb088906216174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae21f236bf1b57c7e7daf856750306d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b55ddfd62acd6274ddd6d3ad00c7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8ba26ddee2ce05724c1c3f7616423177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae870aef80852c70cbba0f85b7251bb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e92517916888ce41cb4a2747e576a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8765dcabf2a64bcdb3c5c5a5e409f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bd59b421d3c65f6461ef439cfa0f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535208a2009f31bc386e6902d31b1500182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fe7666433c5d6ac5d3f4ff625094b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107c26bf8d1942f114ccd08d3ad312d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e75fa3a2df369ee48ec249442cf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1974a8be96933b0e5c2a497db61109186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fad099e7e0c478881937f7476f3470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55db532e94c6423af880cdd4115fb8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d8b62a862213e03efda3152230da9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ec5cf801a0f77328b0a2fc5406adc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bfbe2d1ad609756d7c3ff9e302e30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce09d4c4e9e98ce99cca22c122017e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20450d005afdb493030dd5141f8b7a18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d4568a5614ff041303a9c37f2e7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48702ef960f710b7c07b93d437324f20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddb15cc1f12fb80130c896c6a79378196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d15e67621ebf8fddcfed4bd1a799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6cf47773bb891a3b8c274c0b1e099198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9376d3d172ee9bc643fee27e10e23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97701324f6ebc9b7c7054dc2caff31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db91c3f5b44c5d8f9c417261ad0f93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a7692bb137ae9e10bdb3ed2c465be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18957a229a800e745ca190626008d55e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cec84f3e89d46737792ede77717e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0efaa51ceaaea6024cef99056529a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a958e08d40b7107dda24f2a30ae4bb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a160feae9ffb3be372c095e8c37038207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f73321c273b17aac7818834ea048b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb060ab3d051cef2888ed53f07add54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76818035986d51ace733f00ecebc6848210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6da0dff9917a365547eccbf2194c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd46e124addaf37f17fabf9142cd78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de814798737f040a7c49693aac70b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2ffad5bef5f1d1e4eb74171588b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d974e90aa86f5db419221bfd38fc8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6e271c37aedd4abe459e813eeb18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482725b7861cebfaf482e59758bef94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4361a2de783b1390024d55ac8d8c24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e38436e52fa3a9534d912e9cfd629219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89116e552f0c26b04e7a5728aae3fe29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737cc155abd5d5393c290197e6c7c26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b5d4974ad54b18d673143f67f7e2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73568556d95851875a9bb73e564bac08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6d6238173ab10382efb19761abbcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf2c9cd6903baccfbdb4479349c932225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddeaf1a17738da3763829da24bbe46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f92ef2dc039dac56d7cc297edeb0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64106037c31b779333675735c2f6a6be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a62d7341c93eb0cd8dcdca702101ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67489301be422ea1568075996f8399f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6853e350524527d281f837537d5e2de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5360074e368850db355cf669b786bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f355eb5b40baf2d1323db712a2eb62e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cddfbe6e806a09b58d53390bde4818234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb7d9a4018542b2b4d657e4a0e804235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dd4648b23a2bc30a23fcbbfa56d57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc81d8017dadc2b5817fda441237e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439454dc75039dce91ea60e4463607e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e488c7559c030b3d98283166fbcb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e554f5781fc4eeabe5f5cda31dda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5baf79f13e60b2355da7390064bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a627402daad7572956f3ee9a68f6ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728171cf8c07f54c81d28f65679055ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52182b288871ce799ff93efe0391713c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d16288ba42c5dab3b53f75ab6c327a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc51f092890d8c68c862aad1aa9688246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5009bdb6d4709ec1da7883997182a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664c638da497e1fb914f9e10b291255248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9237a09e860b448872a4dfb8c7cf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036404a57cd160a4a53d4dd15f25630250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35da0faf088441177a7bd5a984f0fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642929a84f729a81041c16100f607ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a213105e97505e8ce51e2ede8e6d720253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b3e619143b39989ed9bcb222167d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7b45ca98726c7aaf7b733a4432af4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a8be1e65bab6342a1423d3a3b6dde256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b8527477db8da2fad72b24018ddca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d44c3a9b69d5773dadd60c9bbed2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458df5e40641245cd61d4885ee95763259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98562cd76203d5654173ff93dafc2ab5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1b3768b8f7e1ed8264b7d8de2992261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7ffd6a153fb191efe40e439d012fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaae84b1d29b50c75653b33f1a730a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa753442caa45e6143effef38b26a3bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c8bd801e0245bbbbfba630ef3fda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf98aa5e6ce1b7fb8ef13995e7829b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb88991281efe01cf9deb3ceb3a615267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ac91ab9b7e4f63463633f750b974268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f1131e06b545564ddc0f4228dc7e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cdb9e698567ba20e1cd5198f9e871270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678caac553fcedaf56b5577cf14fe4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f9aa1c94899514e18ce211ba2dbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3a4e520eca700936c87ddaa27e235273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd39d13b6d79e7798e0c598762b995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f23dcc2c08eb0be713d1204fe3e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94344abaa59a71dd1610c00caa29ac2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c691115c06e93d6866126e9b9d4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf247d644674dd2fa78c1b7f57f3dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc781d7fbf54c39b61e54c4a36a4d945279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d804f2ce29bfbba2f11e051701e2d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f143e2f6053a2446cfc648e1df812281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4bd8203d8bc8ca135b0ae106de3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f7cc2d9fd217e74630d50680ecce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3d6eb5b961a8b9078400bd6a9ec54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbff37af38c21de0acf04b387c27b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0078be8028a95ef0094cde482b3db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d8e4f6b71aeda7a8502ceb1c1941287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077f834ff2430ac28471f96ef3c655f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618f211a81e7593d03a65aebe97e9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf7b5f9ef28beb6ad8757165ca1cac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d776e13099f6e31ec992dd5db1a30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be756e32b3eef792b02d67d6652e12ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35710a219baeaaf0f3f880cdd2dc1c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762c42d6af9c0838ad6392da7336935294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b771e24553d44113b546276d579a8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22612c84a1fd89467e4e765c8c639b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba41fea37421f537bf20a5fa46579ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be46bed93bd916a1c435746882b9e2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e685572bf41ce33637fba5b46859af8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834913b939257ed30ad271963f76ae2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac455c01c6e30c8a1c5cc852dac7e41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841bc7e384031d640edadf39982fa0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045c14878c50a85ae5bc24514ad6b37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958724913e8246092deaad85c152871a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150092c707c6eeb601a9a6596265224d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b1152d74d0df52cead4e5b1186365306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f865e4d1a77cf787da7225e4484149307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0471d49760661bf50febb983b1b6c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570f3a8e3b72d2e6641f666bbf08f8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96fe149a8832e1b58e3c41817c397d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d5bfe9a73e289292699175aff7476311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7623ee7518b021d9283fbf3bc5cb188312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c671dc832321b9cf372d07600fdb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4fb94e5d5bdc1dab54cce398fe0b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5285e7bbcda716fa8a7dea1e95101315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfbe65a5328d656f8a4b7ea3e95732316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37559c5ff4d1af0bb3364e6d5aadcd0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111241836b0088fffe0b38e8b213f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381b265bfdf377cc41469b030b36ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd92fc8f0c2178649feeb25b81f8fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb54d1b3e724db7b9e38dbc65db12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c289d1360d58deb05845fce36494069322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b428fca6920784d36b2b9186d790323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424910501faaa14f0b83535be24a2b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71d6c19ea3317d19adc3f113233d6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3453662886371eb80843081a8258db7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0439fb0c4b4bc2528fd1935d85b1d2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c44c90fa4e859aacbe22e1b319b864328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162e088a1060f237f3f1be77d999184329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f0bbe2b2a4cdcbdb36d22534556b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f7a1d76ed9bef589bbe8760a17db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81433b62d26d4c17c61874e550a13a6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10475258ef7f0ab2b4197e3ab77e7f98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620748c849d8cfe2e17e7a6007319c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cffb42baaaecc5737be58ca576b1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b579868624376f01953c55fe37e87d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d9fd10403dc565ded71c8d38f8c7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d6b0d5d3cd72a35e1c06e0449662338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843367bf0c355abce65e3701e606c01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171661bec5d5fd34e02cd8e54b7949b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d3184a0e5b09ae0feebec46d94313341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3272225fc2b0ec19c010c47c71cdbd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1de84b56d67bad95aa4ecac677877343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca0aae63ff736df1752912d4ae833344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac342937e3b6bd79bb2391c61b6d234345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c806609c62faf24e835c597cda708346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7176c7ec4fc3ea4e0da3dc2bcfa99cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01663b40ec97a1c91a2e58e3e3da005d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840f7496ed59e27e6d26b98c4f05dd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9550a21e6625ec0104870d3e0096c69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09915f765f4b71413c6a3f969718ab42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951276f210e9227dbe5763f601efd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3de96242a325cd3ba6b032a6c1b13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f524e4b7cfa44af1745d4cb32eb1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39071e52470d0a26363349998da01c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db76b4e530e37e5b0c2f96a4ed07019356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3f5653836aafb4cd8493cbea5149a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409eab90a2f638226a9b44618b68539358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e22579d5839074e05fcd3ed1454be4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9573d63a84ef55f8ae6497218d538360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69882d6f280d964da48a1f0647fd38a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5f49044141ea81f391d1ca9c62c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e665874468b8fac422bbc5164d02f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebf215c3fa8f2f15c171bd08bea233364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bca963ba1ae45c27fe8219f9fd1dc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29e12ca060953d212dab1ab4b163cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31184be24bbfa3f3e50e3d3f1cb52445367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c1807686b0735f13cd106dbf519d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657cb2549807aa364fefcecf4daa888369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dd6b280fef3c204a2c89243ec0daf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d42a534e4899d03a3854b8dd568d34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461a271083dc5a39d6347a611b19756372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b943ff9186b005e88072d2d8ade7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d75875e7c2a84cb81865796c0ec9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295d48918b8a1d5b596426c7e4c46c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58578e150522fac5587acbac1cbabbb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5069603580307d2c0ecb1f7ad4ee427377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec73264aada0186637c2e38087fb15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f322500d2f2d20816921a94f2fb4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767ffff5ed8e3fb230a0606a0b8040f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f0beb66c1c2cfb69850883360ddaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bbf0f6ab221bfbc9228dbb747afc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303884c59e2aa9857fb19da0ff5b3b3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135145e3725b2d92c0132a81b4b68979384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acb7dd4a2a74772c065d72d189c7b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65722355634a0d789acb921e6b5a65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab67bd4a3d3171bbe90235a57cc680387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba253ee1bc75f013782affb03389f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcda86a098166bd745aa1d7c04c1e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ead44430eb2f25724a15fb2404cf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da59f1a5b3cfb0c1d137ecf2012a46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c378689edc376aead491deb76bddd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25cdd36c2f6184675401eb87b3a9c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a94b21c566723eca38a078a4f6d9ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2cdb0ebea362636364bc7f9d31b52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba05644ac3cd97f217881f21ac8f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379509512b69228ad1008c47881ba9ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b243e518f7197339404d897fe3220b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96601f6fca10af4e29e610c021aafc25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90f3553ffe01082c25300981ab7410400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636e563a5edd1c124701726f6a12e46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784d0e5b96b2c1949fa7c6c42009841402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32966f2d8a914a08058ab4ed1c4a8c8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4e9a48f6b2d17fcbc4b4322f70d64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2854008523bf8c6a2f30d2f5f738cf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596e503d4ca33f4aae52f48a28f7bf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9c79801b786c4d00aa836cd863f6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba47fa54594082e66df77124a9c863c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e731cdd413abd5a60f68bd950b287409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4926620e67f3f57ca6d8cff2c6c7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8aa4f4c55748f436f6bf080c94b37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46827baefcb324e37482cf8acd975c8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9b8336cca47ee6ac71d79ab0f453413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba611d6a95a54f5cb23e392b5fe680414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bf4ce292d1c9863ec88fa2c92ee80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed2e4d955f21f05de19f2fec50463a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63b77f443471b9c897b0c79c5b21f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21026f7bbfd1c3b2ba5ea9714a867d26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dbafb75fbfda262c45a5b99b72c6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214c0554cc207b60cf97eb1bdab3d8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa1e4a41c1495fb7b4d53468596941421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c37c22b8297f5e5eea6c31b4b49b2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59b28b8fb5809e14f18c53cf669c90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc656dca69cc8283658bb0ac996cc70f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a1b7f1384f980f7b5cd6d3e891792425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e75084881bbf4a3c308958e0afca0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f845a53ea109cf46ac3661d18cbed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c4003a34be464a476b00b08be759b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c44eb6ceb57609e5344ca4f1a39fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212a8af87d114c0feddf437b834fbfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184d8f858a91312e41a710fcaa3542d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89e0f372c2df98b762a95740e5c187432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f9f8f25bf1c275d11ec5faf1a2e73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0982eb01b7b7653e9e39e21ce76b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b46c4fe13784f6c34eb5d3c7596075435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe0897d679ef6272b97c4f230133de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a5fbf1828f97e746887029f0f0c7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb86d417610e6381ea2d981cf0a15f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877245c89da785b5804b9d227f00a677439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202e4acb50f0ef89d8c936663f947f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14cdb666591ba20f3d308290a0786b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66779f4e8b1af27cebb8a303737a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa99e531cdaef7ac75bebe80a34391443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4e3b3f91b243f956df9105f92a8d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782c3d5953a40c6bb62a953a64f2e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679de6cf27b6ebdacdf4b19b585a946b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e948a7135777c2790b6d14c2553ee7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f40d0c63a6f1c4752da47705594fa9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf2a2be05677cd49a81d95972a09d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a353fb2ccb104ce8f76a9adbb7b97cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992997553dcbf04f7b4e8d4c54825139451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c79d9018304c92d0b37014d95909452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1d1a3a40820ad504ff688b2f2238453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baadd9653b019404859ab3e9e50a96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c10185a1c211efbf35c1c975fd54a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127e16d535dc0d0d1142083d51bc793456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914d10cc9dbde765c2c68ab9568a336457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91295d1cbf09c8901d8ea89f4e49bec5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913deea1655d1bddbd5dd0f36b43fa49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909585a8b488a18fd0058a3758b43ca3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5f644c5f65de11f14b73737bbe179461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d78c735da12f1b61850e1a2d20b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ec982280e63df668aa8ca51e1e5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea6fbc447d424cf55c8a25862aba04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e75be82a93f033b2c107722c3b592f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c28f33c3a558bd6e348be01a00036466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5989f5d21f8324f4947f7a4c36c48d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737151187f116e0372efd22b6b5ba93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8e16a56c1e6863b983c873a825ff3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8af02694737615d5e765ee3e40d751470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e542dc5b287848b5742f7e03b5c08c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47798212a3faadda6ffbfddee4ae086472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a5174cf57cf62e4a7ce12da65c65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04dda47f8ca8861b607ec3d5823bc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720e5a183394740a156752b7d7c53df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562b22b3e62f7f0d67779c1ae2afdc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda80e2a8d3e03df178d3839d5c4afbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf88d5c9a5e7c7026b4664e9b33e08c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d99ef33e6e4bf22bce9e349b43011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8fa272c30f903077819a0d1200b64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48447580d64224a2db7bfd22c38c2a2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc289da7000a4dc014f64be9ef088db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a408ef6b1859b1ad23bbb92b255845483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaa5627bb63d3760c03f106142a753484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b8986c8c0eb83252e8c87586e4c2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03767a0e93c356b8b0d36b338c5ff9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf99e5ea54a228a177b59cd729af83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a6b4cadf9a3ae62806a466996eef6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ed3e0405ad217dfa1deb2303fca74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ee29ae1eb8ee2b590f63289ee4b6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa754c6d89899a74b6c15d414295004491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e89bed6313ea13af52057b4c2efdc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbe039830192ac656c1729866815692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84b1a7e579627cc777b5d26bbd62f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67e880aa14f996cbd7bed5186ad0d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda757367f59a36512be5672a1993585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0446a86a219f85294beaf48102a4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead53dc5387b979f19931a2c5e65d6567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a2153fffc60aa0be28625a0bd5b188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbb63303e381b0236d00d1cb898a0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde82e6a1a76879232442337e74e37ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7645bec0c82ca1321b10fc64b33ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9acbde0a6a0759649caef240f92b8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406d3df65145a69c4cea264d1c197de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd050a5116a28d5a0955daa2161a6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f032917c7d993d173c7d1fe3beb7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb934aff65a54cc388f76427cfb2b7da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee52821fa4aeb48e5d16fafab8d55217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7505fbc66b55cb22eb104028ea7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2efa411c919c4f315df4c5d6ea66a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9225dc4603c6ee03557411850519b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89145a39834427680b324842773c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad04f3675f30e2e7a72575774cc11f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdf20700085f8819f294017a6cf0e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca50f408d56dca06410e65f294957124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1320bd067fa91d03ed570d957ff48525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb54e72fc2ddd39171f3e7985b1e7ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71fd2c9d2d66f313dfca166073554527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fcf5cb2368b3598fd04d7627d214a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80746a817269fb22bec87564a680b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257e074cf72256f09ebd4311cab4a7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bb71c9e7a48fc0539520d090188eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ce4fdf4d54e3a315afd3f956a5c7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ef29966e5255f59ac8dcafdb531d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955a86ca6bc68c2f396ee8e6e97377734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c4da282f54aa29b6e535d032470cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e2e2b52ab05401b0804ad794632fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bece84fe08b055451567d71fe2ad9c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df2fd06101cf5ffc2698530674351638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97cdb608f88895a2ea56c0d13d8a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33c58256282a45efb6730e60280e3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819a5382576d45773c9a2136a1e7bad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1201a16b06bc0e1d573875603840ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ecc0f15e96846765a431fc88f29dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427326d2011f14822e2d6f706692fa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa26911b6b2b9c30df5a60831a2e1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74743b77cbb6285d1b033688070843046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f6cc6082d9fda0ca6c8116071bc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0f62d7ad4c1a9df7bb7463a4994548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad2c01b2d748add71c0145f5a6bee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bff3d7cf6f69152f8da358de0a16a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a8db779ed270a0e7026d7653fc1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035e2e53a88a4abf59abbffda3d06b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6fdc17fcc33bf6623af71fcd6facd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29818fce0fcd1253c3290e6a7620f47f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b31231ebcf7abf742a81b063744e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a7c906c3d7c5bb9c1705f0ff55e8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a35ad5c1b68292c85f8a06dff7ff2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7618374b7f557df11aad71b293f74a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24208175bd98e9603ae5336bf71417e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122738988634155c4185d636dad9c4a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b4f409ddf15877496327050037e7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527505a9d519fd3350dc7398eed79a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd322a69b9ae25d40578957d4a50f97a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16346dce416063c26af0dbb84176c17764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bfb28f6240a3c2a589716f6bff06d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffbb01f2cebc9dacd261a00564e4d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855eb2b2e6de5e1acd3563caf0f96867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50954665dc17f70bdf8e8dcdfa6d9a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cce4480825ceaf844f74034792d0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e22d9f7de9f757d95cd466b88f2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd777c466f2ab44466b54d82d81ea79171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004058a059a1dce1e6912bb2028a2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324e5966dee4d0790bdad1341862d4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e31ece92ba67b47ad84cad3d58a62a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2864ee451178c9eebcaff2c91536675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d06fb7e1603a0848166889de543b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155663ee06258bb0560f312d360feea977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef8dc94445eaf22f6870a16fda996278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a789a092feed37e2afb25397e14716179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a9d67e062edf66346cd9c9eaca11580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda2c0ff693be33abac0d263fd4591781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975e1696af7b205dde43030cb5a862f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063530c171a4e47aa9bd4f6e46a858b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5696c8536b5bdce8e05d8b7c1b22c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ec5bd87f3ddb2e6646ee8a2c4005e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ab538f74073f8adbf2fe8b0f48f7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4a33bff1fc01524100d55df2c4ac487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886dd4fef5eabc2386e6258977af9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900520a1994b2033271ba2967697670589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cbbe6d611059ac8078302507a228e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a24ba06f3bf24ae9502d06b1a716891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b6b46ba7172e228ca661ba355f0d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36b73246e5ea80be707a5d0afbaff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ea74d6731f7974244e79917f4d5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a23072f4e3ff584f2ced1df2b490695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88024a7a96c3864e8f0cfd55ef21f29096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a974355173bda5c6145d4526652693a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299adf4f538009f021e28463082c298098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8d84c3e799af8a7ecb55b2cc959ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b2328060a6baa81c67ada8205e159100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1c5535980a6cf006c2bd6fdc7232101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcacd975af3cec8c26b9ea716788878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1348d1e7ea885ccbd9659de0d9f29a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dfbd231a8ae6540c98f9f2a14a147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86e644ceb37e2ce61f0df9ea4b513d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd433403bc1e3b5af4c55778b033001106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f589cd407d5773095e08b3b599ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060f3471e2974bc98d995de5585d7f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f5d1d76305b7533b8b8c043322eab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9b9025641fc396271697fdd58e11e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56100617c315861fbb9931cdf8291f34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47738dfcb9b2b20c37fdeef544317c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced28a538bc7f1665e9de342d5cdea56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233048bee415da2ed74dd5139f5ec28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b765af0c4afd400e3d406939ffb23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d37518c1d3cea9385b15d05ee17c6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1028b48cfb5a09d646a5acebcfea4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473686d8e33ec99ecc89db6600407fb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eba302082169e3118f785a8fe537a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a9edc50ab3aace7c89864825039ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05499cbd29d7353e3d99d9a5a13ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c0d9d140c681b481db283b7dc327122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8659d60aae27c1c5ef37e5b26559f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f20d9f18ece8dbcaf64c86b89f1de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8703e89ee05c43c215b16298bc2454125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b33b0ca5d83eafa6419a4252a6610126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5766a3b648160d3fa032eec8474b192127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffbf67cdf179198fd65729d8b60373128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b655c8e51209b5d8a3d781a675d0ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca77b713dabe56d7e071ecbcf546e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c1322654e4689a73144d3d7686f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9127a29c72d9ea1d652a37194e14a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d62dbcfc46a7e4c88dd64d7c29348f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adf30ca9b5b97c48c2240e60ccaf4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205d5b657b6df9fa2d51253138ea77a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fe52aff278494e20d00dde4e6bc59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96301ca1a1fc0a6a7f886ee5032f0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b23040c66df00323cbb451bb00c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba196702bf2d555270aa4d2c0fc326e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b69b2b547883c64843e7c90b057db0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb50385afc57e856c77010b390df1e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06af180a3eb7d4f40792782a774629142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ea179fad1237a16ce2fb5465b5535143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf121a9199d90ad0161f8127989d04f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a23472510fe128136ec1fa1640e92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768325a1a6f88e36603d37ed32e7a75f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f61005d640117ea411f486cfa8322c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303bd68b2a546adcbe8ffd6200ca91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9c4fe2ffcee99426e76a20c9682b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56f812b5c23cfdcc1846a28ea806ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfae3f1da257f7f9d296e6099f0d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c73654c0151ceaaba8f5e54637d12d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a422e308f2b93da326ef95e80523c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245a0bfb771b4bff4b4f6d304e8433154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00320def1e37f91bcc5ed402ec41e344155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377749ce6080c4c5b8c65df6b489f4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f250cb3d9f7f6b2f1e132db40d1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c13ddc5cd2e84ca8ff13fd81fb42b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f727e91c3520ea453573f3b3592c6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcacdfff42a7bb301a9d8dbeddb9e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ba5295e39442b5f65177b4f56c9d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c0544d66e3d461e70bf41a2f60f6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661f412f2235ab1fffd0ded8f01fcae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fc41eaba81a52bac8be95c078a1aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b8b120c7971468b15db7f5dbbcf2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dcc4fb0b2f6ab5884d1c9a7bad554166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320a96272cba1ab8c5b0e39c2b377a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f80180d47261133b45a51046b7aa77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ad345b9973f9649dd4b33fe21d090169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f692ae7b9788d3314452522af958778170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284262392c2db2e20a0ce13d9320f4d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6759af54538c21330d210af3cac9df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955828aeac342c20f8e0f5f498e1765d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b7e212a1dedf537da349e3176a2a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b0402cd94539414e41e1c27f6107175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2c0320b0d5ac6c51dfb2ca2db9b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5df68cfaae3bf2ecf5df71adbcf069177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e812d49c239bd477acabfa5602d4e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3e92908a631a2e69bfe09e0850da8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1c0c201623bf1310f7fccea40b6d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575efbc5d5cc7e18f48724f8185ab5ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed2bc235f48ac0f9c76edf3e4a840f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284df18ac76784dd787ec266ebb39cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603dd519a9c7a4a920aa4dacdee329c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f781baa77fa19dbf7d5bcab53c73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ebaa2626f38028056cea8a5b42d94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fbe333d2965f22256d925bfcf4ec4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9b8fca4f3691dfb9e5a53cb263fdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09196a2e1549cebf2ba7d530d7a5827b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a58ac3035b451382f2ac8c69a8e54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af7b7a3bea36e2bec0f7a3a830770d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e02addab20f4ebaf9c956eec4dd1cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d3b2c0cf46e14df338b6cc877ebcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6718a0dd6ef9d1a8639f2b2276a52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ff5a68f9b099ad418fe6bdc8d4a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d692df39c49d3e10727e779d6bb7432196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad5531ddc722d861834b134c9c9781197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a673525a9137c64bb3abf8b7c11b762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921b17aee96d40e4f1db0acf9f287ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415df86e9783e63b3d9b9c4a0930dead200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf70264e4e5bc8803a6b346fa0ecd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497a34b10fcba90c7864463f10c76b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817e3afeb8e1e93d48697f4372d8cce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894902bdb63f1eae2e1670f058b7526204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be58c82bf6a1166c26eb06007f8c762205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac7032426b475143c38676a76f7482206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd26ccfc362bf98517170e76f34cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85802b956c6d79c874fb598055c01118208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22403569f8d7495d5c03c2dc99062209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ec8439713c007e08cc3d06af6f35d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd89b4f2654dfb3ab5d129c61c4a86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b4b007bb02cf3b72cbed2624c973212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b6a7c9d41f019399a5e7ab76dd620213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dfa58c64e2f6780b77c0542f7b770214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e22ad1279b8f5a453da759e786c19e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84334a7418c15b2525c336f860d6d22c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127460b4f03f479cfaaa9fc1ace0a5c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e42562a9ca0dba9d8acf6aef799882218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ed5b96b4c6fd5d6c8565e5f10f44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbaad4d27fdad2ffcfda1ab77a7cee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca49352365292fa53db16fe58f833221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468262c956985289b164f9ffffa8d82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642671bc1e16e416d937cb276fa052a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252af5a52aa2f3556575e12b2122a5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634d234aeac311b2c1cac31dbb8592225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11801764ecdd82e7bcd4b0fd76f7740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63044cc1dcec2dde8f94492ad1b4f88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a2094475779cf4f73e846d5d7d7b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463bcea1acba5b8b7f51dd9454effcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18227417075bc4ff8080f29c586bfe9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f2efcdb1c857751adf94d7823003231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc829d0d279ea397d4c2db9c265e3906232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e0614e44c8eb090f80678cf84b7cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c3041282d8a1f4c2f46f225b1212234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57428e8928efe98cbb283c8a1e6ed789235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3b4742e7cf6f1ae21f59c4ae7be0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50016dfa8cd18455b320c505dde07e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a411c3209c968a533e2b8ffc80bde1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db320b6f9bf1fcfd2b3bc2d8c157f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb3e8cc9d4523f38b28882e43b503f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157f328095f909c2149b00a2f527a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ede3e30da0f47fe9611cdb4da0a78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc113d347b942fc61cb8e7be1df7e5b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737987e0f9699cb95b321ebb110a24e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df795d4923ee4e62d27dff307da265a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c4fe3cd34e5ca8edbf6ec2808ef23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0a0ce786bb89d00cbcf6c064a38e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12541193d7cdc943fbadf20f2aebb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268494ee7c716e5a2dc00be840e8d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8982abcc3808510399513f614395250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c24ae372ee02bfd7d91d585857e1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568d45652a5394cbcb7f66bf4616a3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11c85732e80cead13d85166aa052ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d972c2769daa8530edc4afe2425e19d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336af3b164e4247bace1b89e5c3c717255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc202972b2201b6699eea77ea0f44a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d9776627582f973ef922dbe3d0d63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0453827be24d40b304277b167d03308258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c140cc4452460f8148ecb38b1c1afe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff958ae2532b75a3a5d602dc06b7a6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dc25168f335060729ff174cd83fbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eff9b826929fa0e0210976cb959b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d764871c74727886244832b762e0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb797fa8ebe2ea0329b7d86e35f3cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c356738437a6487e78c1a9dd1a4099f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbed8a98877eec7e07104965194dc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e24f5fe9c65772707b8eb1c4ada5d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e471e8a859b9fbb3ab84d94abb0f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021acbdd53a186c0d75ef698e09713f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034167d9381041763c52869a9c30a179270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbaa09ac0da30bd5815b870f337d24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcadd184aff532ef6f9d5d908a357ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2e094ce48d8728c16f71e756220d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbed348bdd4570398aa4e5652e6c26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc0060312e59d115d9a1e236aad06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320d35773b14c1b28b89a317a39ef96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7298ceaf4bac6a00988f9f2036727277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be50d253dd46becbe06bea2719266278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62258d0d1be8684d5b29c71b842afc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac4a54a0177870fb639e68a40ee79d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c618fd6e244098d14c6324a5909787281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815ce81c5687db04765f228651efd18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b68e485c82418667dd85e96081983283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed3958efe9516758d8abacc9d9e2d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49c812ed7fc41fd9e866b9b365d94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00095d686c6b710a77412a1cf483a26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a785c21e63e31946a18723f7046c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8aacdf34213268bf0b28490c1c43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05d1d0298cada6cfb2e4bc0084d46a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd385cee13b2785b9b1ad23a29ff10f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ce27f7771c63ecbca64d4ffbc10d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62d58eeb478bf5e252f48ef177035292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034cc15723c3793cff64c91a406ea6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a59a24c48e9c53c58aa4fdcf7190da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc8abb3f7b363ed04fb30eb34f85d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3675cfb9e8e2c883a80d46d4282ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cd4168a9ddac9343e006090192f39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d5802d490093fd22b17177a5db832298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698011c6f599175dddfb246bad35221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45885223cad4a16f27bd2f7c55cc9f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b82791b56e99f7535a280646d9fee7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b76bcc9172fcc820474e58d85678b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8804b4f6a91390463566f5af14dc4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f4dc87ce99e747807ba3b471ecec3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b143674366e7d78d977bf50d788b1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e151f79a1d81dc0c58723a6aeb40b68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e49403cb4a5494ab2f67988d65edc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3deb6ce28e1bb7660e8857fbee33be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125af903ff7f94aa87c03cb4131b7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c44d89703d011ff5e2cf965992b0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297714fa37e4bc0a336d036348670eaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7ebe536c90d79b230287dd1a16f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46505e117cf48af4c0d76949a1e6d1f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470d2e7f3563a92d9d80dc78fe264d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c012fbe49b02e5ba3af72e34cfd84b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec689c0bc70e7fe1b7bbb1cb1f1d00e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1632907c4a64581f0af08ea2a750fbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0fc830e95f77b60fda69a33eac7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ba99c5dd2e75665271afcf4852135319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379408f427a98f028646f689be4ccb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6663e7aa6dd2c7af0c56915342001321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb610a161381550d0036c0b149f4774322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a88a9cba97deda70b1ccd7c7632d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac83c8b8294db4a1bd8d17fa14037a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812acad1e19d7ca02d57fd71a22ffae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64acf71ce55919dd03e7fe48724c791326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1c03eb1484f3c9ade3a611434d5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c0d130164e59984ed7bcd309682b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd41da2949e4a1aa516bcd3458fcf6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c6b12e0dad70ef41e51cdcb609877330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f0fe13ec1636c57b8c9e337afde4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0699b39489343fde2c20e311e79667332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f87d56ace4e54f521691331d93265333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5df87f2e5281b9ce3a921d9160c159334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa6b228f86e58d4430af25ca23f4c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec07ae725deb1b1727ddbbb05ac693336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a6ec336237ab991627b49bc79b956337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fe0cf338d74b199492d6d9da6c5fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c92b66085d727f9fe6ff480f1ca1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84323855fb5af589036b928f29ee6361340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e567704743067e3e04edcc58a119b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07695a53447e5f689f2c9bca3ddf44a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd496c489163bcef6945d8078ff6d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356955f0e61fac4a0675142cc2c4d339344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958f8576267b697f9af241d3a166d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f3ff97e080017700a2d6c1131f9e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc200822830a100f7a0dbe949757dec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4481c492d6f631f86fd89c04cb73b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72413a05a23cf63e61c865a8c2cff0fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce3236ec194cf34d0f9794de345144350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245908331723d16d64b17c25164f48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731b917c1ee55353fa0fd64e751d996352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433857aad5db5203bc849de53b70b3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b9e04e7534de05bc5f61cab043923354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b0a10d5924c1c1fa83ce52d632c09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada82975d91a6bf09e61d35ee908d35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d8d5dbb5982ea16625b003e80d37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39237bf52115f9bddae8e3fe689b7d26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41f73f21e9ee7f4f3b42d420ae2453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce191c14954596da214a1eb4de45e0fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd37c8e275ffc86bfbcdf6cebbe7bec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da358198e4e34d03f14c1efd804c12d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89dd6c0e79b11fb48ea9d8a496c0c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05453f7ae83100c4a8940b2759c79cf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da41adf537be2ed56de568ed5dd032c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdab1465d722cb989ae372f83746c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a100522eff6ae74f75decb16bd3ef4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b54b07c987f49f548b69dac0d4946368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aae69a7e3ed8cb7495d6cccb892f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3ff81321223d2f061abd8cd22316370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ce728cf7faa533d137404c1e6c46b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca69ab8843913c6a979c1bc4c65bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a289be8c6e99ab3606bdfdf2bcdbc77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc03a974d09f4f6a1eb6896d7b6ebb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc9a581205d120a82e7e5a07b37be3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40d7d7feb6c3c1025055ab89def65e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d185875ed2637e0246b85250b867b95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f055c097a05d6f98c6de790b1a0f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08c7f8435b13ed394855d9f448312379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8048615d5b44e93cc3b19fd93df51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37815a5cf4bdf599bd3c25d0dfe0dd6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d1e98b02aa86d18001adcaebcfb22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0096234c7c0741e17a111c9601cba1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c55319f0b2050bd20108f71487a72384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694e6674c9c7d2e29ff2a1ac60f28f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617e30789f4f922396edf118f047f09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6b87e89e8745918db3ddd6d433afa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc50bb29703b4aeea17de525718ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138705d2d12cececd8dd4edfa99655c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d740c6d5104f9169153535b8c08fa02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f6c4f243a78f729a60d548607fa9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642b2d4f6aebd3ff53bb69b467d7ab1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c0778435fafa0e97bddd212146bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55481565fd69d4002cb39ba25172bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3b984d88ecd2cc8d54157a26ace6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99acbe889938682b906da3f273d5b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f8744e02675ab541925d080354dde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7bb349d6cc44d207b3f68c11264d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911016b192db0cdf1dd695563fee469399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d65f6ed102ba4f04919a5950e55930400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43cfc55e39e340b282992dcd54503f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b794f8fb73ee44f200e15e6a6dabab8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6b1e05e2b2d75242f331f8477883a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536184409c44b3b3dba813d8f8a6171404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f49f3574e8461cfb1a26e3986cc7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0475c0aa8e375376c1cf61c2696030406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91abe6655c6e97e6f12f13814f09ec2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a2c3066c74304e349bf2f8591fe6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679920bc8e2c32b6e028d14817a98491409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a22e2035fafd73c09dfcb1c5e4aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9803f57b41ba68276bf81ef60662bc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89186ab3c81dc9c95c93fc21406373412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc23bf732504bb37e7ec769e78a56d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deaffa1faaec6c83ed6c635ee7f306414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c2fcadba006540288b139ebcbb2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48536cd886ea97518f62f5938a879339416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50195c68e788496732d9000c18f99acc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbbd248833eb5afc0167e5c8e49257418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5939f6917fa72de6ab564574e031c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e1837d7ae4a223dd95ff8a0f5b00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39fe72a176bbc3fe110623afe8c0f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0730b8200f568ceb361917f30e08b93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742376ad76c042e8f890424a52f4a5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6aa55b05194d1a600e2983f25e94b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31817e7527557ac06b3517c940c68c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c8c26df920a1f31d9da71cbed8c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616346ad06ad87a04726f36435c12b05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d171322d0a579e9c398824300691428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa61c6e47234bc5f690f3103dfe5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eb48a38c40f90eba9ae89346eed2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408a89061499e246050d1ce6a5a257431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a49fa599903d21d410f5032152cac5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1226605170e045e3c5232d84087355e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102916677f2cef585a72ea45cba19fe7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef65b375a2872dd807ccae0bdf5ba1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78772e95ca8d275a9d821193e1687f77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcbd8a8dd3e5c57e1c1633d7aac4b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13a02b7a769ea7796466b5b60e243438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e59ef285faa20f2c03a3fa23192fc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6a2544ee58123ea1850d5f39bdd87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c75d55ea77e0970fbcf63996d76f68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f85086d9c4c25fa22f3525773b1182442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb59e88b44fa7eb16976f63ab42f998443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b071949af402fd22da38a28ef295259444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053344a91c3f29c57aa60e0506a4aa0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ebc022daa31f181aeecc39e3600d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527335321f729dfabe725396c4763ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e28fbcb0318f75e71eaca037701fdc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213e11a1060e583eefb03985cb0b9a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b0b5410eb05001bf0dee390dd74b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd13dc3ab3694b7d58c10d904391527451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b5e7a9ea5ffe9b862c8dc045a7764452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876121afba6ab12163fece8fc2399dbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a070c2e5a3da169abdb4bab8ea5069b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70dd1e6f8100d2a0166f3e6df47601455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b0c416f5f5246a5deb11b5b245fa4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f20b2c1c9c0765b8ed978c60e374457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4082da3d47509935709722e41c42bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8769c58644a24b8c3c972d1f85f955f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab726820c89da2301e829b8ca539c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9179354beb5f4351c758a882b0f589461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207509f23d83ec0548350c88be9b63b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc087b04a6ebaa4cb4e1023ae21c488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb253d6700179dfc5891fb3f6f22f1ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5bce3077d2d5c56e30d7426214f0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3addfd9a4090f9fe35fad7c21f7e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dcf088401420170bfad5f20c971ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bd43b25a8180098d6416f1c300a6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a029ffe36dbee47f0669f72a21e76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a92af91856edcb7bc761c42d4d1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266ca7eba98e56fc8e1ef0c84da387d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ffd844d8d691b38486c8680df353472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710f4277ad7f42f4279dc2fea1a4a62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33964265ac1027ef09e73c350209de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed02b999f932330b9c24d8ae3164c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e542228c4b4718733a8be5fcb6a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628c78776a43fab3e327f3774c5a662477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a64f23f885fde2a1b1f494fcea93b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c342e06e5b9c21964274e207ff5096b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>