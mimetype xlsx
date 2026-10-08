--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5c84671ea9f3a9bf476637966ce21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea49a98edf28492053090b3946d9172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe30b5d85c5b60607c5c43c77cf9bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155549975ea7d98672215ab5a6f83bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b483a637da478d21b7745cbc19e7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d64e88390520ee4100059cdc01523b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60035b45dc19ae105673a926bad0a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f9a365661c6278360ceef645b7c818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded605fbf04a53ffd200d935d020b4cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ebd19e33b898dc78b2ac6dfb5f73910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1925b6d4152c9dd3ec84229d88d34411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac7adba4bcf1bbdff450f29aed52412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8781ab974cae19c763f5c3f7053d4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011d6e2d9aae771cafdc217a2c7575614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e79b7cba9e9b9ec69f65046707b57415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9477efb6ca0514506b3a185112cc6fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f6dd8bcb52fe6965a2042e4a507f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6a5fb752b4452899589652c42c41b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f21e77213d555e66635103b27cee919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55f05c96d4a282ebb7de82de7c006020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e99b706af3f06976081186945d068221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9a607fe6ca4007ee4432f80533f3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d98a417efdef53233fa4d308046223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8287b0ab9f4d82149de51577bb4c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da79fce37725c8048bafb22557349625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6cbdb4211d4117fd46707cec4e61326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a54c22a366d9b61ee76136725858827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de751875007885872398d0b217e0c96628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa724d7037b594d3919d05ba4bb869b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f480252a62077343704c610c26a1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ceb48f513ab6a6783e798c0d2efb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d70a6ec20adb021f047850a6f48a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9360d301aa47736155960f0059a5e9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f5d045b2563a2f1e95a6a9b3ff85e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a768bd904147f4d11f8175e3a8dfe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10c89acb5ba00cfcbd79fb0662b8af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe2356f5fb5c5c68466a6be306c45437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56baa91b681d275f153a983f93bdbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c746f9ebccaf6d1749cb73ac5034e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e1437c938ba7be955a5cf28a04f1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c69463a4cf0b098445d6f48e641c8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18068e0a879355970832f2d05d3debe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78501f288727f15f540bb304a2ff643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01974436139154138ff551397f78dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44739a635948959f7ec361b9ddaee545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc53e9c36722755c531dda7e11a63b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c963a451a41be5c404d9161984571147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d064099c54cd271554d8d2b4e0abadc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991fb83567dcd8c80c4675932a7842649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb73d71f442fc0f7cb536f1c86ca150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e3fb94e989109c0ea4208bc5264fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce59f459df42f4399a550e36b0bbb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170b39b4e44cc69fd64ed93826b2f6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eec18bbbba921cd043ac6ef20a14c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ddf1d474e364c9208c3903fbadd7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c5a5c633cb9be801a4257f1dd1d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244df6b1031137d27f6a117a12071d2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf82460fc7770db9c662476c58076658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c9f98fe603d473db7796a5aff269959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62d956f2c839db70afc8f72df9faaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7512bff92238284ba7c93d41baad361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a59ae193391441ef1886796add2be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e32fb31e4aaea2d46d921f7cadc24263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1e4d6bd9887cffa83d63e9b81f3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fbc90888ac22ee13fc0a90f19ed4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522338a4bb9bf6162b227a20aab5d3e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f398ddb236a4584389759f72c8d1fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c184b8e8595d170fc05ff708cdbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d3a6890f5ddcad6c1ba81a6a4bdd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc61ba6fa131ce25bec0c50720190370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7eb877f2867ce8af730cdec1c5a75871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415c58bb948ed63831c6078e599e6f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485434415908d45fe0b129d77faaae673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e26e5b860b0382fbcde7c8ca7f3f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3bf85e30752def3bb4bf05cee74f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d3e1f387f0d0f1af350526b84a7dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f727fff57af615d72a90c2dd74de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6270548950a1022d556e5aab2bf960f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d60938d235252fb00b34adf47842b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352807c7ebd4252879235ba19dddcc4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355daf398ce99370ca6bab379881a5ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76590a0eb700c4e442b7c46114b0978e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5a8d3b696da315cf9907bb88da61a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6b7cf206cebbcce2a9322840d95ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5695a9a9bfb98fe221132087db84885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582570d75356f1ca2000065d764a8a5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b97a117c29132494ad1065cc17b08687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff96d012b016ce8f7cf98a279dc252588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dc6f6ada7c548b2d18dcc03e619e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c390ce28df168a739c65ae6897b4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d35133bde83dfca8af5866ec4cee291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68979a1e30f1bf6d85e8b45f5d4a08c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920251c601c14461b66e59ca546b96693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c98f0303de14ea6b3dc7a0d0ae2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947932f75edec45810d5d39be3f9d5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28a138ff5bf0dab6ed931e8664ad2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e435e0ec0cf4b42df0489bc400cb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb157b5c991a8f51e45332467f48c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac248c163043f5c738b89e9b29e8676499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad27705aa473b6cdac11ec16dc2ea29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb807ce1723f27f3452e454029b73b39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b91106011503f19e014dc402cced3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f6939047210e54ea6a17e734f4ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc35252ea5579c32ee51536a3c358104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c38f6b5572df18710111b3f791c8b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4f3b4c334c96cb4b682a6042f3dd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec048015405cf0af4bd8f4c406bb60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cf1be3191e71c26658c4e63a74d54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c5b9a6a888eae88c50c7957a4468a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef97d5db40c0d02ddfac00f25ef0567110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1fff20e0284d2c6c79a5e2d81dd51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f1e0f7684a65ddd5c8f8bcdd0100112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbf2f24d2931809e336a837149ccef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee07860ae88de47119e1163edfcd0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18800299d4fd12890760e621060faf80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc655413a75f09eb6a9a101f91242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3b1d4afd1f26d13908b9343cdaec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505297ed21fc03ed2bc3c5d87daeb1a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e312dca342c51c43979544a7764d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d43da34510c44b0175cd434121f8c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8588ca277ce603a16b09b5f26f768121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2b36d31122af9c31af7f161d2bd44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c8ce5b5911ffd3de3961b6443ec1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198c5eee8c0958ba2730095f0091f05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a98e083b3bc36fb2d1ea12efe332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438a8cc741c34facd6b844c23963111126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837d140c0b15d6343fb12a70b2e180127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f96739cb96d8e789372ef82fd0a80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a269e8c06710f2940f4f0f451be5be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c65a23fe20f17a6ebacaa972e29e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24046555d142e8ee8d9230652584f807131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f3988fe03c9a053a78ba8d7ed6c3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56787bf81b6fb8cf0851b90457aaa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeddc15e0f3fbc0c2f47ce09bf48a10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6101cecf0639916d792e5ac935ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c493e86b5e59548d037d920f5195dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8f8b79665e400cdc79959da59bd8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db4525769567dc0fa7b05afbcec5c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173aa07353744e0a8b43ac8f1378f27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d27340a358c274057cc8595d48919140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8057b29acf55353397449e77134f76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108db39a03d1e55e3ee2cc532a389211142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49f84e4a72cafc9c63060f44318b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f092387aa5049a74e1cf1c0ceb104144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c9f5a1801c198487e3962cc1f2a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d71f9e33625c036d42ab71ab8e6993146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d17350d915f7d957b5388fc9a358a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6108eb737e40aa56fb3d4bfeb8591148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8086db24e1a9f7f5624a43ca364ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e9b4445a11dcb2408598814d58906150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd2a10da2a4cfba5329e62868870be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03e117a7e106e1669027a988fb1a26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3299a3339ec6508e5e9f315e08c22e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ed0753f3d02b26386118509751120154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c748b954e40817e6f6063eeef8b55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2729e6cee87d3f7217bce507967c4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e064c9d9ab1e58d0dadf3b09c27ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dafb219299f2270a197a11e664232a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1014dfab96d7454ebca23f45bdebfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd578331e0ded946e115d2a5455d22a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075ac9446de37e4346859ea5a4dabe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c612ded0dc98d85a99a3bd9450d53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e41c08159886250d72435ce0b7d0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba831d315ec369faca8eec2dd9519f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f03184967206cdba6044b31db714165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea6eda8359d06af6b8bfdd9ee38e31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2619c85a3c9cfc87c34a26ff0ed114167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8aaff6ab59c86b618dcd939b9216b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d6aa71219fb4cce804e957f2f1d3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd488189b59aa84ab00ef59942d61a9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd323e25c3717bfed3ed53ec44852e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22cfb0728fa9fdb50366d26f1308ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc510bb513edb7fbb9770cc7826fac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03087ef475ff2e593e59d5e503204b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a0366af5727d8fbf1b71c4aebbeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd672b6ebc46d73a2db78aa43e3062176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8196512ed7049f07b3f7a1603e92769177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b76bb8aee9d822c7528806361b1c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb023537e1a720f980c38b1d263c4b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976747a75b4d02175ab82368dc8333180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8e25480271572e435e65b6e7febf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958736a9dcd56d66f21fbe257ed1a4c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9962223da84b411333e96b84ee240b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954993496f35692baf84178296e367c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235697f3b17a5077f0d34b491798db20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddd2c7db769eecd5d297bafaec2ee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d39cc99714ad7e4958ae9efb04e50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac926ee3a3b498d0b7f6f3d3b920a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dcfeb2858fc07bc5792726fbc8747189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed11232159a823f6bf04658088929190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3787487e72b9adfb2774b1d6f9fa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062fc7cba56538cd909134af8e38448192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9801f1da1bbd55d7818de575a86df8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20208b52bb2b1b93b036251c8dd24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d46d7b5cdefefcf23f1b1b8243fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc90c4673ca3f8556472d5446e566196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0968ebaa1b4966fec8a5567f7d9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55050adaf1acd7f9f6ac13248ca98df4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d0ee7634917912bc6054361a773e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32acbdeeadb11bf8fd34e83f45abca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c130cd128cea297f148cf8f4fe2463b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bea4e854ebb9cc8a17a89ac614bf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f89c85b687ad7ba6f28c160b72cbcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e47ef797c5432e608eb355df18bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bbac69865d309ca08dca31d8e35b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe920584be671b38800c55e6bb3d70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae98ff802ce14f6c1d0360ac1ec6113207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b3d87a5a0555f7dd061d3671c3db4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d2225f217fc97ae978dee385e36c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bfe0d4f3c91e292b82617ad99c800210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd5c0764d84e3fce98c991aa93519211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492363d4e63128194a55250d18aa120f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660274e1cc7c0845bc1e1487580ee0d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34143f826160d9c819b522fd5bd75ab2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8edb4d66e9c556b11cc6509873c41e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc072f0faff43140d3b48bf678d341216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13877bfeef27cc214e053b85fa5ec1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df50911c5a7bd66822e1b0e33e45af9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a10d5161f90c79b883c170adcd97a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28593aa2a31f04382ea51ee79b50598220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2454e19c75d605f27ec90fde911d2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71251b12470ea60edbf6cd2947c50195222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7c22d0341996e2a2dda9c38ffdf09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47b91e00b27757d0088413b53500ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc1c8e048e0326f7256cc023d212bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd385f3c1a1782446069f84df885e17a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb85b088474babb5cdf74921a3bc9a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fe9602161f108a250980af925c37b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebf58326eb6fd6fa64fa89ab255aa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269650000aede52bc235a972d75bb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dfcecab9c7364ed84454f5826cee0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d7d1a5a8cbed4c70de7cc1005aaa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09add416603f3dc82273be6de155776e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307cbb67cc6014f1ddff2eb25060b1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478669d60d728914f312fd0820c0d55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c14bcf499ea035134a354cc09a6f70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e5b73fb929ad687fc92b88d9091cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a1e62c1ba510344dd952f5d72684238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad295381811c5f9c6baf1db86cd5aa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df2a79cab668ebd7febdd9285b5ac3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae463ce9819fd0e45369c95ae147fe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf3d68a47e620b160641c22feaa1e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c074ae863a53483f3d0b4c623343ee7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113757ee0523641f3049a4802f81f8cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839f928c92671babaffb87864abc488245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29d4ca9f9b75900818c8c049d73e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cbcafd3ea7d987f6f75f2d6f747f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6c8d6789316dada6b22f5172a74b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fac22501c335753d24f2968a908afc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c97dc346b051284c65c914cba44dc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3d25321dc1100d3187e3a1e81233f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f561085abe66d9221a8d622622096f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75094df2845a6c6d63de263d2dac2915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6a3c508509a98c88e60488be18e3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c6e4a87013a48dec12a9a9d428af1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6f856cef261aa4150b7bd3770ab7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c621833abd05cffd92c8ddc901ad5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7feb60e14d7b3972e81eaf91133e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e8b4eef4068a73acccd984f8acc01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542599bbd059d0edeb3658025462c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d82c524c23725384841f637ad38f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c4e910b82d4e3f0d62e36f839f41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d36fa373deaf2d247aa276a4cbef4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e135ed898ae70f6a9bf5ff7a83976264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce493e4396380e141052c9628aa7c96d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a1914e8032a443e7624c18f4c3ba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af139163d7e1209ab15ad4dc9917e23a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c734ce1c774cc0ee446c27e63c6edd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c08817869d31ae215973557d5c290269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8214fd047c0320d30db53ac7aa14c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cff1005bf91471a65f52f292d63350271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21694688af8882bc415e3f758b2da501272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1301d171aa577e71f05e008caffe8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e83d153a9263bff18f662eccfdeb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22082d24d3eab89aadd62449351f2ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a284e80169e1e767aa87e101b3aa74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955d10e676b69661e349166eb2b8f24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513acbfc263abc7bfb375b3467818a8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a4afe90b6c4aea6f30566ffaaa452279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f58fe5be089ce2801facb430befea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b38829c820fd7419712afd35bd302281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d17d78d07a82c3df33b4b6fb58fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27111f4d47cc7a679a60d1339b43dc44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff7dad9d26a5eeebea3b2d180a66c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773893b660e0ca4e65036129bfd48b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be34be596736b19b00e49152ef310286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98064ee0ec2fc50010299b59c0af44e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d10a6663aa5bf66b5d61ef571756f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eced01a7b9f90cd7ddd3ed09928d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fec9f8de0b2d4c7b95b52816fed32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966091152b0758289f682ab793d56d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f8beeec8aa9e6ced34bce88b39c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3aa5829712c5d3a6614eb4350cc7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452611a33ac55afc6adc7a9e24424c71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d258fd037e25c37d478042e37ee8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e2e65b064e156ecd49addc8187a83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a45f07ffa503049829c3da9992a94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f69f1dacdc6240e1bc14f8a8da21b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d191ba960cb44e137e3407a84627abd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779577308dc0ef2acefea66f901840ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2d97894cdcf5978f52a561e5501f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86fe8a4e63749971d41ec07f5df7a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd4da88424d9c4871f64e4def34a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83447b0f08540bc2b064175e832069304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c85d9f500f2882e3b8979c25d0795305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55028d2f8a355caa4c17aeb8cdbbce0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fdc0243118021ec1bd9208d80fdda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a0b982d17a4c8ff764345a45e32e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33caeb7f58a87a97b021fc9818c81b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff450567588324390412d0be2d44576310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6c123e41bf10e00f1a03549d1d78d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035c638a0d14f1038108fe94baa91c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3538e390457b614fdb373b76e3b90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41711825d4e329492f116943e23f76a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2822c1ba900601d3c5f502fdcf9ec0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8861cf8c593f28fc0447ae4bd0b90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b05bb4964e683be8d9b1bc09abbd11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271998774830065890643c74e3d24d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f64d3db7882e624c110eaeeba50c56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d81864bfe46374dea885a2a30772320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fb8b04219014365b6cd02d40b1f9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777d1568567463d5a3cd6a5c74d76a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedd6822166f23180a18326143d6f69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aabf64533a47bcf2de7e39db595e43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed51eff84f03e8ca731631a67336aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b23cb5ac604b31a2692779ce9f0be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7da67e3c1b9a1b4ace4306bbaf9372327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc197624ffb73eb3f7033045f6a8568328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfd2f604cca887185987f2292a576c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3759303231d6d5a2429a5b210fc22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91fbfff3e7c8eb55c9ce9e52674362331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff17e17b08771e158a4e5ce002db14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25bb6b6892e8ef456eb61a786bb4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e1a461273e1f34685de0217c292f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b7c693aad7ab8b08b8ca678c39838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331425fca87f90f7011c0f2b4bd8b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb36e8c5ca23a456236d55865f587d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8148c0460dacf8da0388f1a1aa01ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5a5769e0873d5ee12d5ea4c0f463339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda2613b1c1f98cf32c9c2f3892ca87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e7097ba952fbafffc6633569d1429341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be629f027d6e306e06484f83a5112a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58f86abf59066a699da43421e7931e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155005b9d0797c8a4f4b57605af754344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc08c16437a677a4f07bca90d2b08df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7967d24b952f15dba80ecf6a725c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcffab82017d6391a1937c4e0725fc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c43310ae593594f33fe545d2f4ed53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75709a5d96aa95e742b3ffaf19e6cbb7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b049b3e6630c621d2d3fc75408b487350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279baef04951645ddd2e7c5fcc4dc3c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a19924a49c50563a11e4a1be06f7a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85697c8f73dd56c5d3ea22619faf543353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4ae216c28da56e00beb3bf8b433f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aad6cc1bae99714452bbeff910771355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2550d435dfcee9607d698a7a2c899b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94371ed69c786ed8cf1176236508b55b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e591cee96ee1056c580b541cf99ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a0696c817896c11e587ecfd1c4422359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63679ef9adb2b9c10aa0f0f22303a3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cc338a82375bd760ab4a0247146c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd303853cdfb8753105d9a1800ed3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88cef8816964d8643fa68dfe60d6b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abb58ed21485b6fa5e2efbdf30f934364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ed3fabf625278c587a428bec206ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4167c12a6b10d02c2f1b70190a1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19292e55bc69b949f10678f55ff37b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449add0f2cf1fead2df6fbeef829fdd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e617f54abecffabd422588839041d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdb8abba7b1c2fb0c4f0d7d2587107370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c841d4cdb1de0164c8acc91df66c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb99b653ee62c1f2975f11ecfa64b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a33f585289d72dc84b9f4e51737d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6cf8c8dc0389bf527c622291d1a16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901bf6c033db1e9e723a2681a24e649375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c36ac0e96fd05f9cda30df49d3a2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b556a554eb6192b2c36f75a9ebde7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048425a536e5d7be784afd95ac5d15c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f7025c9f87ec560df576f70261c39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c089db17089b33f854c2b309ea82c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f8abb257f14be56e7c82d4c8656a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98f496c3b93b3a33b16a579aa9b2ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa8cbd5e026d8dd95939b428a447e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce37a65be19198344f48dfc9694845e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddedc3f9db8e38c539add5b56682f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1092928951ead81d4b3d003937714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b594cbb16fc3c2a7f21b620f49b505387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fc4a416e607edd81d4a873d589ec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f417db9f49a699e9fd1c72e5ec899389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00685a34dc2c29e0c979be82434fe4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16503e52aa0e3ce0935fa287fb14541391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fcbf7d2b5a5612d87d3e4d7d18b19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f16e6d13361a9782a4c758cd24f5b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e9cffe809a4ebbb8d27f06c8c0af8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91768aaeb90d8e595e43b7771c7985e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbdb83912126b1e3468549cb434466396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ca296631ffab2b5eabe63df0c0b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e47c25345425ea0c33ad694fda41fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faa8b065b3b2ae5464fd7c9486d91a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ef59914c08811d329569b4170383400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef87fadd4137835d8c80817a18e5fea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dfbb81c6d5c8c0935e02bb1921dee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1402ebbe3fd8e3a19b6479daa2a39f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbf7acec9ed0766a52b9faf1ac7bd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90222d6a179fe6cc69f2eff8156804ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d7c7fd7bc05bc50af3e4d033ce588406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad27ab1cf593ac3435121a7de11ca0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf9f24de657e78e529192c5b1e3bd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f48720da1db6a21abe1f08fd23e095409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b2edc92b0467dd961b020d2d998a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908550bf18bbceff2290839b72ef3d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f0c24b2221bfac51e8ceff6a28993412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c175bb7dbf014cd62ee7fbab9af646413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec91f131b678e83baded37a020b58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e954325bf4cf8f24e3a217e276d87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd539bb1147decb41a0abef275c26d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285fe31c3f5115725dbcfb5781985d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be056c333e7333929653dfd0b97bf8b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227539fb8ac115cc983a412ea943bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbeecd19a66b029fc3b9caa878f909420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90532e6d0666d033e7bd158fa6902493421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913854e49a84ad937d2648cadd5fb6fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3150f74823f649d17ea58f0f9e85a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59091ddcd3fc4f8af68feaf98b514444424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803424fbdb3429a91f935ae2ad4e66a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b9c32dbd16147d6a2390b5ea9ea12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6faae93f9543b990b5568088efb091427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f087bf8cab3a049e285e680503aaa8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3fcf2e4baffadada9eedbcf75c425429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd94909bc11ae39a779875e6609546430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b421df402a8be025931858482e80ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ef956bdeb0af56fd6dbaf21651009432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b672c661b4f93a0867a64af5169b6f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b25bab7b11fec23ce4a216612c9095434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23707a9696364564fbaac2bc381a33de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9013e7e8940bc7eb354c510ad3245436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad33a6d2c178b43cb282ec853cde776437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954857f75a3d97d49509d6cd465d2b8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a56a30830d143bb8ecf22b8ee51c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de40900d0bb63bae45e2c2e01b6231440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c05d4f983ee5ebd442ac01b8893d33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d137cbf20d1c18a0a07408dfe73a66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11db77eece4a7b3a3ad4ef96da473b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cfe2adfd03c81de8a38f4743b85cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7b22fd9e74eea2e2633abeef029bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52a9d8228c49d94a8ce7c59b5aaa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca4edf60ceb5f79c888da0efd92394447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d1babddd5f82dc28b9487273e2be3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653ef06a005b85bad3d351c66273370449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95744ccbade8a889d7f83541ba12eddd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e610c039aafef8985ea8b986e0ff5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683f1f972a0c8ac9d40c550d29a4dac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c04f563feb71a32d2f30a2ed92e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f6fb739c22591075cc75d933878f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cd9c9d9aa19f90472106aa40b7ea5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2b7212233c3507577ad715fec0b30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399983742004cb8b328711ae1bbbcfc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfd3313e157501dd629d8785184030458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e846738bc5f3a3ecc7b7e95006b6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5bcadbd09e2028b6663ad7e3826c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b19f84af0182c05cdfcb858b298e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2112dabe6a739f052bbafbb59b03f93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a7354d31c53998056d045bb82fdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c52ed90c7aa317fc866c6fa5f2f5ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cbea989a1c456e77803a8cd1bb351465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175f01c90497cbd6ba9fd82ee9a30da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e130eeb7757579a65a1cdaafffdd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6234a60252afee952ff11dee8bc33e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cbb8170b35e367a005e648c9ccbfa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47534b3908fcdf7fcb278ad35aa3b32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca9f93e3755819aff806bb56f9d7b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fa1155acadc2725af6c018c5edfcc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6e9dc230b13be13260e397972a4d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be621af85eeaf863b8dc5d55767b46a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2ec89a0bbc04924b68f229e2b0ba9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28a6bb0fc212924c26a211dde19618476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbcc3509097d1bda1407ec35e46d31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2164c33c5e9abcfe089b48bf6af05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b2360032898132818834c0dde475479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe52da26abe9c28f98d476426ea8c10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e7bbe046e86bae6141d59617d2f27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a30ecab6e5512e7b724d5323aee1e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81632512e0f3fc4bccc1558e00d36d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5da5d395b72c285ad83701589d7db0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403a4bc441d76ba8bc5cbad2c3fe2c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847fb8bb2601f91cddbef478fac5d05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf6bd8dc73db08526b718c003474da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ec3505a71aebc5c9742409ff0b52f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70c2ddaa89b81e22ac212f36931321489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877710012604b76f22a69cf71515bc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0377a5efb4867f631505a6a08a997491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862fdae5d8de7556df5aae1f7e180771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722acb8d331200e9d502e65f315cef212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ece9b436194aec96ec6e9e17959d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c7b3680e99c923c666f0a8c45dddb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8872341a217da8af03e527360e1415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d7cbf781225ec7ba8ffa945554276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58847605b9f78cb047a87bb3605b46227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb857240c6bfedc53a527326572175308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95f851f600c1ffcf2240f7cd74cd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f401105eab38caf77579d2352f557410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4419cd5d900dffd781ac4c13ddeac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717d77574ff90fce185403afb3182212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfca9e7bb3a94713dc7240a92f1b9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d15a79127495ffcbce6a84a0948ab214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5485786e0da4edf762c68871736cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb541d2f924131432c8015eb5e28bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb13f275d804d3d9fa41e0c33db107017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc024f869258c2846a617306b528b8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad295bc87b85b76609900c69d3fcbce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ddeca3a7eda610af889fdd268e43220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabdb35e1f2de97c200a4b3d94a585221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222a5f259c2d399e85128c770d5d6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13283b58eec201862ac53bc53d879123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828eb0ba1d191cb50ee63e8b5fe5c4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cc29ae00d2db9970b70130c220a8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846663ba725675cdb4066a4e279d3d3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b2d08a2ef269ea3e6f7251611fa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0268250481c36359f33ad0d9cf4bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475decf2a72c3433c2f70c8545f3ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3b266d8e042dd143f07817d85928630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5cfd54685e0af5897a1e5c8f8fc5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3f61b454118dd1cf561abc2bb70a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc6f0eb981c4ef959b3cc9681e825033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c821a0b4472d51ca18a6145c43cd6e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad7c9d6163cd188f8a9138d069c88235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1767b0b84f46bba5f8f03eb8e506cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63aaf672e167c23497a40817c424937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425f39fbe63a5de72fe0c8681fdecf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bae443cd95390c69ab3e57bb9591b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325f5ac54f3b105c242e6a08ecf824240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5c48501e080f7a576629ede49efd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e829a89106fd86304aeb0e88874142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0fc9949968e3521a98ff6199c92f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe8b7e388e9a778336568b276047344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d3e98af77f2eee62936c4671db25545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1472e24e7710d06b2b24243a53f69646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581db06190ca3e3f6659687f090366947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c19852053cfcc77379f6c47b0b60448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01807a6de628b514369e805cd99852449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc56239b5c6feee62cc317bb96de550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a97388e698e71e74149d962633a79551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03e142412bb79082b35cf1f9ec76ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3953a2733e851b97a80d0f9d94b34d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c0392ce93f87f55d84116f4eb026a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec81bd442ca8845e863fc3d511f26055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e6f4d3b40dcbbd88cc14b2ac0e68b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf267e3abb5d11dc333af994f3ddef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f002fb8047e9041526bf74e26c903c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f81dab41b7a79a7624cc41a4757eba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c727ad20a4cc39da6a003cc3a973a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0694e8f5ad1c3b116c7141b984dbb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ca588704ac01715cb9fe576cee79c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff08ec1e37b61189eba9b1aae8b678863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4549fc5fabc859584b6522fc026964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a2939fcd78c376369c4f25b36bc1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca2160fdee0f858b90c1cc644371866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8090b439d4a999f97424a298d7b6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe918bf92d5d1e4a490c71f4dcffcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3da8e8dc5b1ca6234d62c47b42d9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aa0caa7022166709d5ac406b78da770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a1e705092a9079a09a959fef95fd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fe06340febded0147e883174c6ad072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564b26feb205a6a5a581849ab04fcd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87836d79ff2e30232565dc6d6718ce8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70379481f735871fec381e08a71ef3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b7b9913d4cb2456dd2fc253ed4e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc8545e51c9ff820ce07bc6debe9cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88106ff34a377d5ca2511b2472cb5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85515aa6c09ba57c1a6724f3497418a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4c146bee9a24cbc23716c9110ff9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992185824017ddf6a3b2fbd96915514f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7d1b22c989ee4408a06c86dee700882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660c145755033bd08710e3708ffdc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f28045b11a4f9f686d1c2f035df90084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba45415ec2635adeeab824cc914302e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af03923d044a32b9b9526403f180ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c38a84a828a0547fe69f33ec7b3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e758b4311d244bc2ca1fd7cb171ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5bb1ba14a6bd3fd7e6bdd300b035c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902e052c36b5bfabd1febf2f539232b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475734240a870f089a6fb4fc3daa997791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456365e3135672a02ecad2c99fbec3da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd9f2579509b9e025acd0b36f7049393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dddc9b2695490d2233df56164e979b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34270a65bd49eb7e8e96f992472b6ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554402b0ceda8eaafd8b10de465e20b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247109f40f0d7ef72547747a154a18597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdef11ac30feb23fb7f8cb6c5421c2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feafc659f85948db38f22c5add46a4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51351aeb1ea7970abc0db099274547df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eeb5c0fd970d5690d9b3034a22271101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba9526ec8e7d23ed00fccbf34e4da7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e48ae50bfdf1549736042cf523cc1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58474615114745b6802f7ef40c3b30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c64e09164cfc05db35cc5e454e31e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d96b2f19fcce81a2f37bb6babe84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3fb903269e2a68de9c20918b73a5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec6e351eb0058d38d2d0f6fc5ca161108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc274f4c47fc7b2dbcd28434831554109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7413d48fd0550b1529c83f121b4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7ed781dcde5cd0384822111069f20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8cffe57754327547689d34edba114112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f4b2f31b3db157a241d96e6e2ba4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6d8426f638e36b8b3536ff5f77b0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613002902ecea896ac8324e73bc0881115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a852e6751e1ce1f3146fcb382a957c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93b1baf39c620f7fdcc0808f726f4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131167f8a6db559ec6c7a9485803ddd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9515734f7a438200929108c674796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951742d0b62504f3d338ef143c5bc594120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d987f2c6bf620355e38e6311e80ca3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c9bbada7360f6327c902c01c06a65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78ea3c2e03e042185abe7142123d65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ec67cd934075b4e7c37a4bb358864124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2ac7f8b2d0182beb1b4368df1e08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30681bd7587c5d9c33ca73429f7dd63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c93c1cd2aea04cec503371bb33537127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe5293cdcb862f591429e78c9d6008128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c82734ad944d8697ec381aa56316a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e43ddc6bebe9be4f2037de813b574130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830a80f2cfcbca011fd763538b179f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b47e8f576b21f42921812ca25abfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019f0c5efcc2f0f68c1dcf6428506ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f28e318dffd5bb61dc445e21f1a04a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6213b15593a370c9bfe7209d88e02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e494239018f47293eb8e550328b48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c96641a30494ac73ba13e773b5ac91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f648738cf9a01addeed10a029ca5a04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fcdb61cd11297f013c1ddb2ba3081139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa31fbcd403fd97cdddf0efbf0f7129140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a321722a3ad949e250ac4adaf47c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45c0041b3a99b7c8ab3a0d03e2c325142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28156005bc548ef598257073aa4dfdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1eb1a24f3599870a201df1ff06664144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5ec70c49007becb1bffd3ddaedd64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af760dc83383dc54fca88dc1b3ad926f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a09fb3e0686aad816df8e8d28cee9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a81695e98ed9c1f6288ef5574ac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4455db29d365fe0711c2cd6b3e5840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe2a5982ee5547bf043828e78151ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8f8d417ef73619d9c6e57deabf5b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0411906eed9b9b093d6233326ecfb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068464bc475b1202803b86f68d3d535153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df5a4ecd1763287046acef56aa67de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2b189df875f9bcd0597e3b52498c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe836052fb45a556fe38a6969d8f39a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e7a5fe711b7524168a2bdeece28f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3770f09b3be647a34c62a9560a7f37d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dda3678612118d802bfc90507a499159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8943eb4d0965183703dc572dbff8710160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad4ff6edbdfc1789c959947112358161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04dbd68f1f45fbce872cbd8c75c59d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff09feff168c662930a3e3a6af3f822163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa94f08891ab4339dc03f57aa4a2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406785ab7113f85806a4f0aa41cd8818165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9a506d6e6058485fb25299dcbb6b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d2d9b9a93f3ac0cdd3cce577f4dbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c095cb118a267ae0905c86c1de4ff84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacbda0b16b54a01af26da0f3204d41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9f63aeba5ed55ae37428fa396fb7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d5886390c1627e108775a69a46f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f907227993a1f24974fb004dae360f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad122adb7030a0c33bf066fcab6fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82829e374196fb03f8e529218ed624174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b6586aa90b34ebbc14eee768b9e83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f47a4596a092ea72bbbb017053e658176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a1a25f0aecdd321222b6137fd5f24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660caa71e2009b86a5fee0fb71d9b141178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a064fb2b2bb54b5c36309516262375179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a222a1ea78c690f09b85168b588ced6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd12466cf29c5c067104dc0317239ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30d43cfe8006b07d94a2cb7eb8a2e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54974ecf2906268bbd017c2a82c8138c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dee6355563609bacf1456b32390c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350a4c53b13fceb87b0a8c4ae4a475d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593242eccfa1e23fa544e1be65725df1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c120a15428aef2a27bcc4044adb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744aac2b579e3bd44bed95ac734fca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34f85936de1a32a90f12a8e94d705189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d58d71a338a6176c2012e5a1d546c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea5982e942b67670fa0de69754821f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f862b4cac0f9fcf075210e38cb35d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431747e77686a686ed79e1406a14f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a59f2c9faa837d2eacc403556a52d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd04a7c8cfddfe3d5061d5c22f61de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b171e2156ff7dc87217b46664057d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023c80656b053a04029f0966003427a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428bdcccadee59b54b7923db58bbf95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bc3a56df8019089a0568e9a7a9a38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70323d64e1081ff37e8ab75c5742f705200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420b2ea19cf0f4d74f5944f37332b19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c90276bb35fe2321bd5d113b8878202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cddb03632863797f1e53ad026beaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881e5e7eece000e1e339592c7444dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a323b40b82c5435b4df4cd632862ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5007c5785b483ab9930630db3a2d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013ad92a87ccf78b03b82c754020e28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fd60185f34c97b5960e44bfeb6044208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d140ae8c56b634eac1a32dceaa4440209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71faadfa94cadd28c15c806a2e8b54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cd5ef09367369c97757d337d2f04c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9bcebc6ffd7cd9b7ccd191c7dc22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b910cd5b8b351c94b85803d480ba4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0dd527bd5a08adaeef765d5889737214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc1291ffa380c498f5b56fc76d048e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2719a3564a6f2981ce39170702a67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae1204b198c3abd938aa19ef99adfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b107fa8675e5b7693aa973a17981c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e8d88abea1ad5dae48285f1133f5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4c65abc69e1e1aac01d89f29ae156220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94030cab5fbecd7d19e665aa8e29e8b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de4861160869bb404fc2adbc3e933c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83000aac38dfc1ad8a7363db8150dec3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d7d664eea686716b2a301527467b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae05eb0df98ce5fc8af7eed8a697a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5dbaa5bbf5f7d3e2f7ba4cc32dcba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6321dabead2fb89af54266fb0d8b8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ab1d484d897ad6d11ed83aa0baf3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26fa0fabea4a5da5fec5ebfb64b744229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34bbfea7e0ac4883af31e0359f2250230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0756b58c8491f1c29701699e31be1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45471248d4b5565fb06a9928a9922232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae8706417cdc2d04de5c87aeb2460f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99962265da42a88489aebb84eafc1794234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cf7e56b600d608dc78185b925d28c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef2327a0cbaaed7afc88dca40711cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d91dc3e688e4003e1ec4664b21335b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297dd480462db4739be4e6d0525d221238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5de5d0863f34696eba2e9769d0f95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976adac41e7f797f8f81960c28bc4a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70067fcd7c07f4b6a16d71d47771f63b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db117a2a1603393d73359f571e2fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085521f70db9a2019a7780e5a9222fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e72567a8e74d5a04b4a9b5dfb32e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f72091f515dae4fa408631a8e6645245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690d71f2c801225ef663ac77c45e3d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fdeb28925b6084cb4dcc7e90acb10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ed2ce3560a5b920b0fb21a0d33b46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7949f2b2b0e57a8013ef5dbcc1999249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8a296dfc90a955eb4b16601b4e894250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45735b0e1156ffeda39edd1e448f0db6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb22f83959e1a1b4287a5de14b0fa3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c327114d75a82ddbcfe1125b36ed3c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a29b7b36d4a073a57444422b05d160254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8148561e1cb2e76a7f5890f30307255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b153fc54ac2b26e652fe99efc4b725256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216921d5df9854eb9de41f67aec12520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938be8f75d2636f5b45648cfe45a3b75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ded26e5556ed0dabdd1c0ef7afbe8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905f68ccbe5facdf40f7f278f6794da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504506eebbdb6fd1b2d71213f4bb8911261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabef8d8d2d69d59a48cc95e998bd332262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41b734fcb2ee165e291c12b09acb48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d59859b0f0b1d8bcbf99f00e5b08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93caa6d213ee88ba05365d616340c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913f2796787b5adeb4220de211f0ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e1db228834a5c991376d750a8c140267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff827b6e92cd378481f8ee978d3fd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297b031a654d5827e03d6abce8a142269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80653f6ef043341f1786b69841583611270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caf66c75736f31b5efcaaf8547bb90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d2725caf3b5f1b48e821b41d91cf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d010a9794055a15b2d3a17e4281e4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c89f59311fb887a0e888fd284aa75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f3588cd832fdfe6ebf69c94b223e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a87d06d5c59da4ae4846895542439276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ed0688176f1f49f05dc8833c9480b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf841275a87ac6d1c22210bec1e1cfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06faa82dd082474645b8e4f73be630279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d7e129f3f5767ac09f3fe06b211b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa6dbfd7846fc4c91d6db86642283281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775842b03a85b5ee7c7675b9907d303282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3dbe5b83094b19850d798a57aff66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005f7f4f53571daf70324b2a964c369284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df55d9e958275000e3e8a28d0b4765b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb276fe9b50d49f74297f311b1bcb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99c6e364beac448340f5691a76edbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f920f36288a4aec726f2a708aa03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e50f13f265c9c99997ad56294500a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777946b78a0411d91f14a177d3d1201b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec55f76a2dcb4669f53081d3cc56ede291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad3f14b7e6ab99b9111e4f115b02ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360319bc8b5915a7581de9b513abe67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a9033aac9d8ca8cad3f3281ac1a8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9679b2c5820fa725b1203481e700734295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b106226a66770557bf6f86bb0b659c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70a5ddbaadabd2ff7b90ca59b117b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986a7b725b6e180e2d7be76285c1b74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0d1a4cbda083e6d70463467c1c4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15f2827154ed06245f41863ea58212300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfce67d60fd94d19eca22ee5d83ca0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18890f55c96cd35156edc26b78014707302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b63c14fb3a19e4ac09e1c3ac6865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdb21f6481c24031f73f6d37167696304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce16fa8737ad274537ad024d3d9a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e64b5af0d691afd6525e2e71267cd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526cabac4c8478c2347d4421b007560307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fdf526d3987c2cbff71b48dde1340308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a23fc5f1f38771fc6ff731245bcfa6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a19c0c158709b10fb8df934044586310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a216256833852dc6ecf76bea95a795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba269ce6593eb4c4668bbe349bd5fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36963177f6712c157a2ccff592a80220313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f7f3bddf6c595d0b8cd85d5618bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad864f47e45bbb01c86a93c8186425315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c353007ff0ee03dd2faba9fcc281442316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb28282d2f3ca91635d59c1a7b346317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949fe2068d1d5265ecc1869d13405f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcd1104e891f5eec7211adb294fd3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7a4e053a3b0cdd9ad431402b2d2b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7899df212d7ba8397a99d0e2e3faf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d92cb9fbc3c6aed6a853b33429607322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe30cfea841322bf859da400294ade323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb52fa6e4409081d09aeda248165d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbdb8b7742005150f8cbe1442dce16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5bba96bf31ec5eea352dd9ab48d4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07cc278ae21b3b3af8c8e51293d127327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d683af2fe5bd3b807e511dd053f1033328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0168bd4e7f6303e62e21eaef191a78a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b60df5ea05e9774fdabf30317d12e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9bb916e6b8513497e19aee6425d85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900323b38ca5bb07ace0b5647c2dba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617009442395de0de5fc19497d63c2aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbe8ed49aed0e239ae87f1b16d10cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597b3ad2cc3ba770f563570a8254350335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664a480d4b130a6bb96e4de8e533d3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3513eae83f4cdda7ab0a45687ec8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303529c245d71a7f9e22dec6ed353fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc899fb0b404bd965f336ab15c4d9b0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b1f83c57f26309e092e098858af5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf661dd6b6ecfcdc828ea214507c1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16cd2f3dd5e9c6f5e7c7441e5a63be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dfd5608ffbcbb7850452854655c0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993da2c575063e926d9c6878a17eb94f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63c6e3b8b621f678737588adcc921c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c043730b96cd3942ad2fc790791e6ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799dc6f9e6053f55a58731a1192957d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5642abf9c78d7f4d8e5b74d3290659348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182647cf857a09dbae61271a9719e76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c037af6d4e6f141ce642a2e6d7af644350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170b1430a47c53021997ec3ab39671e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a3e9f7b84c82ca027d125fa8dd2c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c9497974ec85846fdae9f982b2ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c61f767a2ac2a7c43e41fec7d9b44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1991a404809c246f609e3c0a0b2ddc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235c20691bfec86df64b33b94320b4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c28548d2f41857e08d6b9b09a924bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b9225af9db26e7cb268cdcc48f668358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8142c20ab8edeb522625367ac324f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d2a37fbd5dd238b2b7d0607cb622360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f54f718d0b23e9189ea64e1e07913361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482803e921d23b9f51dd7023e786c58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f768b98b8d6979d2b852dff9eed2d37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4fc1b7d4870f7d0a75074814165f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143b928bbef0d418aeb12c4d49413ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845babdfe7ce4e762cb4bcc57a036b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0952bc6d880d03401d780c242f22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ede40722f1f5e2a568e98f7ed0458368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bfdbaef03506f03acb4de3944fb53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f737f2002c70bcb452b54188a393c24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a65c20967639fa16788c1ab8e2fabc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d55682f69ed6c51e733b3cffb33425372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99f9845c0c3f93e49d069cb56d972b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7b62a7393891703c8d8cbec10ae10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f4f119ea06e54ee3dfaac2d351eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9a448b90466c7c40c7851f0fd9a04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc9e55a485dd39d1fb6ac2f7a2b962377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b551a21b431aa5413c77649fee796378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4396fd2a6e860cc708f9e66c1049f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9184226f99b0025ddb38358489723380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a5dca658b373d8c6190abfc98a26d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9697f63c414900a5584e8b7356d447b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241816f28402aee301a024dd15c94469383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36445d6d5e0600a7e07fdea3d724d98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ea5374976a9d66421e7d2e5da05d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769a65cfca9427874a5ab05c41343b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0d18e665efc54a0ce1c1130d6170387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169de11e6e11cc550b2bce9a56267774388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74e8b063e875dabc05dfac8ca4a670389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be302110a2c070abcaad271f65d4de40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885fd76df7c1d3afa4d6719706bd3c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbdb88b5559a1cad95260d497aa8bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc6d50c38cbeaa2ed8ec929f82a955393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ca91969470b365b62fbb4c47a8f6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b515190934e87699a3490606a51e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55375ad10d05deeff0efb331dc00a6fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628b344f6d0b461cd70810960a9a245397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf64debdf9fddd7551965deedb1865398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ace36fed37d125961c547c173d75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e1d3fe4c550c4deb8946e5420ee4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e59e5a511d666ca2aa63adeaf7cd30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1703e019d6b6618bb7c8227ff0907402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d16d6271b7b6f151d659f211d5728403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303626cf91d5c932c5159a3e673738bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4fe1284dd26ceeb38174b1c8ea687405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb29d41778f1b66e4fb5071c9929dca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbb284dde19999ce51e950b1ee565a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26299e6640e53aa6cc0f6e98d48bf94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9cc6697142c8672f0c8f656b68c9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b5469b1d4268778a72099dde2f703410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f89c6115b2ca52a1c654585b95996411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71b45d49707030d20ddb764890ea0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af12be6f0c9378b497eb471de26476b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ae43b47e1b03a5b4049fbb35f637e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613387e7157a32f4633f481aadabca0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763d1d20ecf2d65b2465fb113c7dad4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b985def8f782cd7599653a2a7e98e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674d7a840642131dfaf1b4b4bdca629418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4d3d2a76964b20885ebe66c9a164b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a2065f046290b86a86139edbdc775420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e18d3d4340b2da76061fa8e11d26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1fa3ef1ce48d7764f7ab4212374ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23248c753fe3632c68768a3fce54647423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6d6b4a21227cf4b4f93d576404455424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a06ec031ba7846cf5f779f3bf90ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfb06cb1c07ec54767d0edc6cf4a0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2896889703cf45d79ad6caac3dd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64268b5d78e1c66eb991e69b71cb321428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d54ee4707a9b84ab7cd9e656763368429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ff33de0f887b43f2a1edd290fa728430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1773ddec4c9ce4bbb5b8ebb0b78c345431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbdf33b686b4a1e4c1fb2eed0e71ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c91ed32308826225753a601f6776e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb9751c7f22a327a9e88b3f01d8cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055c14faf3e55189f83ba61877a2aa9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ab3fdf58149bc319c407a37b8c696436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14124cfc50e44c2f8bd0b6d52beeaf2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2d17f3d30fb4f5ee48802a47bee97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e975e22c6f70b174bf47bdb77edcfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e9ae6802e287c5173dc9d08b638b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34d848e9f9a211eb0ee8b7c4044c75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a9e5131550000a1f1ce18379241f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91541c6027a683b4563541a67dd432443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ccb53105fa7a1ec10871d04e15b08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10d3c4bdb6660782ffa2e79c9b3bbf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3e12abc614a259f9a9ca428c963da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef82bab2ce94a88285f6d0b4926108447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa7424551a45a08534abbeeda82455448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28323dd065612411029db5c1698dbef4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fda96937c4dab5f0de391fdfe11da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbeb56b9c94a8702e647220df8f427451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a272cbebad01949522e9b42fd410311452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4033abfa0dc52b505f21ed6eb5ae09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b9bae12ae9cd9734dc217f266f307454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9e30827a62302bee6e1951deb299d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0c66f752cb2ee16afff503516af17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec3625ec2553480d788422bd6c811d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284c055e4ef19b837e9bde12b50e7b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2047e1db8cbe477cd47313e0e12179b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5186940e21917c17c360b0045471df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e807380ccc234e50d0141acccdd365461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c473e4ff925ce3e37d89f50a6e82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b16310bfc94aa5cdf9c02a048bb3e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d459bf8bfcc1c1983fae5748ea861d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504b5111c92edc68de9ac8578d40e66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499efcddb34ee59dbe075b809dc30aab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31552e74189b5ef4a7aee9b5fe9de3f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e87b42adecc56dfe27679546d9b6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cef3437846f28d3faabdc8893872c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60803736aa267ee3ded8964abcc45d85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03c66e797e59033410053c92f1990b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cffdb310af70ad7ee6410e26749abf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbc63ba78c23db29033e41f8250551473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2052c0e82c0187113ffbcde0777b939474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d148d44d7a49336ada7fa526b888475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664188823cdb996ce149ca50ca0a35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304730a0da2d5095df97e696bf0bc369477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f911ee196ec57fe8079bd6bcfdf1a62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4056f7a675d0f85a875a1b646369c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>