--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f14edbd0b64dc55f6022c61d27ae91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd6df940c338bd35a4710440d88962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200e8e7180234cae1377cebe2dec2373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba654e1bf0d3fdb13d704ac2fe3dd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6efa92e1a3a3976ab39efd8c7848085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f8d3ff163892c8e43759a5e5459516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396096f1b6c0bc2352dff986683a6f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63982a90d4f441427c9b476caf8b6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7900e8cc7b12ceb25efb49d088f1299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c68170008ecbf00ff86ce508c80d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6322757e912e88d822cfc15a8998b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b6921ca2101e9b9e1d665ed4873112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c862b9e2a827236f91d46a796c83db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e69ce22074b0ed697a4244ed84787014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40699bee3e551051db257c554f3397515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b5f9d45169d0995fdd2c7e896b73216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9d03dfc9cd4e77356e4602f6a5b8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f586be2bcb566c2f7ab59c37d2ed118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d5a80740f5718c8a46f46ef05755d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5350d8e6430b3b29bcb3456d8a0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb725ce8a26500f50341eda36ad101f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf494024642267268830f8db933a39722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04826508f669d7f60073cd5145f738da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6b0feeeb0918e90ddf82b28f7ac5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228561ef8f2394126d11550a02e909d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1652f6eeb92b2855ad3791ceedf1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca9ecdffdd8e66ceff4e591574bba027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263949c7aaad96e38ab65ac17b4ad5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2765ae77704447b8853445ea17fa5c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad538862d771c158857d1f45dcaf39d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2679085c773f5538c12eba0055c33e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc4c932c10e44ee16bfba206bf07ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0089b5663c093403d2eb2e2a1a1c79233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d73a5ae7dfdcc72a6f2eb13dbcba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b035956f189aaa0cff641326782701e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464030e4dbceff2ed6df2eabaf85a5d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da05a6dab2ca6b1401cf88a80b2340037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0983fc4fc0e7e18ec939846b6c56f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026219b6977c018042ee8358954ee94f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e75480ac2c290ed1907d4e33f3be840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ace20489e3aed5130fbc17e91c21341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e041900f3c7917acfd05255ab1864ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8d3417da9b7ddd9ae6fe50a9d931543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648198523cdef16f6af04b396586a0b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6b5d3b2bcaef87f2b4e8b92afa5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5110650aee6a47b853a11324b76413946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af4a8ab93741a54a8af6d0820dd08747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695adef7f420a08de548b7e358a4952b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679b181440985c5a7375780d235751449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ca3d21ffe28e3b35759186cfb939850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50392e67cddd7ab7511a474ccf9e505951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c645d9ebea21b88274cfcd5521e8e2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51c38ed193ef0d61719b83365cb52e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3bfcb12b735e9f5119ce0aa33e20c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df0e071f6e94ade0512c4a699ec4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b4115adee1839f2628bd227f9e58b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2752491e7babee486d3268e8e62fa5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10923863b4bc1df1c1e873c1c27696aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a210397ed355a130e6501d5c5d6334659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f94a12c54d617de9b01cde9c74c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2337881bcf71b15693d7b08e6bc5d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2b53032bc4a87b2fff5764882e13762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d87e7ee1b81618cf162287cbe21ee863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511275e6a36b850a96e4d3cba1904ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844d3f5b5c8cdcdf31359aa4748188865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5297690606440e479a08f529fe60d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad80c7be1859d927ea9c348f770aee767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9f16eea106aa0685acf98fb5b8e8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48314e6b92cdd50a6eec66da9579565769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6efec6ac296ba70bc63feeba65c9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac604d7e1c2cd08b48893f558bc6bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a13b8b6d5f295cff3917f2a91f29172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8378c972feba1fc3639987fbd9626173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cdfd88dd1eb67cc39dd15c2228abe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e215c7a6e69f6b5ad152bb5718b6ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdcf33e188d9be910129e59753939576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8532607f137f09457b680dc32ecb3e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348908e2198dae8f018c2759897df4a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c761f9f6be0626565eb2562907cc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6835c73c753c74049b4bba5f2551480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054056d5148edf27667c98484ca2687681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101cd53e73d5e8935f7fdc431c3715d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d70cc12434fc5ae9525f37bf9709883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238ef019d527f135ead9aeeacf9e1a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca5b762d966cc26b7dd965e82e8d3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122643881b0b4c7ccbc3aad205119e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d743bc70d800fb6bdfc3c913e115f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2852c9c29408ecc460204793d1695988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa509c158903ec178de27b2fba289dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857acabcd93ec66c4c355fcc67938d4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e946c25e9ebbc3ec616ab7021d6a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32191c050090f0644db903f30c921ca292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cc05d215042fc0bc2b627fc1b53fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9363d8638abd44a100fd80b38f18794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfaec33dee17f2f30eaeadf336394795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5bcbc2accb2416c007d13ce96e24096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815a1cd038b53f8e023719a1cf5b1d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784a77129e3d6c5b186db32361c62498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dcfeb3ec009bbea297fb27bbc585399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514a89982b0fc51c74fcef94a8641d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597629ce1c16d818ab920e02cf1f322101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dbda8d021d73ea081ed1859d947c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1c64ce213b16443e38dfd0405275103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a0d6f8708a63cfa46686477aac56f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b10d2cfcf60cca76b4cebaa41de7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf37ff3756ca568a82ec23633eb6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c821115dacecc8a6ba7a57c3a730c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92634df77c672ef49ba298acc4752b48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b51db251eec1f85245bf154cfed07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a495a2dfcd22e453c46801da13f010f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8290b48a01a5d3065e4d603596417111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a02dc571506bf598c55c7cb8149c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577817c0ed54e015be5b462f3c38ad4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52744a64d6a9be2ec1c21aae62a40203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1b5b8a238ab3077e60c7dc05771d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8db083f731057d5a759280d92148ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576134311310986ec956f3c491989f2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8ae65fea0439527b1cd1357019bd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635e6837b9c67a33b1f94c08037fb05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650b5cd32423158105450bd2c9d1ffc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cecf00e9e38b5ff109f971bae07718121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b179f322adb841da8974e8f15950be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a4027179b6f2320c5ce877f53acf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf97fe6e6e1cde861487c14f5cdb0b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c22b04c322ee221f89a6e4c046964125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad35dc02a0c6615ac044bd0e0c386c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891c5e6487edb5567aa076ec850705f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103f2252335a8e1589c428b5a51e3f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541e4c2d0eb55d61d748c32ab90dadf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3677930dd7261057059d7691ccd8b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf2c7ae7a5bc59d45b4dac1330c766131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d3d2f2d41a6b5d4d30298dc7679c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793f5e4d72bfbaaf29d9db192554143133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372bf53c41c83beb3a9b6cfdf0e6d1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b498191f2fa37dd34f93794aafb0fce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ffbfd6c09e226ad9ef2f9ff883f5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff118d0e3102771ac1377274654595f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4d7cb800626e1d3c8cd21580c0d80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a60bccab71d0b66e7758476715e065139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190c0ec96003f39978102e48ad8605f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b8466928229ceec2ca53efd0057d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09132f061e7aa57e93f1bf797cfcac5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c6d115b1dc18a7e694c95b7f3401c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0357566e3fe0181d6f2f2e3ef19a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18327cfb834b554e74bd39bcad739c78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b18223e2acf4f690dadef09edc07cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19780626e7391f4b5dc82a6740e21bdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b286f322276152bc7a2d97354bc8f5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6452a6f146228be756499552337eee5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd550f5423f34a88c6ec466ae34e136d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed2b1bcce4eaf174563efc5fd477d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087bba17f56c1940bba80b39904a3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4f0c0227e133720a450fd65d2ad3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1d83bb41d2a1af7dac3f61eab730c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdbcabedf93f02c8b147536cb2babd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7bc123b35d68cfe87aa046fb83def156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34747842e7f3c22b47b43ef672480c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7704573bf4536ae1fbfb42c0e4f8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960442984c264eb6c2db6426ac28738b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70425af6edc3d011c52c86b884ad1a64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1f6cf1c1624cf71bf3f9fbea875e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c623b75ae22e42fb89e0bef7b7492162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b957c0c4030aec3dd3f8d0d0a9f9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897160bb06171127db41ee90e18fa3bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea09b97c6fb2d93150dd068c63ad2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fca4d7e1da50e3522b5e4148785bb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0dd032cae0a3ba3d6ca083595859167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfb9ed1e0662c02652ecd95d4cf0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d141b747db1cf059a6b2ddc5f2ee6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f0ba512afcfeeb4db56f02faa9367170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2937247eb71e2b4eaa71e46273931bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765993cde3595555aea8474b457cc3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bea9be9e4a67a23b3efbd5d06edc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840bac1b1c157f187e43ed081372441174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff32adf7229d576bb1f727ab09ef8e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fb9ebe251ce4b85929d9c5ac1e494176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71482574ce7908f8562ecc0930592c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee815131aefb8dbfc04841cd73d44e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea2e245fe294527e799ee23742f6f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618034842ecabbe07b217fefe92abb1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e3443c90d176eba09fcbe5bd57035181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4e30ce19544a03745d6664858f022182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac59ce4759b788d67f74a83e4d6eb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f670232725bcfd8f0d1f30cc37e69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63e4b6e2e8fdd0fbb6c75d1180c56f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4329e058fe53972bb6331cb20ab77d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec6d5d43240eeeec355db0c5799bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a01db093f9077d92deeb24080fd9e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6f13a4845a169e69281266fb022a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7e0c6794d474b13a5a92683f99381190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454b2b6251fbe6fcb8260e3711869f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b503678d28d50b9cdfba57f757c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1985471464abe760433dce4e3bc48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd64d155eb5080e84d3c288ee2d28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83035ae1a6d410729ea3df49d70be4f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27e4f386af51d9fc899984eb9803ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6ccfb6787049598e9ed3efe1930c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94d47e2d670c93bcc1393489a915f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4276c10abe61eadac1315705e3fe6b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c5d6dafdbfcbd5f232c364c6cfb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c5116eacfd2cfe8718288f15d5d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653172664da414308e2407b400b305202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecc72fa2312a81dce0894c39ac5376203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696169e7a9d58f589931aa774c999da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad71178a1261568d96445f37c1d0be0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88734eef9827258e0fd73116765ab34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801db287245fcdcdd124fff1e40d95e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fed3567de2aad9bf03449df0040b4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e7e469e1406e47f88ce54fc0b9fb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef24f8defb9b4df327600835e994f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce867cb58b167e1e13055807b459fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81056d63db4970a7b4664e9148ffe6f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a5e4bd3ea923adcfabc4ad1053c10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f19fb9204c12b4f6f639c319b4cb6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b34a0709a75960c256855addefe3fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed77e315f9b975d91ac95954cdc128216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35e4bd7ef799c228c9956077e30ad1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6af6a77f3f269124a5a527f68e12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf6c19b7da3104770d33962eed81d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccd6785936870d81738157fecc8da4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5199b2dd750e040b74b4549b2c712221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a006d21e8b2bbb0ad2a3d44e6cff07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456cfa13808f005443de0033a5b55ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d5b2067e13c6d9e2b43bb559354d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb4e43b01b5550343fabc772f5995225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b497a6a7ee460f0c62b552df78c51e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c97f2e4dfd0b34848127aba1a7c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92fd05007f9a29d6279fd8fdda53d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c6ab6b2d43c03b50ab0327169488229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a9471fcf64e49cbc8a68b904c1601230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b8ff6f25fb428900391d9d9ffdfd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e935ac47db56d294ad1cc481644082232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ec32d88a2c9d22530263e58b2872233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3f0e88b7180315fb5cf63dbcc71e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c982e9681a9d5388728bb382ab34518235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb512947f0b7e4389e30009128d93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506020b9d7961d05e49f947f51e3a53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91fababbba3da683c583127bf0c6ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1237ad3adc4f9daa85f2115e89b850a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdd4ac566c8721e1476f9ffc212761240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303ddc22ef989f8ac48a6e8f818ab9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca9d663568643310ab862d9b414a7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060127bb313212c5b3447b18068feb69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e4e8a725e47cdf6a2103a4f0e4f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaa86342d437622dc086fe59750345245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29295de33a15c0f5b40c7da6788288246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4c006a7338e2b66effba0de8d3c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605a8ee95e6bbb3edd2289a9df3f795248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182a9a0d5f5e11c765d51ff14e7b38d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618306127ae55e63c560f23b6bdb2a31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c640ea62e7a75aec2b581f20a2bfc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624655e8d787cfa901a4f352a3246d63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62981e72d9b5d4663617c0c31227e58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8dcf9efc1dc7fb97702f263beb843254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11775f1e2237563cfc7ea983894624255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a222123aec3d0d287be509211dcb084256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80b5fbad47f3c78f86ac3c174ae4cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b60ce2706b6935865b24342a09f65e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957f731a55ba2b2fbafdb99d468c38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f57edd9d76c87dab52577c456f3c63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d076cb4f7e407818a065f3d3f18e419261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844354bba758bf7191e4cb015ad3563262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b4b768eebd971242a51408b7f2919263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624fe4df9bd563263a185cdfdede403264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07618b7b25533b67bed003d79b8b4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d041eb6e5a28b5451b4b8db58b9be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f855070b488d7177db342ee5f62f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a8a0c35680ae8433e41c800f8b72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e36f309ee7e80905e0be4e8614e18e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaa753c3467c551d2ae4f79bca7c11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829040d4fc03cd7a236fa9c088bb8661271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c6ca2093b433d67db6575218e5bda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d9d19686a74fe677f5d8ae11e06d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c183f44a3c01c3bdfb82a423147e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd91ec28394ce8481cb83ca66d18cbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88bc3132ffbf6b98dcb99d99dca9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648af5e6a4b7e117dac653d06d78324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b29f22db790da35ad7a4c20c6f99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c18526a00be1dc5dd1cdd2a12f4d62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc60c15d2daee83557f638dd94599280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de9a12ae35a07c90a599b56cf04471281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60564d1597dbe30edb52d4a9d7518bd9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252f671e40a7150fc46ff47da61800283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f885c89fe311561c342289d9d43cce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099fdc556b8d64bc95292064bd264dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c950ec5b350200049594d073eae3b87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9880affb96656518a093c02f1b5fca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152c160039d500b2de12b4324c25e97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe41c85c6a0a809d1b6b247af0c0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e99ea2119c467569877e28fcea9e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9f3005286724ece4c3060cf79e237291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc867799fa7e9877025c7b741c9a9332292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853016096fd65cd5b4b0551e8201975293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ac62b2f980b1f39f5cfd383aeb529294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147538db4c9764181ae6658bf243a5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d20c0fc7a2e87963e5a34396e628c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d839f59fdc25b15edb20ea47c45d9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3bee11994852222372fe04f1ca47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa07bab49a08c6f6b3ecd3ad6b592c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bcd1d9457c0d99af3536e40c31e00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01250eda0f8c654ae030edace2c40ffd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a38de468a71c28b6eeb281a0b96c60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b42dc5d1f19deae65f82574e44883303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e7c3f028f00c77199de98503f6619304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc5d965ff50e0b3784deffa17cc08c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539d6dad935e165038cd4f8bf94bfe3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ab087e7566c00895677284a82546307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc28924940d06a64444cc9ddcaafb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fa4c3050a54de27b8508a3b5d1627309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7b98706d832440b5d719e92ecba9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6663fe276ff47af5a9546eed83754311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807bcfe04853bff8fc93aed74bd529e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28a63ed7dfe4aec4a1a0c139f8d68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dea04df6ae53a7d0bfaef6608bd1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcfffa9acea9732ecf0d6d5a27208c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acc1ed34a3d51d0bde51088119b172316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eeef4ed76972ea4f554eaff9f2fec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0cdc61f96b86eed56cb2f1a828bfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1e1be2bd338f0a4dc6c21b71a409319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ac81f8b448c479e242ba3a3cd3a25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04410e2245234a50aa853642b56533321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b008cd29d603a91488f468dc1e53bb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d316d667aa0c48fa1ae744094b7677323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5081dc4f329ba42d4c4e8233876d94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a8b7b285d42d71f286fbe91397bc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb01923253138c8b87788d8d2f301a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b53fd92fe720867daeefe8697ad4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4a0b74782ecd148383a2620142e82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514d83c149c14bf6b327d1536f3e771329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03474a3419ccff870855991b653d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054ac7bfaac33e498a1a2140fe80498331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30442be1b940e70b0d87083b67449a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bc61007952105b3b44137371b532b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44f58618169e8fafa31cfe6d1ff740334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a08aea70c7dd57281002bbfac0907335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbef4b6128a52b5349237e217f3bc70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aa51de4da7934aabbcdb9d4b8f051337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a78803ba5e8457b3bfe3ec6f0f5b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb9ce214bdbe77fb5b285bd1f525ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c89cdc129bad3d326a0d294d2c7586340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a29c2abee168f828966fdda3e3efa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59b89201325aecd2c6c46e46bfdaf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8070cfd5302f3ec5bad24b38994e6b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29447e2c53806d45fa912c4c0a71dd0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ac47317fb14123a7b72b54db492be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb123464bef0ca1f7b29fc3561cc880346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4537515933dc70993fe68d5c9415c1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d59d926c881b9c02688fa9e0818c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced2cdad8529cc3d03f9e3c62532cf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c245de698e26fb0bf0ea2a5ce5b4fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9ff780b989d560633657f9a00cee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa53c42d572bf87b669acb58e2068a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2aab2b391a3253462fb771e256c30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111780ac45efab394445864296f2440354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f404bd641b3c5045edf473b6d5536355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f78204dcf780bfc79eb1db3d34a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbc3def14ca0fa0fc676ff0cc58d6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d45e7482399ae032d5a1768fe8d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19c791b40e5241d90726d7fa4c3c53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f8ee78e701b177128b4f2ca575bf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c8d706d78b657a7922d98d481583361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9d620f6e8606abeb17b7a5bbd72a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484608b1ec9cae669b7ebbbb1d0c5fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a181d03149976f1c24d1f939163457c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7dc6a2d7f8b5f4b150bf87de640c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e144da6f6e6a8fa2f6564db22a9da9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2248d42c659f897bc2bd066fa16f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d71cc0b96575f2102db7c813322cc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17749b739b33bbc2e748f402eab1b79b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b483e6b848cf6119276351eb410e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9de39db9079e5d241f9687ce8d76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd4d26b1d2e77775337cf6a5c5fb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624f8bae796e2d746a818a03005d93f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef7e3ea3cc1ecd16d1788a21b1ca78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d7836d66508a0aa1e296a1a8af8e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6ee6e45ce926fe734b337a082be31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402217cb35aaef53a61b0ab269a02344377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de69c643dfa0a086ce957f2717f5b8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c2c805243123973a132f49eba8138379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b359e8d853d9df5352e827fa6eb91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e38dd04019eff3c151aee8ead739e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367af74fa492ef3aeb0ccca1035af49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae634498d5251f3fb217b7a61c566383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66402231ea509ec4429af05a58e91ba1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de3b2456255d6d5b88fe1706b15751385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e252f062fbbcac282c6fac5fd438393386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acded06afba0b174127f33457497d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba654957b956a7f381c3d15a55988b76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f74097adaaeda4bbfd9d5d1dd058389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d5742d1b6b1e691b34a1cb9220ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979de90ba4ba9032b446895207de8d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5a971f2191f6c678f7b7aa0b96e33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717207a9b3e88e97d0011b6ce025be8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b1517c90e2eeb9887fc558375b55c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8022ec79af0e961b459fe98a5ef5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a038fc0edab49c5fb5d5952bb5484a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c102def974cee69466ed3f6f49dfd5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ced57988b33c8949871b13607e99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90505697ab77cd64ff0a8b94106a619399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb0d9ef132685341ba892c3dbe738e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac8b5b4045e5bb3ce797dd71d06564401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67a55fbf4d4c528eb8e37d3c182740402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e36ff685364fb5091a21b24c6f58fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de812737457f01959f306d1300b52214404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a056af6bd8e6c225c2d84cd035a86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe98ee64c58b14e29967bf5488e50a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d48b90adcfa5194eb3389dfa22c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f502d43251dc846e961a45933496d67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40309157b2a824c77ff556785975206c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0138b8328bd0a8267558d3b04cfc55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea698cc0f4f4368d012047c39b7c5e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6852614a136067d07b0e8b694d55ac9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043c50a4eeceba08ed9e9c91a586134413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e850ac03449b10d277263d2d45cf7d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb381414f7c9e67a06204b3a861f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e334a5c1699b3e29f07985702687a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cec06f4aa4ac2818794db10f4dfaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6221300cbd30a485bc9be19af7419418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6f47ff8c8d2b93f1dc99517ed2dad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0535669a1ee7bf457043e484c8fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca02cc09dd92d59c0b4577ce7ec6002421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5aef298b3dacd5d90598389a20aa6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66761517b488d15546dba608f465d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a95d13c9ffe79a4cb0672a39ce9e54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b74472cda36e67885c23707cef447d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e33d7823e0f8f9bd0a2b2f870a93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed214a2613160d3f00221186113bf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9ef4b8300e8ae0cc40e8dced2585428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841cf05f794714bacba77aee5bbb03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a460342f24d9b06a83dfd5cc75cba5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b944db74bc73141e177bfa6151a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d60c6d983eb490a6ccd4ada15fd0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279c19c325862bea07d4c683b74b50f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd9e805c3c33f73f10b94a74f97836434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d5264a54a88a8a17bd225d401b163435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2361a15b4fa8cd91b39fbd60c6c8b8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d101ea684b234085ce7604b7c7cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3cab5cbdc970ccb0cab04b999a6af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ecef3c5776c91655fb9acafee3eea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e25c0d9e161345ef8036313c97e6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf8da7178f709197d07e9e3bc01cd1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f72e314d998eb29d3682719e2fdaf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a0840eac35190b388e4317261bdc9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a7368ef2f19d86dbe3079acce2857444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644cf3da02f1b07c3e1463a3348f99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b039154dd6ab5ad1806fa4898661e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed43f66f67e7f270993f4278b51d32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3de64f60d81ca9a905d18e13265f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b96a30e4e4faff21f98cbf33a38df3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55d76139edb496131b9a886305a6da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea793f9faba6a965e817dd202fafb9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b2748c76909fe5ba770ad6cf4f35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0b78dbda41b4b28682847926a6c0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e7319900e943fd3fe41c11a3a36d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d814efd76c8051cc43ac472f26e71c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659da9d1ef6bc69be96f82e671e88d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ca135134b1340c96064169297421457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f311be9381027b1d18523c9dbfa77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b5027f6659e63626efd3287a7fd01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1f53ef4e570a724281b3c76ff77cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b883d991b1c088c7c70165f807dd60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce754a26d71776f51222e89636a94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113492c8dfb60829410a91efa47a9a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bd847c1b29e53492187e3216df259464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dde8b8ef07ff35fc37f0d68bad99b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206776a20d80f66df829881e35c96f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397185d553fe802dc99eb8b7143f7e0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b79e72c041502346576bc546f724f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c2a10e7dd2405b26dcbcd96991792469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114352d7b19b1591e4616da0ea4bce02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6f60cb17bbdf17cb11733fee2d739471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862676718d4e91d539a44e2e6972e06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c772e8dd16fe336b3ebed5fa73707473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40b75401f2a404914250daaab53f09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6823390d15a4097f8588279756e9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a689318f7f4cf49304fa665cb57c8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd19e01c4d624bf560be623ac19db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b2a761424272f4236737d201d1199478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304b8042979a9646df458cec7d6e53a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4536182be350937da8cca28e34a627480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da342cda701e69cbfab231136d04c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca264121402bc2fcc11ec8b1b1a91801482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb557b8083ddae98a9eb1b833ab177f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ced6133de58d34beed418dbd5c9a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118454427e4f13db064da188fb9c8f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eff50a59b338f56099eda0ea9b441486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480c07cbb1fdb2b11a139d5f77068a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1a3b05d2aaf7c4e5926917f1aab37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f6bd39c81bbd2f81def5b99edbd1489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe263c893b61b2cbf02d5d059ba45f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11039c8ff0a511a37573f4372bbbb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50773bacbd0e5bc411147870880edb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f74dcc52f3c46a39b6540d327e25b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d66b710616823787cfc824d2449e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1753d0d2459d1dbd82a0a126eb79d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a25b411f7533af58171e2625f578707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befda2e7a1d57037d4984ce073329b4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18fc9809d579534b9efe26682ca7079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a1868cd415e06b2b033f19d00850f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e308d4d5a78b1514a144b7b86045511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0752ba2c57e4a717e840aa611038c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015af65153d91dacb0775d98fd6fff1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d2f17523642e9c642ceacc51fda4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c29b9a65d532fa0ad61c13de74319f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd1a035f8be43d2dd14cfe0ce926c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee4b1d43af0cbb8c6375aca8fbcc4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66975f9cd492daec5ecb39324ab6ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf2ce9bbce5435361eaf1f992a01e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4bab9ae0c503a4befd0f021d53f6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017d9aa92f9facc8289ba12dfe493521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a2769b95a151e708698f633d37bac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76bb434ecd982c6119b4df279b1bba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ae86cd4f6b7132b78130d788f821924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276cb856780f143779d99a7d07e5eb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1268785a2b0d7cb23b126e344d805e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dcd7308d79d3453a42836964b1e8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8214001e719394dcde40d43bb9f481828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575573afac0fa8d5d9d23bf54a81ef929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5c46f467d0d2b6e5d42949f778dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260a56ef765a77f0dbc25845a93bc8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e985a4e2bb34ee88707388404a2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae7b5182fcaf470d74a5896d3762e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63144bd094490140d13d7b2574903d0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259161e78210d0c085458e81c72cfc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d0a92b5c0cab7aaa8da90456b4e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a535427bd9af54bf5ec6620ab0852a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bac2a46ab206c2cbcb58d7f6030c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77897919128878b6679e79d3b9992d9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9174315cdddc0456555e37fddc1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c016392451059ab9a285ef0eb9e2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1381cb92c7cbade177ca39b32aa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b2e13c11c9d620d4710beb954e3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c531e5263851b8d49b0f6f54421c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5ea5619a5ca32b24d1add66dd266e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e8cc8f2a921f7a0f262769bf83da946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf878de801d3d24681e3da4481304ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e0981574cd9331e7d7dc9309e556b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0983fbebddb24a90e04ae323f3225149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7cd3973eb61366b33863ac221a00350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e6f3865570e84bab5233ec316bdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a545243c5256a8a341edb381ea225952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e385cee92f57dbf0b9091d4b2bf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11cdb29a500c3d2c6148c3bbdb1ac054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52bde14b4d0628f1f2433e6967ec3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af8354c3e30c8208add5c08a37811c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86c01895ada76cfaf43595ea5017757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf87808efacf7c6023e3a8011abfa1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8fcde0ab44502905c4a294c2cf8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6fb226817adb2c46e09e91b6d2d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aa1facb14de8b20cb84a9264d075f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f7e12d5b92aeaf4e384129c7f13262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5bcc792d102f752e5463bb9045c1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98f0f0337a545c3ac0f4264855d38764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220018d5246c769c8fcf2fd1c788eab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167a03600c5413c165de8a91b82b8d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989f572cf75d73c0d2dc7ae6f3884a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1979db85c2f1d9417aba6d9d6b1200068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc0ff1760b192324a0fd738413b23669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c6e311a4be19f6ce905428b11f0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b65a8888dbcb6a81f63537b13f28c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292c5faa2bcf3326a370a62f064712d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e760bd401c4de12fa1844633af64df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4efa9b336ff21ff1da8e1c957c5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470090ff6441865be084d16ad56318b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501c8f02a692bc967f4287256602d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439a101ae72d3b0e4ec7c2211f4da1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce96663b78b83b8b26ceb47a7f68d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305442573b4de121264b4b5a2c60cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a13bbe44aa4d65ee7cb53f8f1279980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc67cda602c77fbd3acb43d13651b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1221fb1b3379f52127153f286b7e21b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13355136d952fd81642e5d7350d40983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeda6270f9eac9eae64178290dbd5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd0dfbf41aa180138ca674813520e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab78cbbbefa832cb616a430984dbd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d57b855588613b0f78b786ccde574987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a66756b0851545ef56e8fe138efc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac47a9c835c854d746eb25fbc91a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212855dacce3e29333a034d1e4b7b8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93caea232a1f3b2966162a137805b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d37f3e2a30804f08dcc1e90d631892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bec5320ef1c5fb7b3904ac5c867bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8c1f853d63162d4587d190f1c46994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ca1b0fd0654fd5783b9b7ad106c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d829d1c4417e75d16e9dd549bacd07996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535bdf52262e85a56e7a0118f696ff397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cb24dc4685af85c09fdccb288281798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec565709bbc00948a57ee8c5ad0263c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a558176919b65a02f2e394126454d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaae3cc99544cbede93ef2926ed791101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca23d24d25c4b4e008f9891cdc4aa01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c0468b8e47377e96c384814427de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a99f151a69eb50328b15e2ab8731bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ecfab08c2f17d8a56ae0aefc09f1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f2be12d9472352df3c46347acfaf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373539713fbdb30ec4a755fc9b10918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec1a7079caaca8a074e3ca6f0d8978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a79e3b99bbb341cafe09bfd555ab8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abce4ef33eb6756274ef45d1a4c3e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68649224e6e10751e0ff7f30808c9d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b9215910408e850517aa1ed866fcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21a0b633de59e6bc1d78348703b5ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62197f3f9225439e637901dcebcb4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f0572c08b68f3f476551a924a1a4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c288dbd3e256f448a9a812e80ee3f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bbb009368fe603ee9122db1858034117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091b62b9adf46ae6d901c1f17cb8199118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d83f1d6124917c1019ffcb20a3070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ddc88b6469072339d46b79d15eb53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72704b939b36a8edacc9cd6980d796121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199295ed30a3aa3afa135ac531541414122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13136e67d4932f434bef91cfe6c2dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666aae9132e827b5edbc6c69211c88a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a6a81ec69a0df0abec0a48b0b04a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963c5cf846b36898b7c8498bc9d6aab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18971df41bad086ee46445f96639e84a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a93973fda4e9b545f3602e24146e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9fc62a2355bdcbe1c98e295dbd83d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679edfa79c7bc0f87e7d9540fc62193130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a5b592579bf68d5fcf5d1c5f14d4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c639a91ca74adc002e7133d634f55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79109fd52bd5180de2f6a3bf5d7a16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d22de7731ab67256dfa38b7efe8ed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17520b87eeafb13f5899795bab8cd66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca87c6a3b1e5d71df6257616ae914a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dbe0a9daac851ca7981ff2a9c8384137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bbc4bc14697c5d022b6ab986eadc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a8a6a10cf330cd57db24d7d33f0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a48c3d74a74c257d4210a78026ac9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a565ad9a7303239c821dac83604b9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afac41b541a1e95767204d538bd29c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2e8732826579105242370b3ab30c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaf051dfe53c898f6c2139ffbe3fc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fa8771c7fcdcdb3a9675022a89a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541391193e54e17a1d342bbaccfc3ac4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2e09ca5448e45cc41dac3688f875b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34e68989fb0a395f75e0679557e64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6077f61b7675f4a6a3fbd1dca9401a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20889a0db59df4a1fdaf798759c0dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aadaaf3f8a1dbb76f5ae96acf8fbfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5dbe98ccf52009fcdfa393165ca7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbbdd7c8c5bf5b0224920df7e9e2f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa9846d1974b6d2e2331d23558d21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd5a94b66d62d4744850f63f17b6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef165a1777381998c8968e59f3ed400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaff34237fd7ef3c8b0fbe93a85a7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4f6c5c52915f83731d7d38c017bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b7ee819dc118498b4e761b654d22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479183b3f12a5a121b9a02bdccb4f33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8699c8b3ee4156bd3bf5cb7133dff1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e4103979454385a509885c328aebb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2253443adf7ae137e6e63fdd0a18598163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742397a9b2de1da1abc9ce15dc493446164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ca1902ab5bf31e17ec733b41da7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f39976336f1772fb6130dfec286d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f8de316f1e6b7f8bb70472bcc408167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa94fe2592110d2b094402df8ed847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46b3ca2b68c4a0f303627bc058ad5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12eca857f81a048a1140a080b2a74d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd35ca042bb3c3ca2f636caf2209de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859f251a68fa7aedb9558586c84701172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60983ac1dc8364ba9107ca67eb85efdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36baf063a506a8edf329b2336395d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7a5e5877996317408e553896a01b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f1c19c6b36d1a72aff279251e5b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba1d25c65c5ed9dcc2a89547cd490177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e32a83ea38165c54c6c7242b640ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b4877164e3ac0897e7a71c648321f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b988fb834ff5aefc016ed8de48b16f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3305e100ca4b22d5bd66c4143c5e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aaf38a79646a97ceb57fa96be01ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637087653147e927d2dcf873302eaa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3eac7be53e8b45ce53680f2ce574184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d854cfbfaf7eb02f26887b94bef65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba8babadd67dd892a39428752bcd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc1dc6a1d7690a50d77c0ae59ad04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15a77797f42937f4672fe2ff664bc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61c43b7e066b5969c3ab116c9db0c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c952694e54c3a87a4b43502dfd67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f3b910368afb79ff1d65d90ddcc56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da63537c73acf8e1738289d04ebd2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a5b7195bd957e11cf6b2c82f922d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976990aea05689cf064e3022c2d5f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad3b7fe53142074e8e102e8a96d5ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a1d74511384706dcaaed0fce0bfd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea35cdb76526f6e978dba3c3a1489197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a236e1cc493a3868c064d23e83cd3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb7b74d0b8d4aff7ecc469d92480e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f232c69d316d54908844458486d3fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31cd313b6a95fb4d1196449e4754b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641546f5219e46ecd3a6712200c4184202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e415058ddd4082fa5770b1bf3e959203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fd8c2e9a2adc543296da1d366e141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb02ec24c2eef3d57070dfd962b6608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a95a791b75a8db8ec836cd5eac7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291717f940bacab71fa0f5e3d595f577207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13af3dc7c59d9b617919018840270fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a016a1bf2fd54a206da92f71bf0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa027a9c8fba4c7cc07f04fab5e58c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea9af744b2456a8643e93db0ba4c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f62cee3d91259c7a26406557cfa10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94e4bb53d3a87ca8b4530f00cc0c3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fabac2e266a46eb247a610c36a8392214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe768799ea53d4e1c6d18105c94bd15c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ace6e94ee34602cdede68b90d2f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ecc7f9bcb6de06acb3c4a9b08320217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf6ecdca2a922d923d0a38a3ede5b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6890c62204e0dc4d7c8758a8f8f07c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34113e160ac1daf9e2525c30055f9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411019ba60defc94a4faeab0bf713ef8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ee5589879082c6b05f966b20ed1e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227494e94fc0e8ec47b382fca12ddba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1921913e57e0a632796b576b4bb850224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a6fd733052a9046ec5bc6e6ee6e03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee5d3d1fe543dff0aff1c724f52c62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0eb49e670098997361604aea65a95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc25e59cc90fb83ceafc520329b562228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a40b3b3b6425e227f970e50efdad73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd7ecd9e83c60cd62eec83f453bc5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab51df1f1b7bef7478dce629cf88ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a341c92160bb65a0491a84a0d7f37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9b7a54c0bf07fe9d3e56ec39831a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d682a4b7b1fe05b0ba00c29df310ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750f2611127cc304391ba844614308235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d6a6c0addca3fe6fb9701c26f92a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90163c780cbca3f7ae3a56f05985dce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f55bda07be33887b67a9272175ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575601d38df48df589b040fc04a26265239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2fa37ad72fb85c31cacfd38630b28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116b7ae1c6ed2293d6d3432d389ecf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e79ea30bb63deadbc7d177ebe2a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e452a2672fe833618783775e2497243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc034310fb912d2d0e0b46f775f57a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408bd10b69d0970a3d80703a85a8cf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f8c0dd0dc2a18236086f6d18ab958246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a15dd301c7a091040b7d88e071fe2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484584b67e8d82fad696f5eeb34ea89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df859ba883a9879b5472d9d8a16c64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c669b4491cc11ea94b3f2d1d0bfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9856c1ac975b6625829e7b9b60f27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5b8655cc7a6b736706425d3fc2ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a196564deceaea23325c06717a07bc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e162885a726f46b59d9363a98f1972254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae6220aee26d2ebe0a41d3bcfbe969255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1f66ee684aa4a8e0df33802e73ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5248b947cf6880f7c9154c2a9c2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5065bacf8d3e46c3ee3311359a40d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f57a9c447de880a1c3e3a3c027dc68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d55c2c219ff898750feb3d1af337d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b8ee740293159101431f2bc16ca6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b9c02e2d74d7677bdf31c6618ce0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba67542e2bde2dc228febef300cc41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f661fef144a0548120c075f6a068f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f059c728f35e872b52c91377152532265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e0f3758af056bdc1174072d3d0141266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb37dad79ae5e6871ee894c1f368bd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd917ebcd1e451714f4e576998a00ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f72be71c8ddb40a6df420d2c6f48b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc19e2a37c0c22c87a51d04810b9f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04151403a8fcbb35bd24917c8fdd43a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4a33e37b7caaf0037a0351992d7b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc0e1c58507b430228a51f3ed2c12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548068012c25a2750cde45609a91be6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c9d3ce7dce8d3a598bfe78161c6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cac6c9fed0f6d60fbb96b8558aa216276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef589b44c539a05558ea8dc5cd5f5a38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced85c143c2e2f54e384cd2ba67bd07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01f658bddced013244d92bf99c6631279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45613112463822fb36b2d2bb0d189b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef7fa07f625560938cb1895ce41bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214c581a831972ce9220d4a336b570b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8fe0b4330a4ba9cf0d4e035baa554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72502979622916f2fceb433e36977089284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec5d341770d6e292f3292f6636fc17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ec32c331ce141396ceae2d6c47f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e422401c2f7e24e6fe6441813430287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543afcf2d78f814353bf4a0a92449c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97466a5113fa5a4d78293bc7036d58c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e292c198683225bbe8821c19e337831290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a7088e8b19ef6aebd611fb5e3ef15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bb59622359822b79d5f9f8d20d23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba7a8db51aeef38b1682365ec29afe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea1932510dafccca30039e294d4289294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ecd1acc0562f5d4c10bc2d9bbf84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8a89691bef9dcba58452bdc1b29d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc51081328455833c12aae57943aec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a7b8ab74c7496dcb9a8cd4e50afa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a344819cabd21f4cc62f6088f326eb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b7ab9ab5e9f9f7d1e776769f959a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e867f89534f0d37df9be1d1184ad38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f301726e7db2948cef8e1dbded3c6ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fb8a4b505a28e2d7ebbcea38b5e7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ee878cdd052bef1cca32f69fec2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a35d58ad0c2382b7c085e9d873b12a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fba83e123381d9da5b571ecc6a1b60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b012d5f1e29433580d53ece5f5d86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d4dfd61d1ba00c724faddefdbef5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17896f1485b9be2ceafb55fbf842e210309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820d8df1c8c4d791e6a3dd2fee5a00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d11c134588599bd74412cfe34f50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919bbda1614da08b3350d7980ead9da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79ea4ff72de66f51f840fdf268b1e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8abac4f02ac2854caa27248807bb79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830568f6b9b86ba11572c857197e2f1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8788a50f3e3ba72ba8cfb73c99c023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda5267a84be6d6543fe6520392bca5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3dfd39b9257e2400f2d8072a5315318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6b67e6bd2f63d78a7e312d54fe1cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac22a710df47a11b6bcab51504f1f2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b89bdd100bc2bec789b5795e370c0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d269215af311bc3d6db68af8bc88212322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b018f8789d1fc752bddb61a9bb3386323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7216113e4ce1411b98b999339913fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69c02dabfcda82bdc650cf8933e96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15763b6eb190ebb19fc64f64f78bab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6191afb47f5aa8a6ca4a70e35f45e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2fa2929f7c2ece79f0089f53e9896328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e2a537b4bd0649884d93acddfd97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ed0905f7db15cf5cfca539ad4c17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526cb632e39e4e586799b883f09a3c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51623bd14a61194d7c5509504152b830332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b7ff6559eb310283a5f8dc078e20d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbe658c97a60e62a2b55ecd76ae5af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66be0a9972cb242069e0db381fbee31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fccb5fa625a831aa8e0683346a979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701704e67645fbc8cbf2d93f70c8f31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baee66674bd03157a5d87966f1a087338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049076952401497d7b69d273f2e5afe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f9374f24f96370952ffec4a012b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ce519595275bb7221ccbbed58cf2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12f4b54c14c84147ac36b52c0ebd43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d37c7fadf1a750ae62ada133f234b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896433cd3c1b28b09671f772c3deadb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877ef1fbdc600eeac21bba22849cb6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065182a388957f9ceba928763e0452a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e853f511510a44d82a6ec116d06ed33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6db2cbfd63413c7fd6880e4cc924348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed365518eba5d32b0d5d5cf657f7475349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98e2cc14021f33928a98c190b27b66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced4265bc35cb74c8a95cf43fc8493351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e4e8eeaad8d6a3bf01ffd695a3af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b1b10ec42c049075737c82918e2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc1dc6a8661069886b94407d52b81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d4681b5a28732c5aad9598970329355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a235b9832b978a521aa1f346b2214356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d20e20186f2801d2f8854fdfcf7cee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d82ebf4de4ec6279e0ff8d43b97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4117debe98af5128dce90d3eaba52dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b584133ed1afd17cf8182b1b1eb078360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a628d18121cb544eabc6e2ca291139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bfef3a4eecfc3b4a401e6fd00c85d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c699258f84feaa546115c594ff22cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de72bf119de6f1b71106ffdf24a33b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2835ed34b99ecedf62a24e57c456c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f533012cccd7ba47b598248ad68dad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7137dfb2e82da05055a399bcb5409367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d1a56d327f94505f0000075585d53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca823161bb433d9944acc8e446fa1860369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad4e694278e6422b0d72d45458c111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cfc09103cf576e220f491c9af916b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c74357f48ed8286439d9975af0218372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20728ee154f16ff89d900ce99d49ed72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfcf8100bd014ac6b7a95a579cf062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10258ecd00d917c924d58b6b28906375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e866f1a88769563850e8524c9bef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272f99ef16d57b28fb569be7a7e615e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe7b01cda34dfdca43fe41fe088ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241bbb03358623f30027049ae148373379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25b3ad4e95ad7d2a902a27b45b0c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e072b2c84c8604a8d49021f6e60a5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380658609bb95ce37ead80f83b7a265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e11e004094055d3a85eaa23a3b66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e1d1c3223c86f9c61a817148029fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc0907fabd35608c18b01a0651ca82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754759dd8c1e7e0b06b74fda0370c11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821ce4e4baaa95b1783bda6583e905387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644317650b07a487efb630584e32862388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e699bee6f592aacd46d55ae56263a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a4a225938297b48fa81cae26bfb21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac6c5e8f594d1119d769ae8b3a8933391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da99a3996e687f2429617d4b923c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d5d5a239bf1e79b0a29e5f9d956a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc2273ff88841154b0a7232c481ff6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9189c8ddc97967c81f4333e7c1a631395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed24d2b493fafd6899f7c65fad10fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc116af6998abb25912a65cba92ddfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762713e21e03376b6adf768e9a94b82d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c1dbd41573a6efb1383909fd327a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beab525bc06f5fda4d2e30482a5be9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae086588ee7d376c2cc50f859872d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1274ce0e568222258913aef28d37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6d6fe795155cfbe1f5632cd4f155403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d75d302c5db3537f924b3f274c8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23278d12b93db67f468e88235cd0a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d651dfac6241143bc3f89ffc7e0f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433ab82a88216bfe4459aeb2e396cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27904f063aea662932948be1b1aee62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202a52593a159c5d17af1e455578c4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7d153b9b736d7c32327abd8bb901d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3b5489b90b4a096ad62c1f6bb3657411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd83c6a8c5f738d4813cfba1aec13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be3ef8b6ba9bc98ce923ce35015085413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070eb712a82c9e12912a566c89f09ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183d91d07a3b0b112af9a7b7d04f743415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bd1279fef7203bad39642aeed087f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2da0c692ea29dd2444f2bb48f8f12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44a0ca74186464b3401f6df2ac4bd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844df6f03bb5118fd85a0b5cc5579440419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e689dfa688a44b0e53a54ca77d3030420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1ccf0cd8a64b147d1482e0c26fba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d80bdf30ea514b613ec13dc6f90704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a201b301302ef704cc70cd7699e41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095433ab1ace93f4a704788f6a40f57f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e1ffe8d8e712d0bf2ec0a2bcc2c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1e706fd98b8eaf0f0b8851920c1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e64991a16e2e8c60ccdbc5b6538960427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcabe9bcbb9245af709df9d2508c02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd4c67073b986c13a42c60a480cbbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524abe61e99b2d354571562a129c137430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf3b02610ef602057c59994f41953a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bc79697a4eb674fe8639404931f9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c47177d6d4258112b1983d9e2bc43a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a80e48b835ca1361ac30446a8de15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc3fc1b94c8e1c10de91c0c367f90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d7c8fd1ad03bfd023ae1e70208b83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad615a2eb208ee424827b76ab2b6f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b7d6024d0d531a1b0c14bb7052518438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d3b4c48b79338c184d60e46476836439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ff63f8de3e41a9f3d0822520f7a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9307aead597542adc85f02afa1a33d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5094d091ddd2aa8cd407affabd78dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac7b67f94d18d466b2dc9194201cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a496aabf3573af6962cf8059d1ecc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bead50ad789c8bc079882b6df6417445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54f4f21089c74679d4667a6f02d66e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aef5de8d6a4e779ef21edf0d7aad9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af694f566f56d621d2fb947ba44e406448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefe768d42752e6a548356e1a969727449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54a685354fc1001fd2f4162fc58530450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9298933b05c84b1509978100ac6e8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99edaf80c383b05ed972da9d2667dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ff756e7dbfa38e9ba51a17e5d4ad1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e621d88733dfc17d26fbf89ce0563c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7c5fcf8037a53bd3b38a2e7823cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c740ca5bec8fc26f8bfcc243a115cec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe640391532d38a9d196dc68e93b4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f2ca606c5a12bf34f6a80196ac8fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0019648b6c09a2a29452384a13b7ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976556c4ddba8139935f3609424b65d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d548d4891a51cee37472261d762a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237959c9cff96a6cffecc8ba2fe256a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083155c9b7dc964d2f79b1e217ab7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af11be5debfb86b30c3ab55eb16e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601212e015e43afe9d9b71cac365ccb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f43c25db89672bd44e46f9ec5d9919466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c68ad541ec098480ccfca84be96693467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deafe299f8542ace6df9751708aeee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06af5e6f7d613cdb22a7648422f1aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ac2ad63a036515d72fa70f78e9d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74670662dcaab82d4d5cf7c174add832471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d71d67f3e913d22166b8ed98eb64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2a347111e96eebfbbee67e331821473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75579ea966c39c612de4b417ac866406474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a041e4f2f50ee3c30d52cc03bb6f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c975738134f3de03942a1324d573d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c6e0e0f6d944198ddf8d573cb603477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e19749cc045d8daacd27260f59169a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ba674742383c05c2c82981e8625e479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>