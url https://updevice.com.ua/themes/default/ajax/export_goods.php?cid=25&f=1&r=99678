--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -2020,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe263c893b61b2cbf02d5d059ba45f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11039c8ff0a511a37573f4372bbbb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50773bacbd0e5bc411147870880edb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f74dcc52f3c46a39b6540d327e25b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d66b710616823787cfc824d2449e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1753d0d2459d1dbd82a0a126eb79d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a25b411f7533af58171e2625f578707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befda2e7a1d57037d4984ce073329b4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18fc9809d579534b9efe26682ca7079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a1868cd415e06b2b033f19d00850f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e308d4d5a78b1514a144b7b86045511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0752ba2c57e4a717e840aa611038c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015af65153d91dacb0775d98fd6fff1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d2f17523642e9c642ceacc51fda4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c29b9a65d532fa0ad61c13de74319f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd1a035f8be43d2dd14cfe0ce926c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee4b1d43af0cbb8c6375aca8fbcc4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66975f9cd492daec5ecb39324ab6ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf2ce9bbce5435361eaf1f992a01e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4bab9ae0c503a4befd0f021d53f6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017d9aa92f9facc8289ba12dfe493521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a2769b95a151e708698f633d37bac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76bb434ecd982c6119b4df279b1bba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ae86cd4f6b7132b78130d788f821924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276cb856780f143779d99a7d07e5eb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1268785a2b0d7cb23b126e344d805e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dcd7308d79d3453a42836964b1e8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8214001e719394dcde40d43bb9f481828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575573afac0fa8d5d9d23bf54a81ef929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc5c46f467d0d2b6e5d42949f778dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260a56ef765a77f0dbc25845a93bc8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e985a4e2bb34ee88707388404a2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae7b5182fcaf470d74a5896d3762e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63144bd094490140d13d7b2574903d0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259161e78210d0c085458e81c72cfc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d0a92b5c0cab7aaa8da90456b4e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a535427bd9af54bf5ec6620ab0852a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bac2a46ab206c2cbcb58d7f6030c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77897919128878b6679e79d3b9992d9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9174315cdddc0456555e37fddc1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c016392451059ab9a285ef0eb9e2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db1381cb92c7cbade177ca39b32aa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b2e13c11c9d620d4710beb954e3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c531e5263851b8d49b0f6f54421c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5ea5619a5ca32b24d1add66dd266e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e8cc8f2a921f7a0f262769bf83da946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf878de801d3d24681e3da4481304ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e0981574cd9331e7d7dc9309e556b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0983fbebddb24a90e04ae323f3225149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7cd3973eb61366b33863ac221a00350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7e6f3865570e84bab5233ec316bdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a545243c5256a8a341edb381ea225952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e385cee92f57dbf0b9091d4b2bf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11cdb29a500c3d2c6148c3bbdb1ac054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52bde14b4d0628f1f2433e6967ec3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af8354c3e30c8208add5c08a37811c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86c01895ada76cfaf43595ea5017757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf87808efacf7c6023e3a8011abfa1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8fcde0ab44502905c4a294c2cf8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6fb226817adb2c46e09e91b6d2d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aa1facb14de8b20cb84a9264d075f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f7e12d5b92aeaf4e384129c7f13262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5bcc792d102f752e5463bb9045c1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98f0f0337a545c3ac0f4264855d38764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220018d5246c769c8fcf2fd1c788eab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167a03600c5413c165de8a91b82b8d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989f572cf75d73c0d2dc7ae6f3884a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1979db85c2f1d9417aba6d9d6b1200068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc0ff1760b192324a0fd738413b23669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c6e311a4be19f6ce905428b11f0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b65a8888dbcb6a81f63537b13f28c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292c5faa2bcf3326a370a62f064712d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e760bd401c4de12fa1844633af64df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4efa9b336ff21ff1da8e1c957c5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470090ff6441865be084d16ad56318b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24501c8f02a692bc967f4287256602d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439a101ae72d3b0e4ec7c2211f4da1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce96663b78b83b8b26ceb47a7f68d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305442573b4de121264b4b5a2c60cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a13bbe44aa4d65ee7cb53f8f1279980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc67cda602c77fbd3acb43d13651b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1221fb1b3379f52127153f286b7e21b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13355136d952fd81642e5d7350d40983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeda6270f9eac9eae64178290dbd5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfd0dfbf41aa180138ca674813520e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab78cbbbefa832cb616a430984dbd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d57b855588613b0f78b786ccde574987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a66756b0851545ef56e8fe138efc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac47a9c835c854d746eb25fbc91a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212855dacce3e29333a034d1e4b7b8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93caea232a1f3b2966162a137805b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d37f3e2a30804f08dcc1e90d631892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bec5320ef1c5fb7b3904ac5c867bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8c1f853d63162d4587d190f1c46994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ca1b0fd0654fd5783b9b7ad106c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d829d1c4417e75d16e9dd549bacd07996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535bdf52262e85a56e7a0118f696ff397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cb24dc4685af85c09fdccb288281798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec565709bbc00948a57ee8c5ad0263c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a558176919b65a02f2e394126454d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaae3cc99544cbede93ef2926ed791101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca23d24d25c4b4e008f9891cdc4aa01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c0468b8e47377e96c384814427de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a99f151a69eb50328b15e2ab8731bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ecfab08c2f17d8a56ae0aefc09f1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f2be12d9472352df3c46347acfaf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373539713fbdb30ec4a755fc9b10918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec1a7079caaca8a074e3ca6f0d8978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a79e3b99bbb341cafe09bfd555ab8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abce4ef33eb6756274ef45d1a4c3e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68649224e6e10751e0ff7f30808c9d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b9215910408e850517aa1ed866fcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21a0b633de59e6bc1d78348703b5ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62197f3f9225439e637901dcebcb4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f0572c08b68f3f476551a924a1a4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c288dbd3e256f448a9a812e80ee3f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bbb009368fe603ee9122db1858034117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091b62b9adf46ae6d901c1f17cb8199118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d83f1d6124917c1019ffcb20a3070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ddc88b6469072339d46b79d15eb53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72704b939b36a8edacc9cd6980d796121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199295ed30a3aa3afa135ac531541414122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13136e67d4932f434bef91cfe6c2dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666aae9132e827b5edbc6c69211c88a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a6a81ec69a0df0abec0a48b0b04a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963c5cf846b36898b7c8498bc9d6aab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18971df41bad086ee46445f96639e84a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a93973fda4e9b545f3602e24146e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9fc62a2355bdcbe1c98e295dbd83d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679edfa79c7bc0f87e7d9540fc62193130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a5b592579bf68d5fcf5d1c5f14d4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c639a91ca74adc002e7133d634f55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79109fd52bd5180de2f6a3bf5d7a16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d22de7731ab67256dfa38b7efe8ed0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17520b87eeafb13f5899795bab8cd66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca87c6a3b1e5d71df6257616ae914a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dbe0a9daac851ca7981ff2a9c8384137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bbc4bc14697c5d022b6ab986eadc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a8a6a10cf330cd57db24d7d33f0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a48c3d74a74c257d4210a78026ac9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a565ad9a7303239c821dac83604b9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afac41b541a1e95767204d538bd29c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2e8732826579105242370b3ab30c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaf051dfe53c898f6c2139ffbe3fc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fa8771c7fcdcdb3a9675022a89a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541391193e54e17a1d342bbaccfc3ac4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2e09ca5448e45cc41dac3688f875b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34e68989fb0a395f75e0679557e64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6077f61b7675f4a6a3fbd1dca9401a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20889a0db59df4a1fdaf798759c0dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aadaaf3f8a1dbb76f5ae96acf8fbfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5dbe98ccf52009fcdfa393165ca7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbbdd7c8c5bf5b0224920df7e9e2f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa9846d1974b6d2e2331d23558d21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd5a94b66d62d4744850f63f17b6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef165a1777381998c8968e59f3ed400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaff34237fd7ef3c8b0fbe93a85a7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4f6c5c52915f83731d7d38c017bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b7ee819dc118498b4e761b654d22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479183b3f12a5a121b9a02bdccb4f33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8699c8b3ee4156bd3bf5cb7133dff1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e4103979454385a509885c328aebb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2253443adf7ae137e6e63fdd0a18598163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742397a9b2de1da1abc9ce15dc493446164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ca1902ab5bf31e17ec733b41da7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5f39976336f1772fb6130dfec286d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f8de316f1e6b7f8bb70472bcc408167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa94fe2592110d2b094402df8ed847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46b3ca2b68c4a0f303627bc058ad5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12eca857f81a048a1140a080b2a74d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd35ca042bb3c3ca2f636caf2209de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859f251a68fa7aedb9558586c84701172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60983ac1dc8364ba9107ca67eb85efdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36baf063a506a8edf329b2336395d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7a5e5877996317408e553896a01b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f1c19c6b36d1a72aff279251e5b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba1d25c65c5ed9dcc2a89547cd490177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e32a83ea38165c54c6c7242b640ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b4877164e3ac0897e7a71c648321f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b988fb834ff5aefc016ed8de48b16f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3305e100ca4b22d5bd66c4143c5e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aaf38a79646a97ceb57fa96be01ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637087653147e927d2dcf873302eaa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3eac7be53e8b45ce53680f2ce574184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d854cfbfaf7eb02f26887b94bef65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba8babadd67dd892a39428752bcd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc1dc6a1d7690a50d77c0ae59ad04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15a77797f42937f4672fe2ff664bc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61c43b7e066b5969c3ab116c9db0c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c952694e54c3a87a4b43502dfd67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f3b910368afb79ff1d65d90ddcc56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da63537c73acf8e1738289d04ebd2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a5b7195bd957e11cf6b2c82f922d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976990aea05689cf064e3022c2d5f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad3b7fe53142074e8e102e8a96d5ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a1d74511384706dcaaed0fce0bfd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea35cdb76526f6e978dba3c3a1489197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a236e1cc493a3868c064d23e83cd3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb7b74d0b8d4aff7ecc469d92480e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f232c69d316d54908844458486d3fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31cd313b6a95fb4d1196449e4754b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641546f5219e46ecd3a6712200c4184202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e415058ddd4082fa5770b1bf3e959203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fd8c2e9a2adc543296da1d366e141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb02ec24c2eef3d57070dfd962b6608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a95a791b75a8db8ec836cd5eac7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291717f940bacab71fa0f5e3d595f577207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13af3dc7c59d9b617919018840270fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a016a1bf2fd54a206da92f71bf0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa027a9c8fba4c7cc07f04fab5e58c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea9af744b2456a8643e93db0ba4c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f62cee3d91259c7a26406557cfa10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94e4bb53d3a87ca8b4530f00cc0c3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fabac2e266a46eb247a610c36a8392214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe768799ea53d4e1c6d18105c94bd15c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ace6e94ee34602cdede68b90d2f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ecc7f9bcb6de06acb3c4a9b08320217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf6ecdca2a922d923d0a38a3ede5b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6890c62204e0dc4d7c8758a8f8f07c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34113e160ac1daf9e2525c30055f9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411019ba60defc94a4faeab0bf713ef8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ee5589879082c6b05f966b20ed1e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227494e94fc0e8ec47b382fca12ddba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1921913e57e0a632796b576b4bb850224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a6fd733052a9046ec5bc6e6ee6e03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee5d3d1fe543dff0aff1c724f52c62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0eb49e670098997361604aea65a95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc25e59cc90fb83ceafc520329b562228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a40b3b3b6425e227f970e50efdad73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd7ecd9e83c60cd62eec83f453bc5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab51df1f1b7bef7478dce629cf88ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a341c92160bb65a0491a84a0d7f37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9b7a54c0bf07fe9d3e56ec39831a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d682a4b7b1fe05b0ba00c29df310ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750f2611127cc304391ba844614308235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d6a6c0addca3fe6fb9701c26f92a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90163c780cbca3f7ae3a56f05985dce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f55bda07be33887b67a9272175ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575601d38df48df589b040fc04a26265239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2fa37ad72fb85c31cacfd38630b28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116b7ae1c6ed2293d6d3432d389ecf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e79ea30bb63deadbc7d177ebe2a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745e452a2672fe833618783775e2497243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc034310fb912d2d0e0b46f775f57a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408bd10b69d0970a3d80703a85a8cf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f8c0dd0dc2a18236086f6d18ab958246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a15dd301c7a091040b7d88e071fe2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484584b67e8d82fad696f5eeb34ea89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df859ba883a9879b5472d9d8a16c64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8c669b4491cc11ea94b3f2d1d0bfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9856c1ac975b6625829e7b9b60f27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5b8655cc7a6b736706425d3fc2ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a196564deceaea23325c06717a07bc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e162885a726f46b59d9363a98f1972254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae6220aee26d2ebe0a41d3bcfbe969255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1f66ee684aa4a8e0df33802e73ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5248b947cf6880f7c9154c2a9c2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5065bacf8d3e46c3ee3311359a40d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f57a9c447de880a1c3e3a3c027dc68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d55c2c219ff898750feb3d1af337d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b8ee740293159101431f2bc16ca6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b9c02e2d74d7677bdf31c6618ce0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba67542e2bde2dc228febef300cc41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f661fef144a0548120c075f6a068f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f059c728f35e872b52c91377152532265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e0f3758af056bdc1174072d3d0141266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb37dad79ae5e6871ee894c1f368bd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd917ebcd1e451714f4e576998a00ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f72be71c8ddb40a6df420d2c6f48b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc19e2a37c0c22c87a51d04810b9f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04151403a8fcbb35bd24917c8fdd43a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4a33e37b7caaf0037a0351992d7b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc0e1c58507b430228a51f3ed2c12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548068012c25a2750cde45609a91be6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3c9d3ce7dce8d3a598bfe78161c6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cac6c9fed0f6d60fbb96b8558aa216276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef589b44c539a05558ea8dc5cd5f5a38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced85c143c2e2f54e384cd2ba67bd07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01f658bddced013244d92bf99c6631279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45613112463822fb36b2d2bb0d189b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef7fa07f625560938cb1895ce41bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214c581a831972ce9220d4a336b570b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8fe0b4330a4ba9cf0d4e035baa554283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72502979622916f2fceb433e36977089284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec5d341770d6e292f3292f6636fc17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ec32c331ce141396ceae2d6c47f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e422401c2f7e24e6fe6441813430287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543afcf2d78f814353bf4a0a92449c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97466a5113fa5a4d78293bc7036d58c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e292c198683225bbe8821c19e337831290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a7088e8b19ef6aebd611fb5e3ef15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bb59622359822b79d5f9f8d20d23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba7a8db51aeef38b1682365ec29afe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea1932510dafccca30039e294d4289294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ecd1acc0562f5d4c10bc2d9bbf84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf8a89691bef9dcba58452bdc1b29d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc51081328455833c12aae57943aec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a7b8ab74c7496dcb9a8cd4e50afa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a344819cabd21f4cc62f6088f326eb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b7ab9ab5e9f9f7d1e776769f959a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e867f89534f0d37df9be1d1184ad38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f301726e7db2948cef8e1dbded3c6ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fb8a4b505a28e2d7ebbcea38b5e7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ee878cdd052bef1cca32f69fec2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a35d58ad0c2382b7c085e9d873b12a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fba83e123381d9da5b571ecc6a1b60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b012d5f1e29433580d53ece5f5d86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d4dfd61d1ba00c724faddefdbef5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17896f1485b9be2ceafb55fbf842e210309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820d8df1c8c4d791e6a3dd2fee5a00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719d11c134588599bd74412cfe34f50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919bbda1614da08b3350d7980ead9da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79ea4ff72de66f51f840fdf268b1e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8abac4f02ac2854caa27248807bb79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830568f6b9b86ba11572c857197e2f1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8788a50f3e3ba72ba8cfb73c99c023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda5267a84be6d6543fe6520392bca5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3dfd39b9257e2400f2d8072a5315318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6b67e6bd2f63d78a7e312d54fe1cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac22a710df47a11b6bcab51504f1f2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b89bdd100bc2bec789b5795e370c0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d269215af311bc3d6db68af8bc88212322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b018f8789d1fc752bddb61a9bb3386323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7216113e4ce1411b98b999339913fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69c02dabfcda82bdc650cf8933e96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15763b6eb190ebb19fc64f64f78bab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6191afb47f5aa8a6ca4a70e35f45e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2fa2929f7c2ece79f0089f53e9896328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e2a537b4bd0649884d93acddfd97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ed0905f7db15cf5cfca539ad4c17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526cb632e39e4e586799b883f09a3c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51623bd14a61194d7c5509504152b830332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b7ff6559eb310283a5f8dc078e20d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbe658c97a60e62a2b55ecd76ae5af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66be0a9972cb242069e0db381fbee31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fccb5fa625a831aa8e0683346a979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701704e67645fbc8cbf2d93f70c8f31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baee66674bd03157a5d87966f1a087338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049076952401497d7b69d273f2e5afe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f9374f24f96370952ffec4a012b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ce519595275bb7221ccbbed58cf2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12f4b54c14c84147ac36b52c0ebd43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d37c7fadf1a750ae62ada133f234b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896433cd3c1b28b09671f772c3deadb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877ef1fbdc600eeac21bba22849cb6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065182a388957f9ceba928763e0452a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e853f511510a44d82a6ec116d06ed33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6db2cbfd63413c7fd6880e4cc924348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed365518eba5d32b0d5d5cf657f7475349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98e2cc14021f33928a98c190b27b66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced4265bc35cb74c8a95cf43fc8493351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e4e8eeaad8d6a3bf01ffd695a3af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b1b10ec42c049075737c82918e2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc1dc6a8661069886b94407d52b81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d4681b5a28732c5aad9598970329355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a235b9832b978a521aa1f346b2214356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d20e20186f2801d2f8854fdfcf7cee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d82ebf4de4ec6279e0ff8d43b97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4117debe98af5128dce90d3eaba52dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b584133ed1afd17cf8182b1b1eb078360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a628d18121cb544eabc6e2ca291139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bfef3a4eecfc3b4a401e6fd00c85d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c699258f84feaa546115c594ff22cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de72bf119de6f1b71106ffdf24a33b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2835ed34b99ecedf62a24e57c456c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f533012cccd7ba47b598248ad68dad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7137dfb2e82da05055a399bcb5409367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d1a56d327f94505f0000075585d53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca823161bb433d9944acc8e446fa1860369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad4e694278e6422b0d72d45458c111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cfc09103cf576e220f491c9af916b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c74357f48ed8286439d9975af0218372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20728ee154f16ff89d900ce99d49ed72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfcf8100bd014ac6b7a95a579cf062374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10258ecd00d917c924d58b6b28906375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0e866f1a88769563850e8524c9bef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272f99ef16d57b28fb569be7a7e615e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe7b01cda34dfdca43fe41fe088ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241bbb03358623f30027049ae148373379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25b3ad4e95ad7d2a902a27b45b0c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e072b2c84c8604a8d49021f6e60a5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380658609bb95ce37ead80f83b7a265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e11e004094055d3a85eaa23a3b66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e1d1c3223c86f9c61a817148029fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc0907fabd35608c18b01a0651ca82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754759dd8c1e7e0b06b74fda0370c11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821ce4e4baaa95b1783bda6583e905387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644317650b07a487efb630584e32862388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e699bee6f592aacd46d55ae56263a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a4a225938297b48fa81cae26bfb21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac6c5e8f594d1119d769ae8b3a8933391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da99a3996e687f2429617d4b923c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d5d5a239bf1e79b0a29e5f9d956a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc2273ff88841154b0a7232c481ff6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9189c8ddc97967c81f4333e7c1a631395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed24d2b493fafd6899f7c65fad10fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc116af6998abb25912a65cba92ddfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762713e21e03376b6adf768e9a94b82d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c1dbd41573a6efb1383909fd327a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beab525bc06f5fda4d2e30482a5be9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae086588ee7d376c2cc50f859872d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1274ce0e568222258913aef28d37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6d6fe795155cfbe1f5632cd4f155403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d75d302c5db3537f924b3f274c8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23278d12b93db67f468e88235cd0a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d651dfac6241143bc3f89ffc7e0f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433ab82a88216bfe4459aeb2e396cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27904f063aea662932948be1b1aee62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202a52593a159c5d17af1e455578c4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7d153b9b736d7c32327abd8bb901d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3b5489b90b4a096ad62c1f6bb3657411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd83c6a8c5f738d4813cfba1aec13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be3ef8b6ba9bc98ce923ce35015085413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070eb712a82c9e12912a566c89f09ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183d91d07a3b0b112af9a7b7d04f743415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bd1279fef7203bad39642aeed087f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2da0c692ea29dd2444f2bb48f8f12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44a0ca74186464b3401f6df2ac4bd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844df6f03bb5118fd85a0b5cc5579440419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e689dfa688a44b0e53a54ca77d3030420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1ccf0cd8a64b147d1482e0c26fba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d80bdf30ea514b613ec13dc6f90704422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a201b301302ef704cc70cd7699e41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095433ab1ace93f4a704788f6a40f57f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e1ffe8d8e712d0bf2ec0a2bcc2c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e1e706fd98b8eaf0f0b8851920c1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e64991a16e2e8c60ccdbc5b6538960427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcabe9bcbb9245af709df9d2508c02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd4c67073b986c13a42c60a480cbbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524abe61e99b2d354571562a129c137430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf3b02610ef602057c59994f41953a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bc79697a4eb674fe8639404931f9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c47177d6d4258112b1983d9e2bc43a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a80e48b835ca1361ac30446a8de15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafc3fc1b94c8e1c10de91c0c367f90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d7c8fd1ad03bfd023ae1e70208b83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad615a2eb208ee424827b76ab2b6f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b7d6024d0d531a1b0c14bb7052518438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d3b4c48b79338c184d60e46476836439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ff63f8de3e41a9f3d0822520f7a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9307aead597542adc85f02afa1a33d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5094d091ddd2aa8cd407affabd78dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac7b67f94d18d466b2dc9194201cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a496aabf3573af6962cf8059d1ecc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bead50ad789c8bc079882b6df6417445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54f4f21089c74679d4667a6f02d66e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aef5de8d6a4e779ef21edf0d7aad9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af694f566f56d621d2fb947ba44e406448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefe768d42752e6a548356e1a969727449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54a685354fc1001fd2f4162fc58530450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9298933b05c84b1509978100ac6e8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99edaf80c383b05ed972da9d2667dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ff756e7dbfa38e9ba51a17e5d4ad1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e621d88733dfc17d26fbf89ce0563c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7c5fcf8037a53bd3b38a2e7823cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c740ca5bec8fc26f8bfcc243a115cec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe640391532d38a9d196dc68e93b4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f2ca606c5a12bf34f6a80196ac8fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0019648b6c09a2a29452384a13b7ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976556c4ddba8139935f3609424b65d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270d548d4891a51cee37472261d762a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237959c9cff96a6cffecc8ba2fe256a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083155c9b7dc964d2f79b1e217ab7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af11be5debfb86b30c3ab55eb16e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601212e015e43afe9d9b71cac365ccb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f43c25db89672bd44e46f9ec5d9919466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c68ad541ec098480ccfca84be96693467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deafe299f8542ace6df9751708aeee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06af5e6f7d613cdb22a7648422f1aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ac2ad63a036515d72fa70f78e9d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74670662dcaab82d4d5cf7c174add832471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d71d67f3e913d22166b8ed98eb64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad2a347111e96eebfbbee67e331821473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75579ea966c39c612de4b417ac866406474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a041e4f2f50ee3c30d52cc03bb6f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c975738134f3de03942a1324d573d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c6e0e0f6d944198ddf8d573cb603477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e19749cc045d8daacd27260f59169a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ba674742383c05c2c82981e8625e479.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638a050661174d97ba0c58b8d88d8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ffeada1a10a4e4c2cf50f9d72c6cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da488efd55e494e14d67194d1d680833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6e4384932591b0fd015b7f19dd8344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8abf36b0369856c6f0374756c4446e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64f1e7f83519f4bbbc0e9e6129d0016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2e8dea310965bcefe2465a1ec6057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c6578bec5b14c83e4cbdd548425d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fca00dc682792594048ebe02539bda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0ba85b5c3013de08829f5bcd5fe1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e286d8b37f79e913d26979df6571d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce4f8d4d6c1eacbdaf65081c83663612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b72e228d72d4d6879348aff122e3dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38d34d55cdc9c1a1abfbb21856a1f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae0b603377444b6dd78ea3df0256f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d03e4db5ac13a76c8ac6099ccdd6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d98e6ce9ad05390b0cb1bab044d4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e66d0e7a7706daf5808cc379323a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6d2695bc22c62516911a12bad1d9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73541e4b4a6bafb2c260f3521ce35820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9231b6371bfe6334d7f06812b5e1b1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f45a1dc41b256d126608e84cac34422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a898434de4cbcb6f9c8bd4e293edb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaacb71f47745529c2e5ad74c09c92f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a471ff9e05496a4cab3a92043ddf4d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b72126e2fafbc5bbcb6aea2b310626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f704fb260abca2f6344b2cbbe073727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a342ca81a88c044bce6c9f146563d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fdbee21db150c86d870c0c7a6896129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96857a3a63a3e233666d3a1ad4607fa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6423df7afc1de983933babf950ff1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d1e563d4c4e34d1f94f24596cd3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e987b459a367640a9632bf7e05c5d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b0a0fc6ce424178eb649984647e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be76ae8d8f48dd06c6732929f16cc7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6cccece193bf8f22233a3e49b88936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac67a06e3c83b2da6058b763d5299e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556470d17e4861819ef256b04d50417438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0044c1a098718a26edfd002ad78e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf889430b4c57dcf98a7a33fcb86ba4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34733dd52071e5890a0ea1361d52ea8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314338b5c9532c04a6c66b19253d5c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780b7c960bdd2c6ebac0390b5c7222b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c641fdaae1bd6073537a4f5263982a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf011a4dd60192d4841bfa9a1ac5c7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91980d975534a6eb76ef7dec438fa246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e895a1c2c0d51ddbdf62aa08d04047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461134b51f91ea30d34092fc9e0e1e5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7501f19842724d6e02ed991b50a85049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173be964cdf160084272aaaa7d460ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b54ee71592fe3a9587b8a27e30f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4300a757df9a882f2846fac2baa165c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238c5a7bbd64627d7d559a481b91a6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a138b54906e899e7be7367eac10740d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb9dedb1d2573596737c0b0b1f1b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd28d8d727ebdafbbe9cb02951085156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c88d0b5ee44f5ca14dbbb651e1d49857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a40c8001d9a6e5ede2c33897f7f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab19ff7b8996f17eaf46a1aadbc7a2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6245c5743500fd55032725e6a99f5b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c1b6b39f717be7c17d92d8b95fa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3ee12eef723a468a6d2228b85403a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39bdf30654e228e4117b535df87aaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128cb1966bb65836d6e33bc680cebe164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d7dac8e79fa8919627b07eed0b3cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142dcf935d1f3346a08570ac6266eae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35370023b82b1abdf167a6c7caa4762b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306482694096f6f4588e58948f530b9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb44100b8c9fabc12951f054deb6c3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f6c216a7f6d2519ebcfac923cd8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecca6ff02a8d6dcd6f32f3ccf7257671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210ff15a3c840390028dd7c151cb34d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b0ffafc1d9e38de67b9f62d0b847c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9e61fe1920fad126f745ec04604274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea44e832deb98ed33bf04493d9dc66d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec807e772a58b7e2db2e76367e242f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b150fd8e507365fa8beac94c7ecf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05572c66d310eb85b2aaed0dbc0b197678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db2fdbc83662c9d31c78efcba09f8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05f920d8e4ba98464ef19d2a2fdf0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eae62a52728fe3344e0a2aaaa4ccc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1198e28fb167aadc1f1c527a418305982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038b9600e15fb08c82509de5f62c0b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ef1797b6fd648e296b1a562538fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccd06f6340e8e6ff68bcf9171311b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b76240ee9091141dba68cc9aedb91386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1373d79ca6979b7cf48dd9c32f5e6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742b650d43150c5320524836a56f7ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d70d17d26c2183b35a2039d39b48e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631323e62cdfa5c5a0a14a933b7932690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f3a4318a829bbf04a1c809bb756b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837644639d97696c46d007d89e98db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd3fa82de4d88752fe23661de8fdf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea235982da1be707a19d60cdd809f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5d29731203aed4dd7dd2b41f489c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d97041e02a533c16d30d049e347f2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a438720762ce40a8fe833ceb772afb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07092450892cf518d5153ef2652b97c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d73d0ecd5338e3285a23b8deb32c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfd094e225afa3b6dc99814779e49f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64141d4b1d3376743a92e17de02382cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3c256b25032f5ad3f1188fbb40e23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681d81729d54e8bf8916e3320b3a27e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6716915ef8c128f797812042c5c86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f5f390ad969e3cf6d9d147f8c29dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982470f86907048f74c22f62b289681b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0327e0a181add1ca345475c786f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a534ef9f08ce103c83a02aa44afa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807bf794e572989607e5429856848cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd8008fa1a71f384a464336f04e350110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91f22e4081a24559303d3bada112dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d95dae173dad922018c115592f03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3a312dd8cfa1aa7bdd3e5dceae072113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee489813457272ee07406a7476f4b4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f25885d678d6374f613a71fb35e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8525d9e2c274dbb14d550d09885a39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b7a4a756c711014908c475e746b61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9731f3180b8a1d4c5d6c156cf8e91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2919e1057de5918112fab451c3cf164119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254d0bd30c946e5cfcb72ef0d3e8e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938db5d524c79cd37ee27aa0f4bc3c84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a840d7a0b7753732b06f461600eae1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c1cb1e12226de7013d2051bfa5c4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f0f1e234b42f67940f98e85d06238124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9adc1f8cd946f6f1b40732ea370b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cfd4d01978808e6e71670ea573257126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3dc75ad216eb43006439d7822efac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f10d44cbef0a35460187a6c2bdc340128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fceb6d0ad04807ab38be1ccbd261ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ead2730d74199b249e66646ac26c23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d6b02d8c6774e6fa473f49a30768131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76467374f2dea2429217816417715d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995086d796dfeca437a774aebdbb6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087797f9b5709d6b8c0c6745f6892173134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be197d6d39362853ef701174104f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cef3c560a5e99107f5acf5944f362f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7061f1c17555cd5cc6ff018bacc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a133d1963c6b74396b1de29a6bb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c363a57e1e41aa32e6b658501a6500a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03785bfcd69501cabeddd05b2760f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea42c7d0d843672978f81ed286f55d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe5876c390aa8dd723e0a9ad79b4ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331172c29640afe365ef6ad396bb82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eb6df18aff7511872469653d69da8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fffcc93e0b0f4598cc8128cfcf26f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26bc71550ac028ef8f02d9b2f29079146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b72374ddb46c55e9c0cba4b3ef1ccc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19a879c4a8108b1d25f10bcd9187ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e99933cec6134f3d02b491081cd28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b36d516b75c80023b12296be75689150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7724a9ef62a1006b927e1aff42428151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4aeb4fbf009cb87de507acc679c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea54b9fa854a986162add5c30eb36af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b1313caae00b084a1fd573d21f15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2fd1d45605a0daba644739f344101155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93802a8e93621f004ffa25816365d59e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8985140a0d726b8cce5b484d5d82df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9980b859d7b8b96a88afe4dd7cf890158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ac31a4861ee9357a3b1adf8504281159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c84d329320ae8933a1d28cc6df0a6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e148b6b92e3e49ee6f3ef85eeb809cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a576d2c242635df8283c7de83c8495162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae27311f591f8829aa8b0efd6583e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9689f1696365a09200082643267c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf41b1ab649ed03824dd75877b5dbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5394b28874a6809728afea27d64b806166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a580f5850c5c536d495168cd256707167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07936e6e3c2bd16fe34e2057ae4e7a2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59659e52599abb9fe62d2202c5dddae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbd68a5d7ab0c44bca090403c6fb2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c2283e00169bc5488490b7738ea87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8086af781e9d6b01007f3a5f4857f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c34e291d580f87c774c2499bd114a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f4e3c79b2658ac270a8886e319cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331f65b9e030e2de651f8414fc2954175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057fcb577cf5effa1c25429fe5db8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3cd2295024dd3e1a558874ba79e63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b281c818824d303c13964e9da2dfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603d9d9cdccd4b75fb1831db01a26de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee133a03c76c676626a6bf9cb5117e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efbeb482619f60f849189aca429ce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fb1b7a76935ad7750e580fe15cd45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e2c87af21803d0a87fa6ea16f85c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abda4aae8c788e20ac4d0b0a191a12d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f2cc89bf3c7b429f56eaa979901be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81056cacb01dff0026e6cf722a08f531186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0cb32ca6fc344230784962afccfc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d21263c659fe5a9fedf970d5c2bab4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348926e13b845fa2a08bdeeb55232e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceba075005a2482bc0c2a12d453105190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3f8be673545784c8f10296a830184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671b970086376394d03ef1a378842dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee5d9755be5018bb75a0ff9f06394c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a49d3386521d3899d7935452a6ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98643ffd5ae3279e876302ff03701195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e11f332644b9b1afe56381e3850cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b79ce01a3897cd52c68e4995b894b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce068263564754bbfe776a2e251ebd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fea0d5005f561a22ee3a0626a79ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51903f9a4d839309cc78abbd25fcb4f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d95e17a9de4f7d5133d3c1e789bc3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee3ecfa05577bf2cf65bd3ded85992202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c36608bd39413dc421ac34e8a039c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f7dfd44e667ffc81785769ef0afa3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0c3d0f467e2fb3afcc132e6958c06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081f56fbf91a5343b65b6b49dc43f5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a50e7e79f9bc5bb566cf7cb259c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e17a10378aa0d87a1ac3c4475841f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346844a81dc6f2e905c0add5b2b96974209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26096c33650bc3e26eb861b3a38646a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e29557f9d7cc4135232db7b5360e59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8863b19095dc389531604f2fb389d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c0281d699ea37ac6d47500e687ae1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e481722ca1fd7d24b7f0726ec66d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1c5c1b3baf61fbcacb4b9421d2383215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11682f81e598d268b12420730752ca9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc20e95233644b7fb1773a8e98aee1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c9edccfeca59ce0ff86595b4a5ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04172426ee7d30703891f9e8e01a012219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa0ed02159713e1ea070fe2c2a01ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9be868dfe2db0be50ee8519a375e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6909de351d0247952eced9bc2451185222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f9cdee1bfd4efea7a02cdc9e5f1e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64b59b6adb8fe93fe99bb3c33e88e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e8a372cf6ad76ebb9ada9ab59ec61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e201c5741b6ad72f711b3316a575226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b9defadaaa1cfab94a633dc6f8d4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7df27dce385adbcd3da76907eb08e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb68a13ab2a8a7734b663c8523afad1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a499c77196e2208d5a89c6f57206c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146492a9f4c3bd031fd5723891cc20d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526b598517c7d30564d560230adce9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be34c2ba693f255528d4d21d747716c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24308c4bb38856dd928b407f2fd9e6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1996bcf2ddf9cf96e146c5e8ceecc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760ed368293b2c555125f3e17fa366236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160ab8c87eccd0cb18ad4d54c3024c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9a1b18c61fc8709f8f87f49cc6083238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd91a68331d6b281ad9017f85d9f2bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3e32733de33a8d531fa1bbf9fe5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d746493ea84ae1fd028acfdca5264241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4d120e663acb6f94eaa012f2f44e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9978340f0db43c7bacbbe33b1b645243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13e300bce74b1deec7d97f47bc6f5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39577af36c5a194c2fc192705e92e2aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68dcb2ab29498c8a8de018350cfc40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585ce7246f22f329c1511f609d7c10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1774100372bddb664ebc5166cbcd72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b753a5aebf0f84c3ba54942a33d99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc15053659fb2159633ea55389eb17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327cbdad84224707d58779817d963e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563052deba7c9d841638e6bcae0d9926252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2bfd82cc7f78acab592fbd9d9aa42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed719ec3075c01b38b2632d4951751d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e23e16539a896fcbf630f0c932b288255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d59a88454316cc2150e2d0fe817c07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8334e81a38679c8092b2061761f8da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62804afa08f8b1d3632caf122b68978f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e896a05a8983fcfba9b5e9d0fd00c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e05d14674b382d913d93d5ee437541260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f514565be8409712660f6e752624c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a19e9861d11f8d47eb699162db4153262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c1afd1a7f2e6f1a68876a436ed2fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92680fee02bacd3d72a2d0cfdcf17131264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8949139d978bda3fc7561d4612bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3ed67d03e75aeb9e5420d4b592a08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b270f1d2a8d323eda9f31bc858dfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e99b758db3b7d2a6f6615359b1f3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0d7189a9f596bddd3c2cb326fdfd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ddc49d19a1557ab8677e4f33da92d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e78933b84fe1cbff229fc35e61f723271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade505ed007cc38591b881f162d6ca2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53df05cb79ff71ad22ada1fe29a6d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1032145f759229d83b7ee2397ba59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae9de561e97ed0a0c24d29b3988f75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f15e826f718e98f03127f22dc17d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef75233fb4eb68bf027c4056695fb9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34f4fd1d2913be866afbc26630c27c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2665ea903c427206252d52a13403d0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290424c84c5b7bd4710a743ee5fc533c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e66e58dd6397a884e04da4fba47f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff08586d539df303785f22f2438f9db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93239ddd934396b3f433e8c9aeec8630283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727de74395154ddae1681eecccdf86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e6433ed7888a9b01864cd49452185285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9a4884bf1126f7d122f0a5b868ceb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e56aad5658fbc9334ea4c8a8f5d0a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8480b3f79d711f03d7b6247e9fe5c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2d656a1c3f6635ba7d1e7be535f66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a88e8111e9363114e2da20d1cf70e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52792ec1af3e90c1d962b16b7c3389291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04dca3442c0ef437ccb310d5c52ec9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbc3460e006bb6d50b8d23f10884a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919a9be4478e797d19d6d88223a1749294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ae84e177af6d6017aed8159f1325295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788c2f7db8724265c4451c29d7b9ae5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6e327c2276849b15bc37514cf843b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb552295d1dce4f8100836144152ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f07562cb19a76cf5e41c600bee8a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3198047b2faeeaa578136a370fd92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e229daee3d20a0818d2bd4aa8407301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b2c68816a8b7c181ea05229f2ccc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac23e8bcf69489b798d863e33dcef66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd01151adab2cb80caea1802e7d9f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564354b6def44305d0871db69be8b715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52c636051ff0452cfbabe80d92fb96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05579f5c2ba3d1f3694bdb7790c309c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0eb5276ecb212405be3861c1734b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1843f990a1c9c17af8bc945cd866b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786f501b92015c9e34a6899e7b6f2d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f931b0b4f800c603c2092af8745e39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823e5f1b52fe6d0057a8ab38d6da5fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6acb7ac14cbe2cd78ebd8f9456934a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548f40b8f18d755ecae870509e42551314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c8725b7e65b24bee70d564cb75c9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40da61187375fefc3350dd13d4eb35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66c54e683a337e7deb3590e04e6591317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec748a26994831a77194c8f74cf1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac0e73dd7a533adcff5114b42e58e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404384f00be43c2bf79a76b3caa3204f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d9bdeab0433eaea01187d1cfa3e06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2431d5491d93103e6b9dd1a4b21fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bf2d6a78e37d01b9db2e6b0f2c1f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a828d3487d5e86bb029bd01f07069324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6cf2829428a8c9f8be9775847e0a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df03b14ce2cc90abd1e6b0ce3e48fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5dacac72f519983d6f3afa85c4fc2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefd8dc20730d82f6f8e1cc6e118b53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069780093c904def5e5067ab45e7752e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caed03324b090929618afc4da13abe2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462316f8a40abf6f9372e0b8d2c7814331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b868b2a5d173cb78e4f12949cbfe6a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca814e945eb53d10f5d9af72f970695333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f790c18460ccca0e243bc9299c3ea5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5acd6cd067bbf2fd22d3397cdc1d6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8f5bf26c6fdc971e706b390e5d1fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2a32e435114fb71e77916f7b898c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b832f13368f0f80602dca8df9eb2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfa982b7a12a231c13395eaa4a8595339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f986b272299ab4b3f06068b81f5067340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7150c8af5860e9c043b4901832661341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b20279c694fe7a5df94484ae42dea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64d24bc975219a8536b1a7902177b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94571428bfd2b3f1c73c583dfbde70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ba9cbd4e692fb13fd78a7581e8c69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8aea2499de4b50eefa138b3530a7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909c2bb5163f78e4930c2420fc0cc1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e309a4036b81c7173f9858ccec49a70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf553bc352440da4817adb7fe26da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53463ba20425d1a3048cb5fd8b235e8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55901d6abd481370ff9d3d222441d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5a329f4f52657f9301fdcdc99a613352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd116d477ad90fef7e3804f1e5f4fd06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef1048e5a9be334f1da7a9d61ba57d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32de98f12251c82482c8392b6df5ff4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710108dff1bfc09854a4cf99f5019a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf182cc642345704a2630b7d0af931bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13554a5c79edfee6e38110969fc9ee0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323309d6dd492077db0a044e0dbeb1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb018ca38bf50e44018977e9660f84e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baebe76beb84d13b7a520f6a350803361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3fdf17ee9694e31dc62e5784aef8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57280c42f3ea5c21e3c7897c6293da52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87aee4a2f2f410805defc1519a9d97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3748e93eb463b917dfe76f106d5bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23409c0c1cd782eb8acc0645e7b52a0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5d0e9113f640cf726e334b8b5827367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e275d8c21a57048fa5c0b604e4e89e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbacda6763d32ca62858b9ba529354c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d0548986648362d887d6bf9e6ebf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b78f035ec198bd8b70fe91a7cad40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1371ecb0370918d9796f6ba4c96f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf947d00e0e966c85ba7ccc2229081373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5f355a960dedc28ba58f6421ad24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee30b70d473fb5e3b9d5c5ff90cd46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc06e658bea58729ad20eeaae7b9cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8e378746d7c50c030fbe370840151377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dae224799765fc66a994ebaaef69d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cacc0454579547b00c764483102fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb3ea5e697d6c25bed8d56de85db5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032591e123c9936792ede27c127e5f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148194c196b151585597bf6a6f5c36fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fb8c964b9a6ae7dfc37cb3a9ba2bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66003a35a2a371f44ecb09ecb9cb92b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94770ba3305ab8b6c7bbbf3e339336a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1de2d74a852dcbbff6dd156e33145386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc23a7969a100019dfbd21882c247387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537510bf29a5b8247355495fc69100a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f88862ccf28c04d8c5a1c0051565a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92234b68082375dfc26feaeb5d3bc99b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df815574385448e867693717ba2a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0b285de2ba4e5dd189f1d35a47e74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf80956550536e20a29bb43a821dba3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606074a36bb5e787d6b514e597d4512394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd9eb98d7789e760275ec77bd518db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd448d5e04ad3da3f381ea1db347bea4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf0f8b4cf027ea54fca3c591f88fb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6362e40387b8b8f053ef936eab578398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9454f45d446b7582c707206c82a07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67261cc715f35ffca7a076eca8752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045934e079c7cbc6b5414b06cba27bb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb64d08eb53b513e6299e6300d1cd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ac6fc54c9c77dfe276a08dfab8f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc6d9daf15af20a3599a8c9c3e6a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a3bff9548a03cd802cb4b2036ed99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f64f2b0366efccc4437446cda48e42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83feeea888ed6400d94a84624eacf8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc51c849c633845b1fedd768c7aa8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbdbe24d66e530895279a37bb67e21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348229346365e572692f54bb7de413f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760da6728c9afb4821c9eef0f0ec9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702557fe871cbc990b1cd73659e229412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d0a5dc68c0d47bef6801dd390a1bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db657009bbd6bf07b5811799f2450414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e731561329e0fa9f5c60b408432b206415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad7ab6e4bcca6fec8675b6d09cdcbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6dc0116184479a8c999721ee73744417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0586a41974c6411aafbe71d5df0b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44684c8270113af85973e54618f63e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc7d62bddb2f3b4a38576828179dc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b122b367598a69ee09086ebc110e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f403d106fd07ec83dfc868d41c37149422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379be2526698a85df5951e24431768423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d955599b9beddc4558a7c2013b526f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbda9a788535a5fa576c587820a527425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e4b6ce06fe2fb362623ae1fcb900c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbae2e90f018d32ed52b8c5a5621fbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55de3ab6c4c00c0ffad7e15f1b1b784428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b45938ff8bdbc446ad8dda70effc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03388aac8a56ecaf95c45a9cf3f0630430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4de9e582bd2c176bab3e13c5f80ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343334ddfed29be6caf24c12e13c05d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec0316ce71dd5010403157a41ae2ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bf08d30da33a32d401237cc4e222d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cd0a32849727bfced740186aae426435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1054ece5e1fe5c697c941ddf14557b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65267958c1cb984d7cbe86bb7f3812437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860b41da892c32f4c44f1a35e687335438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48515815339985b3f8828012605ccb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a99b76ea1e01a5e00be0df764a15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf5c138391ffc0fc0f85bc5e54adf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf846a2320e6d215fac3720a96019ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f01307554078125dc27a39d2999dba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263122c61f8bc448704f6e88b81d3b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e480821c0fd430cca956a7344f6c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89fbb308089d28a346abebbcf0098e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c68b9f5fd973e18f18920cca86da9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334023179c303d05f805d5cdf150b2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b941f0e07b16c3f7ea49b3543be22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa822f269b4c83cd907eda284d93cc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891b9b2cadee0808d74eb0a82844bdb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1aa3a0c80b2c53b7aa5204c4b6f1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceaef0c62adef5aa60745fe3466dde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974330447d60b9915cdd811d3321618f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f023ff4187c1c737085e80f170a2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3becea36bb243ed29c80cd0689cd993456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e0f6491fc48b45a946f4fb8f260e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f400e267ac1603080f862d940501ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ddfbcc40741b4509b97dee7ee39e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9758ae2d6dda51f6556e1de795491a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd68eb0d429ae8649ad50d2a4f1c4d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52892860527a6215e9634a35220d33c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2d187a16d73ba136ac5285655663a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969cf943c6482cafe8d826f6a15e51f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54558e1be32bdb996348560a0d07f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac652634fbfb1f15a200390c39a6136466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf7f1dd1419202d0c75dfad8ed1088467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7c713b7f0479b1d0df9398cb6fcc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed0261eb44b0f903e72ea67daf9cf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05334db2de6852946b8467e298223470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddbc4354d9200dbc86c668df7dd1e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f5e8ee8349979381a9fca3aaa4e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419db7b8251ae9c1145e2773d3ea31f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52089bf16e8d7a61387b16a6273fba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1e7d5bbc34e6ae49d3b1b65b5d038475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083d1b960e4c76eac47336cfe334dc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f608d3d61bffcffd5fe09adf0e10338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c1ec6f05ab28970df7077f9e3f13e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e2c26ec04caf409e21994d81eac9479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>