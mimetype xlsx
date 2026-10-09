--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176fde187f190b53c9615bb4a4e84391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb29036c3d5bd0a060e85d68ad0e0b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a5442fb763587a6ed4d59774b9ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1771abd649fa4dd8f9a6d5b4ad5274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f231b0500185bd60aaf262a40d29e1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfe1c8c72a4cd1e5112117ed2282476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc48b941a67bb4239a2d19c66784e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169574d4e7c166869ef03affdc8f3168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f358f34ebcef38e5ea4364876cc85ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47c2c1db08d4982f6daa21f84710f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444479c1838f7a2255d6599f71060f5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf28c92354dba1fbae02a5a030362612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435af8817076dd1a4a45d2d2a9217ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a140780403dbeb159999e24f8722414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06f927dd2fd45354ef25eb5638184115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccacfcf2661ae9f97ea9ad06efa71f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbff6c6dbbe950a2e73d32ff462e3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f6236ef56cb99226c3310c128612018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c928b43b63d6a877d3d54b6bef92a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395162b0f479c2cd583c7fc5e9c9e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90e24529ac8183fc3ead78349d102521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52efac627d1c5bb3741ef02e17e09d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18c86e58f7aa4218db5485cb4aeff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21978449b4ff505381560aaa14c074c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd8d6f066fb232ca7f57114d0461325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826cf7c5078420fe479670a73c2f75c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2256bf7990861e83932c705ab6b4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b103c5cdc4e8b1480a3ca68621a4a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ccdf797dc6c1811071e88c640537b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913617efc0e140a26b1149bbbcb60c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aea23dbf517814a1276edfd2cf16331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff390232acb9b5ca9e9f551d4fc5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddecf288406a5404fa220c5c65d568233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68da5e9b26fb6982a4322a56f0202634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e006c13a25cedc4f9e9684aa1967835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ede600ba4fd3815d6fde253bcfd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f146c0b6f930ef58e1e43305b1ee0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c103e7bd8cb0a71a992c2331e30ffa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b66f3da3c68a1d5ff54cacc8f3623839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da871fc1a8215a78c80db397ddca683540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cdc762b2464240575451c484434d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462bf2157d465c32bb625c27482b26842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c50565a0e632cc20000293dd23555d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5a962c5bac1e1cdde112de6895ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95d35933fe7392aa7eaa62dc3ca58045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da267c0f1271a980ed8cb976ea3943cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54948c4cae9c85f1eca563c6e0cfe8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04986802f1625175b68d8665e6d9dba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a928e6368f601fa109dd0a480f08c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf30e2eb524623c2cf8389b129b133550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88f14da4d915cfefabc7a5cf54de9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b895daaa7082763d3d618e86a34cad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384985aaafa137a9a499348d0a6e7d4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78b1a383e591a0a2760ea358cc9abf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcadf6343301abc2b7ff0dd68d1cc0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb0f33b71d9ca84909b00578b424356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752682a122c904ec43245a2fca7a19a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb077c4a09aa3f4509134488079d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be2a7392c011cec213658632c7cb2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb0cea2f3f6b1f175d88c60dbdc0fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c330ab5a09b44ab0b5995e7371c5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68a0be5d5af4c31b16cfb0c80cf31862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dd5a248c7b2997dec00756a0f75b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b354c6f7b68e19b37128a367faae364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f9e2dc52c7fbad3a7e33e81da664565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912dd584d610185b9cd42f37bb92a1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239cd53eb86cf75ecaf4dad9faf763267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010920af9962f693fd22c6fdb4ee62c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f823c9ef09ee79467d0c09f6808f74569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f53934e14a7874aa507974aecc036270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5cd0d3ecc83b7021ec4ee42af9f2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb3ec24324a8762b242cafa261a6a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2540118ee25158c5dbcbe28f15f669973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809408300963fcd849ad6601f7518ccc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550fd77869483f431e1be732b8c60af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee2a122ff1fcc2c55f8a661461f98476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f777c8e382a3350228e198542e9986677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336767d7ecfd61d1f908d125f0abf2ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeecd5907fe17e27ad830fa0593057879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4152bd47ec018df3f744974580a015080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6746339e47428ffbb8f77db1b4301d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503af1fcdcd1080f46e727e6574c76982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d6619b73bfc195eb0246755fb348583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e04f7564d469be0fad76b70128eac384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a7df6df6a70b97d5dcf06db4e10d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6da17867fa69297b4b060dff37acd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6208ff6618a540456934fa4a2645887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca91b8a338d0ec4dcc48650414d5dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81038413ec7234f962bb00cc182c55a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6e0c6415ca5bca84c1b8f2259937c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538ec8929faf1221975d57c184ec7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81c30db38538ddd491b265f360aa2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a991040d9cea09cf4df49341820c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db85a4d309c170c902df95ba83bc7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56adcdc0dce5de88c4a2ae55d47ea0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29ce50a06cb44cacdabce2ca36b83296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbadd2d35da431643f313bf419d1d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d02388cb80d1714028decee2a9ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09e18a91938423792e3e010b1da81899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a41ac28394f4529508d843b95d710c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49287e7e3bfb935aed2fe0a4ec5ccf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a5c6e76b98447617e3309d5e2eaa7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765d45fd8ab0a637a79181a221f2d19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8546acc34614e78137d3e8cc1499cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ffba2151ed94ea3ebdaddc1130d3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537da856d8b5410597e6d9c48e17d2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faddcaee85ea4f32875926e430a80c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353193c24bb8571669188bae836266f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7a801247508db5e53f269cd331c43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c5025bd80764739305d5bffe389b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c69db3063931509e2df2a9d8b8124111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a48683f04855c3a3346f4c9d2fa82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acbce25d2d18b5884d92174169e94e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93565629b9bd29012358f0ad695eab5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80576eb7d4a19158151f12f14db7a0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e18670667901b699be20a8fd72297116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba86d3fd68e80fbe70073b347f037e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd849963a10f4167f5aec4ad5ff92fb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde30a0dfa48e7724cfa21f3688fba5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b88b685bdfcd5332328429b7493f9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea7d8fa49de04ddb6f2c04707c5fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9113b71073d324bc38f8f6932ae137122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee088efa0bd9900e069848a0eebb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a11500adcca657c59bcfacb5577b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1bbed6c984973d4321adebecf0551125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2ecfe066019f184dba116ee54973126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401762fb237a8f39347e12d3cbb1ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d442450f001e9f057b4229b2e05d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7050245e0926cdd1c22ff809242d0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1cb8e0036715df8939a48755053e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b3ec6500e989bd2ee92e344f25314131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f50b4f4771fba642fbf28f1641e0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0e652d35abaccaa4602bf9d5bbd6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6b3da0c530acfd45c4cc739f84563134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ac558a9786ff750e7f52836eb8185135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35bbbe011c9fd37023cbd124964630136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4599b54b160a0c0214e6dc18a696aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b544d7f69f42a54c63f2c6b5c3effdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a867f33d5ef5540b22f814b004f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3804007fedbcee5245efa94e91f5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a5be651ca9cfe5be1f6d6d1ce5b90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dc0d4a7623e71ef7d9d38883fabf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeec52fc050043899ca84e5157c03e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63819bb66a11075e5251b2c044ca5cca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db555707f79d722c1293f159d3b5649d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249ab0132820e3558db66d42e0c9706146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004e94d7de6854e0f3175f864f9ac2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4144fb22a589bdde4cd25d4b7846095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6610e63447b8718a6c7b23c742dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c73090bca7618befa90d1796d5dcf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc9bc52e26340b6ff30f4cded07a03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf9c4c41594c346a553b0b63ab3307152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de84290a549d520230e6ff0b97b69c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4179b15b13aef7eecddba09b5725d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97a91e79486e31929425a5363b18ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f079b0a86b6db9180694ba7fa4a3f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb60d1d17f8c16a1d2a9d0b2d46555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058ad52da8566bea0f667da22d03709158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d77694433de64b2a69b30fefc1b10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03850a7c13f9e4cae2965f2d9039ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a7a7be130cf942f18306cd675d65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f8881886d8c0a16dec9a6a6a10b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4cc01827964d1cad682847e23697c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b0daf53d9bb9961f93276d9875131164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa48a6c6429cc809fceb3bf9300b9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1177f802748ef74568658255ff5a6eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01eeaaa77a129abd7d5c0a57bf851d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962002a6f52c26936940ef9170e3fda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31365ad87474eba9b7228d07d055997169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2018601a4b4264823db24e68716f167170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe791f15112bd5bf8dac736b7b853931171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588589efbe7c42e492ff21756b17700d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d366b23fec07b58d884c07a7ecc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9cb7af55ce9269b902bef03f74fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f04fa1b49610dc499b2e50270245175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0c6ed6a3b30d20f124d6db004c890176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000a616f9f3579efd5ad5d7954bf94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a97144ffb1ae1b6f2890c73f7839178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa8b13c6010df5349905eb5c849fe8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab234b159df20a4e1d2bf50f8e96dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff37981acf9a4c12c6492bf2391745a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c22ffddc90319aeeab13e9ddd6eecc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33737767583409a64991bb06b6af259183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f73bc7cca75f298e0b29f55b7160e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e583e7a1081040f93faa8b11528406185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6eaf4c52e03143aa8977e6b2bd6fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad8fdb0ef6410b14080a11c415b00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26520751a3f1dd0d366f5e14baaf443a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d358f4b18f640258e7c997a0d1243189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af735f21b059068f408a222f818e9d7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d976a654f8ed65f0f7e198dfa143b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe76406eaac5a19a58d151bffe14e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3baf945e65b22ed556d8c8da3b8d06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747735ccd4324856f8a4f28d1a42e43e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc25b57d56227b596a1fb2c8842cf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370cc729a9ec597af972d0e35a527b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf225dcd55ed52f56606ff4304a0a08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace34404deeef439ddac4b9f9083eed2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a28c056ed092bdc09341cfffa7693f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523170b5a0acff2f6ab729f7d7c0427200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4755a86c9485310e3812d6c62bcbb7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95991bc753442be240bff73739d4030202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb700069d5daa25df1201eb9521c820c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f60ad5d68bbea297ed9a8640f937ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee21a53a1c5b66d55edd76d3421104e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683305d6ebdd64180c5acdf58df38d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec127f7d5dec81915f628e9b7c25601207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c7b3853a094b07540fe2ea75335f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b181784a115822b64bf947a9c638f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188042fb1123d9db970c5b3ed352857210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9903269af4352060e74d856863127b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db78af3c5c20198135cdb716eb3c34f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3651a62c367631e8565be55a9e4c159213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a4c37591d7b7a1e61ffc0ea2baa0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7bc9c66e7d1c4668e6d3d6325e61b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca05623177654b2fee96d8a95a60851216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dcdc96a66d8c4ab30071fe0dfd00a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9b21fc065aa9798f7b40262f2c97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6333882d7114d088aa424995b4fc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2d0a53710547a1c6d1a1ef84314b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39613759b998644a4a04327cd979ef7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899cb1dbb02826b12afffead8fdd75d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10fc23299fe5d3edce9bcc72d02dbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200abda71ce112bbd63a1b44b1d6d46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe6f76ea2ff8c1a16d3b629bd632b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1dc3469e88670a370b34338dc9c73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923456bfca1629f0bca98ffcbd608e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6104c64740ec436ba1ca0bcc86a1481228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1648f6ff9b670aaa8f6bb49d7ba6416229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a8358a13874f168e9f467627a05e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd26efccdac68ad48b518138c7934231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2910675103663f098baccda6686f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f553af91fac5fca2ebcd0c1a9edc457233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432bc6f3ec6f8dbbf5d44ccd8138d63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b878027e06190a7ca903b0da1c959d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69797528f9046a5e176f709ffbc83e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c0b279dcf750b7ea2c30d9b422879237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede7eb08f7d0e749e5beee5606441d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf4fe76c4ebc6c956c32bee2f3ae7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e6766be8496c5070f077ec29b5c1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae44563410b0ce7adbf81ef564a027241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d61d2aad43d7bb61a4176d4501c823242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4bd3a741f68b351660b83359ba654243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc964bea6673698000e6c4cfa0c8e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dbde3d8081c53e384abb8fabe2b6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eb15f236730105aa9705d4bdffed2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ae48c54dacf2a16d5011bb4214b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d2b9eefb8e152dc37cd28da51600248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fcab93584ba555f571ec3cb3e4cbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18afb04c1bf1ea16795979eeab7ec8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67964b9b82260dd3a5494a9ed6f03986251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f55aba8d40f7a80ff128718cfad4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badfd1bbac86354612b503cd4b9dcf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c1f18e62c51759d871a2b69077d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b14a6561ef378018ab8ed3bb114e4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2762de620c967ca5ee60ca5c4fd05c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e247c7be16c4b757b1e0fc290d48091257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad665ad841fd660a02d49debb8148b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccccb8a96e6b7b27f9ef62853b38923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b2af1e05b1568874939eec72d2228260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a5879c8f2c8197f9173c63dfebe92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319fae9b988fc305c4313c3f68747d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a5e8fbd64e9154c52cf155ba38418263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dda7e9894294a91bee65fd35b9895b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115df24872b6d4d80be5dce9465bdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f87ec250e7b3113a51a05791356cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621e94235f993e734a27b433cbb00ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3d6c9aca99f378f9a261c034e4b38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439126f3ec2776ab5b440d9d7277df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117c6c01d15a8705211dc25c832aeb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d5cbe2b9515b02709dc279edb59e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199324ffd137c380ed51c3ff4c445b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e23a1f91ab8352c2b6273ba6ab65f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45312f2e668737ae49962a0a20513386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ee74552f81af9b57d0e5a9ce6840275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8350230454c522a5d098d9c110d1ac6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476daa1a181c827e07336fb1045e709277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa956c5dff15a13f5f1d22f98161592278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53480cdc87a2f985e4feaae300113279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62bf749efe5a627859ef19475c5d53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090027d00a3861e4c75903e5d4f74b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9449bdd1556265f992dbcbce1a3864282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4f5b7e58330b11746ce3f24d38f28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057f778b31d6aab1161abf2448b4005284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a28b289411eb7f48dbaf42ab4a7d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6b7e364e1a596b37b096eaa7dec27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c226440930baea2b1a1c7d30c3aca34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dce0e60e2dda84b3ff0a51187216e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3fe182faac7350e6dd477e16b7d3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8be2577800e6c29a281aa298fc0e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e161f5cc4486e68e9373688d8efdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f289b68376dbd92ed477ba62597efa4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173047d69e9ad7509b4a7ef3cf8d77af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e60e5a37103f1419f7f71d7ff806e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d042cee850d44127ac83ec61f146295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bae77407cd0da045071817f7c0fd24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a78dbfd3510b2c5668e76680f00cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73475880fd13c4acd5f0c460f86e13a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c6444ddde632525a854f6a599ecaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13f50e5b36bea90d8ffb0521d21733300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f28fb0989779b3995528d4c5e342a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b862609ff8e5aa69e1ab8194d83cde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b7d13ebfb758c5b19d77bdaa997a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498650cf4b18eea621c27ff5b2c7aa7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053f11e9fbccb4ef0e96024044245d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70e20711c1efb35a7eecef00bcd6d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b54ac3f53d68ac6a86e0a57931d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b531d557ca406eed8346c6e9ca449c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05a8ba6e876a10e3e6b6bc4a6ef220309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39115752013f5e64e12db02c66eb35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f09556150d64363d7acbff133c2cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c951967259d3fa9d911feec974a1b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853f489d4c7663c511f8578c7c54e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1275207af6bb632ef9ddd422bf3e30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3638de73261d7ec847e19ac75d52e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd2e80d9397d305fd74f446d7c7dc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c6416c7fc7b6adb1382ffcf5638a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac54dd77fd81daf2056d568c4009e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034dc374e0063c484e7509abcb6eeef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea775bb1aff8e754cf16bd9aec1cbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbebee698d4f71f1d05d9a991e71207321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aa2b305fcde901559723a274ef41e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b2cf01fe409d1b3c8493f7b072ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6affc5318071c5d2926b3d1f6537324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93af8226d046fe31e3e932f8f52b9f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a5aab14d6de4d641256a9afac826326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790d2e3764da18a5c2bdea2b5c725c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b05d0412d0dd774ce1b84dff4006328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253791442506a5dc92b7e62761b15ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc44e1a18811718b01b3d1e9d390e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfd85ef925c8a00a5325425fd98bdf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c439de569ca87a54d3a86c9bdcae0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b5ac2c6848a476e6fa61a7b2ed84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc54445e2238eef862f98d67fa08c8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f38c70d90bab88db126dc30e45da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cff035cab3b4ccb8bdd9750711501a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee1d8830a7a390eccbb267e908ad5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9627194c634afbc655dda164c6facec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8592425fcbc64e0571b4e34a3801f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4a62cbc4e969bc2f03dcf9f600807340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d56d1c4239f000747c6c4c8c67a4a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee3b0b8b37e7dc097d967406707f79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cb8afa14a3ea665287610793b58f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582604e2021be8f5acb5130879b07f74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d388125cb005d3562c1fda2e333866345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff43e3bdabca91d8285b3be29cefeb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e11fed428bb82b73ab750f63758db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f5554f9dc3dc01648679323c388bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24dacb7343131ea3abb7c5d0b32165349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922da04c042b40a3e618737762c1885350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518df630448a4418a890032d8ce25e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332d287ba6ae7b83c8ad7eaee187c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4801064366150aec648cfa738404249353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4671e6d2efd2d694a8a53a6250fc51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29d6705554ba014187f8eab03aa823355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d625ef6a7dc2b587a058da42f399f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a944d80f85cf9b69ccdcb42826e64f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f856dcfc8dcb97ef664939d705c64b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6b99f8d187d62bd963c88935b9250359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1a22c7120b35f60f882fcbff573f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4ecb713fc64d9c457f3de76ed3f78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f4ba76f1d96ebcfb6062da4f2e933362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b598bd6ec001b17830d04da37712c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792b18b2389457ff1283b68d5cd766364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d1a3d9814da06a6f3ea8a3fc7630f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e83234e0a37a622ef3e6046fad9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d27311c73630617b8f4ab7d7f7b2ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29048dc5055532f97e34d15f3d3e8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd97b6282511bea8ac5c6332cf696f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66441846292553a964c233def43df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d39a393aa66ae7552d160f7a41cb3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2c6747b20ba22f492d53c4636d68a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9082b6299eb9ca3d4130716b3840477373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf050909199ede5a0a2a9dc3df32be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0906361a43ea0d886eb8236c7b8d98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ade6d4ecd5a9e2d9c2010bcfb17a00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a2576e619f082edbc77cd804e0ad5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fab25af57cc6c39157dbafe4f532fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073e51f7b9638e2f97140b22c4acb8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33af82329469cdeef82a2015f21cb23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4787f228f3237d7f3cadbe2bd4e82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4170eef6be205266f927b29b8d3e10a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469ec3f9c87f4ad71badb8c39e62c49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e24b9fa54ca6d1917ff4d1fab6f67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c46a66a4d14fa150cc4ab9880696385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff6faf88dcc33c3c012f3827187f16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b94f6c20abdb82731714f50eeda94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef44cd8abda6d8ef2702a1be19a608388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd522ba648e2bdc56f6e260c8d89c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a089e8795027f0c66aa1a1e393f33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7634990e5400c19adc3e25e655044d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbab8d796edccb12d3a70559ef32eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb6245053a54c0106fe3bf56ea0f09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b0c81178efd0894d32a71ad3b681a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b4cd784f5007ea5dbb85770c03d07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6268edb72137701464ca04ee909f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666dd88aed9b7b2409abdec661eb209397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e40f037b935c4f347bd93ed185742d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5291530c0caf01a10eeccd0c2c8c25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764083db0db7a4012146a22111641dab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e43a2b63570333d8c3cd18b9168372401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16a395fa7156f3001573b41631cc8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff98aeca569ae1e371b925906ae930e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8445f76aec3759a945bf3c2955dc8bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca4c6a7a4676ae0ff669940a9eea17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999228c75488667ad71ff02b159a571406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b771fdef1d64634d000d091b2946407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd50f414b954fce4e6041bb4b1004408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88a1bab563cd2c7cc8537724293e4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888efa26fd4572f22fdda83919bbcad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbb959ee823e7149d076423ce909e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9d2ab18d0b6ffeacdc12e6ee67e05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77b3385968a85394a363abc0ccf006413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d3b9847fc4573497a31cdde891d2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba74b96fee9e30ea6733a7f0d4ce53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57a733ef8a9e59bc9077cc69c7878c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a790fef03ae4198ac3d2c1814af7d56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde58a7f047b6e4cceb3861c4d1d668418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3befbb730d5c08f4a7f72816ddd3e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e954a9f02589d58395b320298182e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc220dedf2fc99d242b433e19ae0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb0d9a086128ff6fe3d854a6fdaf6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9abed6712f28bad1bb48f44d3c2b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06b6af0a6d47dc85233bb2a04bf6bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af603bb83ff40a3f0081c8c0f5acd12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a8ef1cd0f2935c43a9f3bf2e9bc8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cd3626e54a8c0c84b1d8bd198580a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360caffc40de7a8bba63eb85d711f41d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f6c88827d76fce4dee9c4a47c0b29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bfd43f3ac3ae9ba02e0279cd6386f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed037213b86573afa59750b2cf0e840431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d167c4d405314f766d7a158a3d492432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649f0b03697bd1eb603585cf26fd49b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f3edcf08867ed52f42ef0b47c77e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f995e2e560d2649e8ff2a6a9df89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358ddade0f909580e5d70f875cabb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9286b6f7f20f70e14e9513f91aca3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dacd6cb33771e05a94e1f709e5ec2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84147ef9e4d3b7a7b086739be278bc36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c5c6413b4806b301e8ea9d7321db6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c02162629fe93db0794da95f2e1856441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6a9b2744b00a9d5e5f32ecd3855e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b851808f53d4fe7bbb8a0c4f58fe3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07224ef9b96eb133be7726b4755d40e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4927fe29a24f96f3a59eee1c1d0ccd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b33d06b04f3a3fefbfc62362f4a5bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426027b2feeecd2df58b562fec68059f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4deb7e0ade062bfb10867ad6b2227c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bfd43a34d3f76f7b544951ee4fc2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482577f2b5488140ef5ffa005918e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc680bbe1394c0e7b2652bddb1a713b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79624246c6a1ab262b0c6dc12e265f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e198c15c5a3b212cd9590ecabf475b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b148f7d805a15faf3538afdad6934a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2fdc6969cc3c5ab98f41a23cf0575455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec5c197f2d1dc5ad855606e60a42f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a1843797f062092d036de9467b0d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5a78ecc473718e425b905cff13e4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c82d41609c1ba1c318c1e7aae418fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d37040ab83a8877c1285547ba8b41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9c8878ec7c11e1b2ad6a76242ed5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c615ca57838742d13d9127a7f7f5a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f5706a822f0dc36ec5848ef7c129c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f8bf9459ed27cf47f3da7dd748b47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1f49a6ccd1dc318b23703019e153d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54473ccdbfc2a3e89825137cbf9858466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82b23818ee5d61682aea1902957cff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e0d23a1e6de8ba98358a419ee4a61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de1e332a3eb067d07467ded350296469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984536497517f98242e84fd9e31dc349470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35f0347694e014bca74caecca01564471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c788ea3571877d942b47806842646a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b041b1b086f79404dff6120cc0e9d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c85afcb82a8313b88b8c542e8e841a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f4bf0db32b0feff8249eb5a5d996475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed08ea3187387531e4dbbe89631fb78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9fe3f104969fe8990c2a687dc815e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b4bb95d0fb689e40a913a676da457478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d76a315363e0ff792bf1ea21880a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7980a6b3843a8c1e41f501d036772a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebafdfd269d312463ea58f033d237cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb4782a43efdbff729a722599293d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f9badf813d7876e7b779092cbf966483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d122e6c95d1036fabb76cd7e0bfef0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5faa56c4c85690405c6c3de91d6604485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ab609131ba1e163e233b19b159e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496acbb4dc4aa5d83267148f4995a1c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76080d33a729e51dde9b6e85414eb5e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80bcca7551911367400b5e735ef73489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c920722d36fac2b42f79824f49a2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e05c34d4b5f23e401f0edaa5f448d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1c04bfa0161ebe7a23870e8c39e0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce0c8e2cdfd369aeaef5823b8894584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7e734a57d119df0d25e1779d3193d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e2404ef3cd7dc41fc2f713ec87cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4300b7f0fab78b73fecd7fb26f84917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84019ea9a804105d42072e0bdf00ebef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aad329a59493b42dbf0168a2cddf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8205a8e331ec7fcbfd3e2b353084010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578667c0cfa673c0589b9e1981cf46811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205667982a76b1b131ac775f2d6395b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fc592a161dd2a49de685c8ad482a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71bcc14bb93e2af9960d833d994e9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd66fe69c6bbf67d1e19ed932c71815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180bebd83214884b893210a972fbcc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d894bc9405a2d1fd17b31fef60b07817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdc923865c8ac033f520b0a2836b2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd19ad7f88ae6d33ec1932a6e332c4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c93e9cdb8e65aa0dc9dc1b0a0fbb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1b92dd62f2ef00622fda023fa3e4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899c68ca5752f27ae3e5c93847a7def22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bdfa716d6ae66101be3f9730fcb9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405da282f54336d70262a2091034a4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30116ea5dd18f14a4c5c753e14837525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03abcfcc64cb462d9f5fb61ddb437b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a90fbb72c33da562d9fe961f45ca0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d3d17c1c21420f5ec3ffeb0795c1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285c39969e97361725e00b216ec132229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c217405b054e93ca24c059266353830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33df10484e1503180a684136e856a4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974a2b6adeea88c2ba358921397675732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26d695f80fa83d4d6682f2d04143ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710314f0d451630d41c233344166940934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd8c4f86c5a1ab015a7e146e1a5f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c4dbf28d7c359f859b85af0c46e3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb83e39fbcbfa0993ff372c13e5d18a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea20381f97df5fc30cf059cc32741b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e7a1d97c574e90c68cfda6359950439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce8af4672ff69a415e6acd4ab37aa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a595db3472dcd050c76c4d1503e81441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f1cab5d147a95f43a7a163a0d936b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f91022a9eb3d591073a8af3048fa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4edeb4e14df6a45eab7eac14bfff0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b91999d8ecd89cc2e2bffce27f0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905b4e01af0d89d7cf4004793fd25446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1199e42c4835f4a0caf01f22f14335347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe259850fd30c5c2fd222cc4595072948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d20b7fc13654c9b2fcbaac69474df949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b7d0701c39dabf268666f0912a0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019e7c02fe9501f8d709d2e3d72686151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4219f051a43a406bba5ec498d39bb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610ceb04c4caf1217bb46e05cfae40e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180a792ec89d22bc9684effe5f2f4bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bbab1112f87fbf45ffb5d45508d7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069219d7ccda4489b63c32b635a7ed956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd82f39fadbdb9891bd5962c4b976c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7ac6e4b839a65afc5c6fc82ca51e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55ed9c8bec35867e087b89d2dfd87459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc4c1f05b733dc0f29a1a10956aca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42890ef5b8121f70260f8a11292b31361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30277edb9a3f159c0ff9d9bb1481e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb069dd1aae3341822356efb54701663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131543f2a2a07579943a4a824c22d2d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bdaef77410b2b61bf7a392b27ce7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c7372c084eeb60885896d5275d30666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88586f6e1ca302934f26f1bd8f9cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e185484103346f43ced4c5e6c1c37ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59182e3a121ceb981fcab2f3b22579fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140b348f5bc31be01690e886840b91670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528abfcc266147f45341d7513241a8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad514ac2bb58a780c0f39d0e45ed31ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a6e2ac70bbaac83cbe3491c7fbf9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf92d063f4e57698293a384d2fb81ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9e10d3a3cec056637fe150b1dde2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a5d291d5a6ffad480d672e094681d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b2669af7e87ffaf7169e4d82012c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ae64799ce9f2663e6b91a1c66f09378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52754880693689338696353272c183b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dbb1a5b249aeea56d540e8e60242c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e8eb3b2ded1ddcafef827b6da5bc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43e5a6365c637670724d99d9fb804782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a494eed2e1ec7fd5542a4bafd66d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7252f817b729ba570b25d4b1d93f6a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebb3b59e347705e9129e0c3acb76eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce6700e0bd4a15348fc2e90e71c31e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7e929746ea58d11cd716ce1eb961887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39aff31fbc6b08971894e6039f487988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2287186fbf875778424a5023d10e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ad6b55e11cf997c91bcecf2fd8ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e73947e5dce3da5a99552bd394a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184567be8211b31eeda5b15bc3683892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5d34ad2f55ee2c7e91637b21c09de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147868381322a0a9c3842826b2716abd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869893537e5997d5839b3272a007722095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef9360b9a7f0a6222bcba1bcd28fb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800338989e1fe870a665f13a650592c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f8fe27ae1db77ecbb9e49774973b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce9f9e14faa17a358fdaae0decbbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22497b13bb9a74bbfc448310a6853f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0a0136a2e89f6740a54a08a4ff57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e76e517805f7332f1d7b7dfdd7303102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847f9c040d01817909150ac81e20d39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec17f370ce7817efa33aa6da592f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610e95c014549f19d7123c88fc0cd30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce03c00142f463efb07f25e106b9b6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e544cd6631e8ce660375cbbe9035f5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ffffa159c99e00357b2d4f1b1ca0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ff9af6ca881378538107b1d6f567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6da6287b96d6aec4f83de697ebc0b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f5ec9a42aa1822fbf921ca70d29a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78e745b31c4c93e09e01ae313ea86f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a564d4162a0fe56b768d2d50b462fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e5323bae1d140bc7244618a893320114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097adbf4d573583ec70885fea2f003115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd20ddc5c7c01f7aaf06b6825ac359116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dbb02d970bc20559d749f7524b2bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934515e6022751a4c841bf5574acf5f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7286f8f7e6a5061d902f15fe856d07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989751310ff9096b22763aea1b76258120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca373c259a6ea611e50863cc41ceda4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9675b74e6fec2bf040f5439fb39c9e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b88516322baa6271e1d18e2c797095123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801e2b56150fad79bd58065e7ec8ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edae6bd9fe6be3271780add0f7e3eb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b6deb87baf17c2f0e7296bc865cdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653260d4b41da4ccc87fa5055e5479e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1233b3161da413883bb5e8bab897b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc6f6f0f667a6aa8cb2f3993088d39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4722ebfc6d21c917b03c13ef3ee38e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11d6bc43bbbffade5d252045edb79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18492f7628ebea9a1d4ad609b82636f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af727d5aac8ea9dc14c8eb0acfbf6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57462166b38972565ebe5a10116ca6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b23fe7d716f73e6ce10574512dda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97d00711ec2c65c90d32c8492098a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb39488ea47463a79602f10ee0e26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e2ba267be0382b831b2df2557a6d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8edc2253ffcdb8ce3a2ad26e9597d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa353fc0dd13a28d5cf24e191529ca6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba4ace3f4ec7183f720c81b1e5a284141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d82fa1c2e02e9091e68869124eb84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222ef55fd2299a41021afcea9f4edb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe49f06596305930bd43f1b651b207d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ede225978c059559b52332ea5e47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b6d60ea59b933ec1e03497d01ba8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347646a9557d55b8bffae52879f6a7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a302082b6213e5558d9ad7cfda630148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ca1753d4607436ee6b36e7469993149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449abf4350a9f14fd46412ddfd255a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12443215dd386629de1f7a19db8610151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f867b8f8bd7d990fc684560570d9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0978bd2829a1fe70a40c99dda04ce19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b4da7f999233b441d4c07aa50cfd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b48bd64ecb2b9e80042420a3c70d4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18c95408d1245326ba2ffb4970eb33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e332ba3ce303ecd953a5f47cbfc56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f162dddebed117a67a4b5798c28d7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3e83eb5ecc679b38a386150390e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd2a36aad2fec9dd1b816bf391f12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564033d0fd6420f916e2fe5d1f73554161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371a9157893e8202cbaa5e20a074b95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd633aa55a22f3febb54e5fe13abc92c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cdc50e9c089b17e3b72b3b7c31406164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0f1147c4d90141c7407dfd5c71c37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133e6ae05fe679990ae2ce82294e2b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd7be0f8a498cc0132b46990c187cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592390c1beee990fcd0e48e26c7956b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c2f98f5b905f3ae8943ec8c2d77a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e42b4cc2e6a45b1c1b505d3294659170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28bf1a9e30015d228212c7e15c47b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701fc7864b391a8c9b5f1568e99ae0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191bd33dfdef693d630c88d5ca6ea6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11be2bcbce86a8fcc2081e769183ed9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c3d181958192c2f345d7c1aa790ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db340e2df61e95144323a8958c412176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a164e3a62c5f9154b85f96925e74f71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607be868ad77002635d52b505771e251178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86092968a43ba457ab36a21472b3df1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5091e69c077150a9044231ba689cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce29bc63558fe38be779154b65ba75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206488fb2d483fcf13cc605b5310451e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbeef7e1c057a56d7244354f70ab4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d51485ef4c25509b9e87f31b4351e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef175ddfce48b25caa689d1a9ae8a5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feb0c3117d3c5f6026c642367521c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e92edc6074b00bcf02a6c2af89d0db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc576ca97659faf8a69beb87a8c9e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85fd1eb3998c7ab1ec7b08e81e3231189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ac1ef9d3c65c44639faf8dcddc786190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c547348484606ac078d0df571603028191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc6dc33cbaaec0b40aee424dfc0971192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4565eaaf886e632b4a38b247a379d13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ccb9f0a0de01c4c7d97fcebefdd7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b655995884362a4fe582c2d78d31c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b952f543d99f72d617b66bc83126196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5d5d813981b5121676529059d9f79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdefa80e84f18f197acb35d024743f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb468188044134ead8b712fbf0ea71d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ec3025c87198e5697c318c09d4952200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c06bddafb903dcd01e3baba7ac8be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd582bf6cb3a805dcb287078ff108b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da34c0c99c1eabd5c9b100cf0a79a25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f23df187234d33218a3467eb8203ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a872a758780cfd25da80be9a2ce8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57e470b3a978e901557e12ce2115c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c4f5bf7db74b60961327ce4e9736207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c448e26ef461f9c596e82ee70bc25d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423798df4fa6fb3fd6cd777e58cbd693209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3f583c71c33f752d3385dc73aee7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c969103f12be119b0c4f7a9d3f179ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706a8231c4f943ea533a6e3f8e5f7d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc148974d40d71677fb63a61f457753f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb4823b8d4d261ca9b9cad279e9a26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9aa16e20cd86612a7def852f9518c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52773f919dc0a870d3c6106d83130c60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3303dee4f0c99081796be267acac20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da699327c7e6cb2ce5f08f5f1356df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a51b442fabcb9a97dd172586f7bf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a24d38b6e1cd4a56707942cc1f90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c3dec85198edf99df7f4e679982e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a918ee313f7f455688731e9969087222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff87f639f1fe068e47aef0a6ffe0c15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea74544c6427d055f111a44b52c8cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a841549037538face1bedc03caf8a3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3778766c208cc91971d0183252d90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb2d6958f2b9108575c770a35e782227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04291f03f2b0eb28ed0866fd15a97ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b327e0d0e03a546bb4aba61ae4e0b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775ec097f641f9b301ad9b26066649230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7924a64cfd679a7256848f15be665231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b1051fca8d5474cf160120893988b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51fe098aa74c290b4f02de40feb80b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d957b697552ff17ca791abb3a9791234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705dd066efe78d2957c786234df684a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447e9712e9c6b2458e2a60cee42683e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac660bde28a3d7bdf398415dfac42aea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043e836ea800322730f521a86109f30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497842f62b4e69d5b1b1e9ff12d0b51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae0816eff7e6c02bd7aba6bf326f10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc46411d88dfa1e534fefe66f401ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f010e58d5e262ed37b74de2043b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcb65d0831c6261668014a9d2c2776243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6229cdf909e110bb3192b7eb34ac652244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eca8d1735dae6883508daffe96611b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e106ff9fdb644d0187845be84eb7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692039665ff7ca1f5f5377e1d6b82c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1f5eaa399a41880179834366144a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b32364e2d05a084d88049a82655c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57052eb7c045caa65c6511adb8e759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dbf8e6ef8ecc16ee6f19a770ccbed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18313e5967876166d8816fef208d6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072d01438c2c1c984cbb665b908d31e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f557486e64a7b7cf5348787886d5b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fe1c0407201590570ae7ba3515918255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84850f852ae8d0620131c3a1127b45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b462e7121c6aeeb4816a3881ad1c0e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3cbd787537bdc70723a670ecb3197258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e309f4f37e7b37d45cdc46da12933c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714825002bcdf9481eb9a270f9d8428260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d1ef51b5a3b8ff34b235acba0bd5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062b633972ad20f878b9fe400a72dce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2fe12b0b6393892bf1b25e5c957b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b969648df4cdd4efa19ad9810ba2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938ddeb18f8557841c24188742fc27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2ad7ec7f202e6e4d77e0b7a49c2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcc482948bd17e375689dc66a0eaa0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cb20085645269f1d52979b7cce398268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6d3ac37d24dc525a6297fccf885a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032a62804bcc15e5cbb94e91bb1a720270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586306e3882cd93eebca4a72b588252271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00f1ae2bb957f9acdad1371e6ec554272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac207c1a2ca293ec9a1d5463610b8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6f219fa52eb296a4193c02a7e2672274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c4c02b59c06c260233b0306b4951c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0703e7ab913713f797cab92a9646c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e374234c08c19dae67acce53e013c5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26d800e9dcc3146aa968dab0beab7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca902c2479151b82455f2682aad07b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500346840f0b30625f5c862e4a6380f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95588be27b9d9c06941ca0f11985c09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03113cb1251b2807a5b0f0714a9fda78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768f9b3c3025814e6bf0b3441f5938d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46a9524df5af4fd644e0322436d086284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938490908556111d5e146f9dad9a2cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc85c6b1857d704504ddf534525393286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9337ac72ff5fe6009582c9545f5c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f1df328972154bce24c120db584d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd88831f0e1564612775aff40d4da2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f159e29fce7337f6178b280b6c3a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56a550e6b914d5f6e747689dfe1811291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2263c722af080cb5b8fac23b6cbcf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4724b93fb6c212a38839bf7ac5f0c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cede0d4b72eb1df58bd075d93f81e3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e362d0548cc369aae9da7af518d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b261c6b21f1186de8423b00cade8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b625aabe3230fda5cc306d609e1b2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41afd96ec301af57d07c6ea70faea2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d5c7b4053c9018e277472489aa2a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10524c3ce1a77d0bffd524e9b5a9e5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f38ac2d600127d9aabb719a9800f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd90656a49e6cea856a906519245ce6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bfee1de4796f5a8c973f100339e28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd91014fc6428768793cc5d95a96c9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67fd013c80ec7e5a3fe6e699904264305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f207b7136aef840a1a8d03850477130306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8fa2404aa9b0e52495b633dee04a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14f72dd6ee9d9485f56baaf95cd3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fec0ab08f6070641908603990c5db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd94bdf05f049c56a217687cf1c02ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bddee8a6bfb4cd76daa9c814bff7b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e441c99aed3ce6def2e377a357a96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c0c55d6704dc80caefd8e62461a3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317f5a0c71832e8c129bb2cb6b2d87d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2644bcf9b7d28edf30373b91b9cd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462cc8ab0de07ccef6ff677f01ee139316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce2574a3d546982c193789caf654f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e74915b1461c9ca12799eb4479b456318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045978cff6bca1596764b87dc01faf33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b3d638cf8963afc9eff16b12aaddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699b7d84238cb48f4f367dc166e2ea7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147fad5c6504881d30101cae90378ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b229d361c9e03214c618665e66b49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3506be75b97adbc0c0977c80d1f4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b144d1e932172a22889c6ecbcf5d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50aa25b491e1aa383f7a36389c62eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7598cc8bf24d58a86e79bae75fe58de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d4b6f9660372893572a9b4a208584328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890c56460d1913942ab7ff765b4aed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7823538ebffb34e100c4266df7e1f96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3c0c0f250dcdf94897d63a9b8e8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c30b7971a02e078c463f814b47780332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc432218d35a98100c46424350177fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dde4a555dc36ed424c2ab733cbe1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bbff1a1eca84f9ebd71339c2bc970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa37e0b3c3e27554209a365e8b7847336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca0a24fc2cedfbf0a479f2c076650337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8acd45a2e257d92e16ea8dbee649c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968bda3489e6d7a4a78fd70feb35bf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e35dced346b84b2959c99453618e58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b647bc18134f08b79782c8b9eba0fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509755e30ace1dd61e70eb94a8db7d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45cc57f31b1ac7bd974e21aaa948be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf624a2f9baee87552a531b429e9c570344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36450daf3bc77cba61a004c15492a81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95de6d17c63759a011dfd584996f86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b59be08d87398f1c0bbfef0696571347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f191f73628bbfb27953d4d672c01ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f38203b6701d75cdc1ffe3d62b97c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be6221232808c541c57c0de2aa06b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b971f67b1721b10d1c5fac0caf8e88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a5ae028582924707acfd0ea5f394352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920256ed9b077f1edfe9eb3d3fd3c7d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e21514e6f97147c9082988b6087a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f8e27f277abaaffb77f6480927ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee29740977e366eb908c8ee835a51bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c3ec975824f757bd836b7c87b863357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e692cb1ac3f807936150e2e16604c19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1f99bf579e7e6925a4e87fe2c266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de379f71f0b982d3b152d74bc4f9df3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f80e2781fc2f93426e9c72daac3e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743030f9e230957bc7c6560d4569cf09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497761faa658be0e27eeb89ba798c47b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46854c5da08e11726d257df502475364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cb3e256a1c2592aa3a89319068591365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000312871faf303305dfe4436e5edc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c664dc8f3eb385608a64b6aa252f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3ba4f99237e10e8321b6eb17c725f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791941bed8b1d43e7c52e5d22802246369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd0c10f56df59302b40f1d0cbabf7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea39f0505819e3aa5c2cd086d0ff36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869723fdb6cf71e6280c9ecb5907b55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0026defdb6b07b386c43b93c70222373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c9d5082325a69029dca48a56ed90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fe354dc04564b4f7e44dfd5f63f16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aa9fdaabf8fc0843ea893b6c8f26f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420360333f80f8962d478e904b2f542377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894db8dc4a2563e776ee08581e792e85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58d9a6b51e60a8f114efbde2e8f27e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f8aa420562cc83a2738e77f92fc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4046b9c04a4f59063b9466b32107c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea65a6057212858dace758df9b117be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0093cf9d0b02d460a6228eb5bb98f43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153f84d6f827484b4d488b429dab858384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92921c26c7726de37d0ada8246fcd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b1c62b13dfdc18b4f3696773a426d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afbff04ef39e29459996a07d7077e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f3dfee44ef5653bf612eaefde85d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5e6dbc7ae25f1e5c158fa5825c472389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af6bd6c8080c0da664bcba06fec6f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9e66c2b6334123accc6daa1654596391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde68ffbe97f9e4b2ccd04058b34a978392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d21239d47b96d7deacad4289527fad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d0e341011ded328129a7c2f21305e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cf40389fd729b597edccf3c6a6e77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794b93bd4338fbad55c8a5798150b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2347fdc6c183e3f00ae7b0047829ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e2e7eb3d403ffd2671bde1e170cc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42953f57174be412b22c3e76b5d737fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858907ae205fe13994f6cbba4f4e86e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b60f1ae556707b540c39d5dc1a91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cf7fb07526a452151880a5610d6ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0c6fe5b1cedab43f1d6785519f5af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c682e2ec7ef2414c72fcdc9a0e35813404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0347360565fa375b15fde233e63e23e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e0a77c1660c0b8ba63a24d0c628c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa19c654a5a6ab3354be10f4f2098c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfb33a5ebd684dcff594d66e64643e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbd42e9fea708f7a3f904705438234409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a06e10697bf5921ccdb340c391e59b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59391efb002452d01a1cab5ca3ffdea7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f15344993750e2736dc960b798f90e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6340c2c2b6019ac375f4e94e939a33f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c916267c10ad425d6fae7f5256f2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287ef623b81c4d366780c503c4b49c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ef20f3f531816b8006260a73ced4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cc3d571348f0bb12f83d1096c14b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b822cff129f6e4389edf46c5f151ea7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b2d6e3c550cd5304da2aca19b39a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aaf124f0c1c33774ad0a06b9ada23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920040927396a2089d815abc180c359421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8019e90edba36618dcea1b98be149b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52672c4f8425b83609062edfb81f256423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6587a1d61fa3d668abca229768eb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476377548d03f8c46bc21c8a3293ba83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a853dfd1386acc536adb2c2f8ea68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc2f012631541c6604807292f466c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d5f19fc48efb557fc1d4441e0592b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e5a56931369043bea3dcda53670ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ee9fda8aa89a018e765ca7aac233430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a368ef4004896e6455ab9b4d281df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5e5b862d8db2f276507a11d4db46c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823060492104ba1553eee8f24d64c00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e49a3a4bfd4b8bd0e180cb241dd4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8606854e1750c3d4efc173f4cb07a58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a08dc263f6b1134ada79ec9ffad47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5afa451951055c6b11120f166e073437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdf82985211482f17a4aa273c83a0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d627fad8fbb6449c4ed3cd853616d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7cd89db3aa0bccb109d572c4f06b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc7329a3b9471443682bccc82d23bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5944ae2dee5cbe787e4e050f60f54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0d5f46ebb481f5a2aef994db0fcf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e162d09167e7ec4c67c8a7cbeaff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc165394322fa541026c32458a42807445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22897bf4512d5840e216967252fe18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f8421ddbec8eb961adffaab8f7aa9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833543bf3b0fe6747b5bd13f0c3f558448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9236bf9e6a547869402fb5fa4f2a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab797ddc1901f9736e65e47d46cddd71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e467e8932a5cff1539c9fd726769451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e91a21b1426406d70d1e17ea36cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60de41d70f13eb405f117f137c5bfa3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf8153d9dc8815c40079a53816cd5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030c10757bac281638e9193f5514d40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ae0bdb10adc41dea0301d180c009456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2528bb8be7ce5109fb8882670fc6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96e3af066a59dc7fd942eb149d68d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28102ed2c98697a190ecc3256545d9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7362dceec8917d600afcc0d182e461460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be23e59b8b27884bd9c7162f067053461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f1d61e975520df22ff31ba3aab29a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9952deb13a7b4314b09d9b8f8f598463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75855a8f39787d9250e23629c0e2593464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e4d6720e7a9a633edb29dd8ec8e3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da79f0761579525d7bedbec4d07f6ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c0d02fa5336b898b9ae4b2815828467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970fa2ab2066b4e9c06bdd28b019147468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922556df46c37dbd9a60f46655c70870469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea622f6d1e455272e1ac69b565c3edb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d915045bd7673c5a06ec87b9cd7f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e584bc3b6b66fe1aa59c4ea6e03f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6857411ba62bc4774bd417cb90109a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f5644fd5d178f684cf6a6145239bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9bffa390cf8d39f9c1410e9aa9faf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e3457c893de38f68c70af63158a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85387a5da588a4e48a159306b7a29807477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955b40cbb4724c499959d2a800e04e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7ac2117a8867894f3e073a6fcf9ec479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>