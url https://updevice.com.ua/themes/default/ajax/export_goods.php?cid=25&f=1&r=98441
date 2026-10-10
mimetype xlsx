--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef496bcdb750d8bcc430e5cf28b66341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c843588d6ab85f672d1f0161046afa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3183730b8264d83c9f0acf962c70873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd65de7ff1ed0bdddaa1d46149189294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fedd46f51e3f643b7621ad3c0009a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b089652179a6d5af161fa6c1e870b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4dea2ea91437caaf525f80ea43df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9da3116d2064e0539eeccd1c20c6238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5650a67738546d1c3ff202e86c75629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b08f3989aee1cd72af584a283b3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca7f4577d3778e7c05958ada7ea8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1dec4c15f190cd4622f7f07d0ade812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77431a9465ce60bd28feaeb0218b85a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb9590cbe0ae9362da8f73ba04174b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5665001aca971bb8ea0270e8ab6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57397814e55de2fc9b74b6dcf7c280016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8fdd26c42ece19111c7de255822817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda4378e3d7b82a7673a3ffa9bfea6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba1ad0aca74fb58c8e3d1ddf5156219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a50c077d54c1c182ab22bcaaea42120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199aa7ba7c0f7e88b08925a4c17ccd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cbd3a06be75b516eba459c57a077222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd445000217d3e7e80851bb6b255e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd41b10fbf14cb14781e3cee38ae2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083a4688088b7ef4db9d752f43dd8ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19563f72a39b83e77461c7acd03eced526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cb10a283aa8bd84576cb38fc2c95727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08dcb768b4f0375b970ce431937ee128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd549d2179ba005d1ba48b87977c92829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95395d94b9038312508659fadb18a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd29a602384ee396b1fbbf0951735d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf793d74263f0969a7289f513899d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de3a00afa4ef9e0a6420487b299be033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc7ab4e56c1035fdfdce6c54e016b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3d96392612aeaca36302453cf4ca635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503756fc6880ecbbb4257fd0bf24d4a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10498b43ec102e590843498c3f911b9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d874809fe0fd881510fa05a4630cb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90930639c3d8f58b128db80f6b06f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e44613c3b1d9f9446614183b4a250640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbba77f7635d9e5d3483d3dc6b0f0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6d741ffdfe1decbc18308663e1b5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e128f68073dcea46cb106d80f0bd35b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc2f5d5ec85cb9a0bdeabef17431cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd8c018becd49fd0cc8e1825f70be145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221270b7b3ce78645a87628e73a31d0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5ca478660009072f4776d4532844947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053c0e7154c8aa3b99bc27f439ac07848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b02e81feeaa23655f5799f9b3c4a0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c5bd202071bc65e156bb255a6a05550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499085eb9522e0cfe218dda6bb6219c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448264c5853c0b41b19f7b1b370b885152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282505aa7ddce24cf1fd2310ec2b7d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e503fe8b3487cf9117546994dfbcb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29da08ba548badeb9d2fe3fad8238655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab12cd2981ec48395118062b5730f0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34bd3f1677dc3bb67baff5dad4fc4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c456edfd90bbbc9a3df8d863f95bb7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ebd801d9feeb91e150a4ae28c7a5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4c00a11918e78afdf7d7b02637cd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5682f391b81fa4136188247cf00cf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cca6702e00dda883c4e7f4bcbe51be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfd2a4f4c3a7d873503d1adde09c9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413ebf0028c3c67ca8e3fdd548b551e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bd6f61273860bc7d3b9945ec8ba9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9391dc5e9b2f7bba679924adc21b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1257989acf3044c34210cbea4dec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52caafe97a3f1e100624fe729dbe08168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ba6fe01add1dc59d569f181abe59169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f71f5e86bbb8828e67b2ac689579870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e96a0b764f99e879f92d14118505a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6b2cfd87cffe850185bfe38ebb30472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcef893eb9abb51016827e46b53faa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15861e8f6f262ce2bc80d3d714424c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deaa4e387ab9087a3cb125515a97e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11deb75edff045a1e2fac706dc146476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd4769926d70db68c89172ed7123777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af72b112e4dbe7582480d02098418978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad61bc3d8b7e26866cf791131e60c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69ac6a5c584dc9d764550d4af1627580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c2869b5b7a307691d73ff479248a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeb890f7330c821d27092e6885298782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e27460e1c802a49d7f30d8868f03ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7fc0c9d86ed76220207850b4b3a4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ca7330859b728e0cb02ff810172e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78d9c3512c47d31a6f3cd247f8f4a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851478fb95be92972400194fafba98b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2bf70862bf1f3a9ee087aadc775cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10456ca65591b796983b1f7829dacf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d130cac2d6df2bc966bf6727851d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e33f16704b1ab31185fda415c0b2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb473173e48657aa5574faecab02092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab0a72da8562f8e60d13d48d2ec2fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f53e72394327b450741d292d6960394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea04eb2536751771982425bb2500d2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f93b53ba0af97fa9ae2938826f6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb25624625d24fb32655c6b29714d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beba358ae973532c7fc225d8c2a6b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7679cee8d172a290b76fcc64f610c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aa85845bcf469dca256724a473ed6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff0fa10f799146f61dcc2d284dc2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c840de30a2a9f5eb81f3b12d098311102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bb02647d7f3072491d997dbe12006103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21763fc5a546428ff1984c9c2ef33d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd724b7725654fde43cc5b900f533cc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55f3c9c1c1005bcc1c539d148541f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e95be1b02728ccd0983c5a74b44c67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feebe24f2f7e9b6c40b5ae9aec88f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2bced677df121ae5900e3265ead7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2c990fbb4e7a2808f39686e297864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745ec1dd7bf6b26d189ab1673c07d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e039ebb99e641e825b74276c833a18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2aca2bb8c1a7729a31eb0df44e56e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d025906f504089d89073563afdd764114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526c8d0cc4b113e4300bf0f6876a54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28999fa7122558e5a0d2e9e4a13b68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00033e6ceed77d301d0b2aad9bb77e23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0fcdac84bdef8d55dcdc03dd4f668118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843fb89c9c92b13516122f826e9e2b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914238eedeacaa71e0a9e3a3c026745120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f871142e68f0a811ae9a866a0440b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1d9ecae2b09d5625d8d412ed46385122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959e63353bf8f1f00bfec2fa58a6cbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1ab2a63e49f7af7d870ff09f35fd6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1409122e00f2665eaecc225b55138125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c340d131a2940578056ad7ce1e0250126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90952f902d86af0b969cf770a599740127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395887fb63bf3ad5948685abb5edc37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccf4bb5b98b800ad2963d5cb3e2b6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525f991e312fffc4cac93fdad0a27b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246cac138a475e6754055b3c0810a66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b9943ba1949842b24f3a54c94f63f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26b6798ac85079a5ddb806e29c2b59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac319f1cd0bc4b957612f3b48255ce5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01f58aa48105fe71ae0d577f9da766135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af8a6119f812f1eac752e78d0dc8c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5da43ac0b8203456347bfd40667ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e564be02370461fd41cd9e774669e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35911754f87c9ff2304ebd58f71732b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d17f17f18d8d55c9978b22e401b18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4af9ff584cc6b8f1f7b6fd4ab3adf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2960a86704c481ca5f71baf06959142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dec261a6883de7fa4b473f27e3708143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902ab4be582a4352dfda501e76416f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7020102832ac14d901b61147357b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0428bdf6777b933598478f22398d8c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507b9b0f4aa8772c540762d7f90eb76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ec9bb172de8063b8981d42bdbe710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639df9e0bc0c47d7064f9feeb1b25171149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c305a200400b8b5576c514a973f6d90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722b6f490ac2b1507a8612177b3f11c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8c161539b35b27a70eeb79f299d6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01e4fb71d2d25675fc0431c6a54fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577da7f28a2da584c51cc1488106c47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58564cae35f6b9f0673eeb90f63d182155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18fe6ccece099e2681cda9836a0a7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8255256a97d387704139e8b167e8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303cb42917a6013f26e678a51f9679b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c7f9bb2da4c95dc3684f9eab743d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef2641ccd716e61023b871d605dfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef32b9437ce8d75dc6f37e9679c4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1198c73efa1ef48b2db6d693c6edd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f48e1ce813291a8061fdd11708018163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce25e8b0fe5e816189b3cc13ca064164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df805945b817cd129098ce9aa3c5687d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8e0fb72d805c0aa18e52882710080166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12560962caf784c61ea535671812c9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bcc07096151207fdc0b80dac18b87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cd6b75a434df1473da01937a75c5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf90e8a05ba3ab0f37add79a8b1b46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b192f2a58a2a415f1dc7b2f3b4beb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd540c24e425e288cc1acdf6aeb910172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b4fcbca08c6e3ecb729b54cf5790173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3434db2929374a55bd1313f3af6d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d11870900eb08718ff486ff2b37e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c5c418d73a99bfe1f07533f994b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8c1228d562152ad5245e9d6612f58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54579e6b15ce1690d7127ec4feabb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080abccf02c7fae5dcf1ebc7b29b5d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dd197bbe2d02dc1b0b5adf42687d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb492ba7da69408e2aada83620aba62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da9a101ff14a380a3ffb2e52516cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee4379cc651c9bdb6dc1aeec46be24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f392d193304b69708990e55d6157af8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bf51652fe80318540f840cf70ac53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58307d4c7108ec676db0dce13b5a854b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b9e00ecb7ce236dbd42074ab3bf7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef62d446eb1fbe16513adbbc25268188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae5c759b8260bf813622b7eb63e7ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2eab41213bcfe4bf5d72b99c4628c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449de19edf8f5347b130e9cdaba93788191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977af9767fd8311a0fda3be587895def192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3612add07e927c46bce774452b4c8b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743988a1984c628bb5e9850574bb8342194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ccfc0bc46f6454980d1f474cd8ff8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63ca0361995e8ff54c9a69e865632b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd1215e9e836db345e28a14e4cdb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080bba2b042140e48dac81b779a0b50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b57addecd9146ef0fdec2787aa566a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc5c1bd43488ee93e76aa7528c6ad3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc127089db7923a1033b5787014a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24abb273ee18a6e4184e894fb22fb6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a577b5bf071498dd1b0abebd1a257f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dca5865ffbcdbe034f28766fe3acd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37bb084ac030ad32267762340b957e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0441ed07b733fa8888f235be01eb90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663a3d47e656ace95f1f86715df3ad1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33cc07faeeb91a320188259b3405f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583a8254d5d4ebdf461b0e136ae39ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220c920c2d1f1a97dcf8dd8618b10e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81180897aa7d632e5fbdd3ed93e68e87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca7b9cad344b02766aa68a7473043d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce704346a613abc840a998bb6d3b4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e989603f27c60b65d516eed7f78d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5e864ea3321ea218f3d5837b10765215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aaf1452cc742df18bb8b6e11de32f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6709836b587fb6b2502ddf5dfae5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c355f9aa007497ea88ad8f6d3a7b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ad12642cdfe5ebd75714c012cb02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d8c328e20405d3525893e598433da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8e7ec8e8268ae4be88a3cdf03811221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d2d1421233952c5798c61630c5ce4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031978fb9207cabff4bdcde584a5781223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03e0ce150c4cbfda9ca08605c36b4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8e99b417a50c9972085a58f31a232225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773796109e6857594eddeb7e36c715b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94468324dd738caa08f59d3a4f2fe77c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dd120ed03c87ee524101c7532ee29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6fb41aeeb0f6be7add2c01b10f5db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f0f1f952af7d27174102db7f31bd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790cfa28aaa8786269144d6d0b98384231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746fd715a4ded42ce3e0bd51c1db89f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8602eb86cb901cd595862588619812233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76224b04fe565a7056e983d7e3b4a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c995089c4239f663ad92e8384ae31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514df1976142719f31b18ea24dfc0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd5920aefec781e1719e06ea0d3daf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f896d224f1162e913a246e50571bcc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15634a91abbb1b11b1af6411d831893239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87127140878b043c46e8108153b6e74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54bdd96d0b8f60e72701b3488a4e6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f707c0229d3714cc1499bfc70f5bd44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6279995258ffcf6495ff0f703941e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a5330c3dbae6fb9e0ce460b97acd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ce4ebd16d5e550ec41d21e67be0ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf193d11a999b6f29d65c6dae2f470246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93da251c403424ba532c86068a0a4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6190fdfc26ecb7984af25661c11a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba092b9a83a6bf9dbff7cc9c28591834249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c228661ab5cfce54b0801928f3e987250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e059bbf849060138aeed7e60f0a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1cdd96f55650061c46b69a2951f90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38cc8446e41ad93b1e1ae92eb89b2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5e350fb68392cbec066099bb936cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8101cc7c7febebd47cc7bb1741c61e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123889f54e86bafb3f6f6e2e12ae1704256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf642372ae5061aeecb7a67ee0e6cc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d326ed89ce2599296261e9e5f4fb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199ee7450ad4afe0515c9eecc94b28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1a449e85ce0a3887765110a1db584260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e832964e6787ef25b383c3a6b9575d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d811fcbc49e5d744a7f880494b0a94e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05b179caa82f1473ea9c3a1709d1ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004baa410deb32c3989fe757be5517d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235108b3f1947044788a0f465c89cae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8e911743dc3db5ac06659b7fcd36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e0460ff63eee102050a56f83b371c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417c41f1e7ae5ee1bad24a5d5605e94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e64bcb44a995e053a00bd77b09af9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff3f88ca68a0299d9b46c42142092270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103431c6fb5d8564cc9b5d505070eda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82c771d5c7b7eaff1a2215282288ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d705944952640d9364378585bac358273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b8feec84da2dd135c27829da4d77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7c6fdc47faf258e29db8a2f46274275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6669aad93c7e6d1d87f43b9a17f7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429207bb9dd5af39f03dfe36391cb7f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651416e2e692b1d4ed0a93c6bf126e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3049ac6fe04814256733ac50f8c47c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01153c87e47fc189c271ab99fefc2991280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b3372585705d4863b797b22f54fe8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21d32b90fa9b86399c7febba3f9ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cc7620adf774ec4e473e6d044949d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b261569cb97ff98ca7525560f196949284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a5fb5793a52f8554b48d24b67373285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519ed4100bbdcc86db69e132335ba9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97710e2ab7c5fc1b912a0297364644e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2473846c2a179aa20e70b52ad8ae8cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35451725c433f8fce8d0357103bfde80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05e0f8de5b325bcfc36523751e67ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4171741dd32bef97ac5583828220f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f4512773eb774a06882b828d89d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb9ca7bf59d7d7dbbc3095ddd40968293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007b613aca3352adb0940aab7d2f41a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10138279ce2e6a47d4cc43f248d8fab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f49fcdae200c573cfa79476e7a0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c44c2d7ebe224933e6674cf2e39a37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a27d27418f69c026a7907b8e65b4cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499919227ce9ecc7ce5248d2be1b4bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8a53dd0e729e7699c5e0f4aa9430f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d68a745a7303fb0cd038a0857c3db7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa56fa0bd1e1efa07bb67c3ec1c3fff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a2492ddaed5f5bb4dd370e34633a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ebaa60f87650b06fa264be309d0ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68846b583b2491bec6f09da3172ff285305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9cd02a3be516a020b7837774c5b26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596698de14a74b2533d7cd702821323f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b7fde564aa99d9bb72e57ed62103c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538450840f90538fd90e72bc1de1c67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061018bd31c2f040ca166285a2f48394310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab037c720e70f0ccb8dc4912d0bbbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d8ef3ec1d81a47640a9276112bb29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653e069e75aded58c7ab0e62af91cbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0460027a16d8b35f0821b67f0c0f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bea41188ee8553fd227084a2b3c5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb178b8eafb866da09a777a0d6738af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e306bf01c0b1587b137c8e48df41d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125eb8412305c15b059b17c191851f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da46c5bc8e482336796b0380b077a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb04e21c110d0772d52db761020cf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f534008bdb1051290be07c3087af8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b994b925a6485b57ea21356fcf29f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e401ee533a7b5ca8ef5c2eeed5274323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc466b722e1f7dd87890c94f4c07d44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51182e63a8e23fbb3eb0d176716a2136325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dcc61a28f7048243217fe024abeec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91d5311c367335e31b5c118828dacd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed8c505d881f134abdbb8cad3cf8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d3f32f9e2eb7fbcb519a295c08044329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026115d0b34df6c49e794fd339c3148330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53a1909251e6d7afd2e8c39e978b7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cb2edea72aefe227ca6cefce32b72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3752533544cdb18eb63c4dbb5f10636333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b048e37877e0eccbc7bfae5603cd48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da0f533b1f145b87b4118dd7a7741335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc67007dfda0a25f8b8e059577a082f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed84dc2a361ca4e7a375247a32529f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85e74cd25541f24d6e02bf472e6ab3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f9889afef19523824691133400a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52875066a536cd4ca012bf4c098b09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac3a271a13e5dc40bf0d1243dd0bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ceb28616827b84f3fa2136d3b650a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906fb05626c2581986c39b2c6b0a54c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89174212f9d06c17464a1a68d74b81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849c5fee1cd07340fc955c6d3aa0732345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1f38f13d045de7f2b4b58e7cc2ae0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfdc0186cd74117a009c7daa5534db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf59fdd42a7d7fd2165030cfa1a76c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05006d20adf88e4eb01709a022862e23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f6420431461da36feb346677e5330350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb5c444c2f353152aadcfc3d4467e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34061e00e1b0bafc1fcf9f1764178497352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4923b5a31be611e19ee1e8dd1268353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf6deb8bd2c37357f38fae78142bed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7fa61fbabc2c33991653633bc8fb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef157c324fabb38bb59eced3c5bfa1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0836efd4a2f74be197d75a04361f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe091f2cc35b09f3acad33bb5199843358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dddfd1d5ce506d9ed6ec0b6267c0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f818e3d4abf8cd96282b19772ff554360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ac04e881946ac2ccbbfb43725c31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b0e732aa20dc2fd1ffc3097e63ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc52e455e1a25f5249d853a46db875a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510b255edb6dd439d3d84c5c58854d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e6e29747a14d0ac04fe25b3a406e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cf3f456e141a7c535fee74083ea0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4f2324192a13e157abeeab8090ff4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c1eee086e4caf92c40c44d2d8b915368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6e78bfbba10e7ce4f24e22e95a73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed4584be4228e927aff8b5c1797bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd84604f871e15ed768fd52e24dd39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c20532e889ab37d3eb203e0a3b48f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b96e9ffa4e8672a330ed3b24135a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab311f12f1efb477190b1a833d30294374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f054a148c7825b5d00efeefdd43c2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268ba21ad9839430db6b54016ee7c52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997a560601d3f976bef0fad91c2290e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f747470da034eeadf9e84cb4b6695b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff90eee6f4ab7029303e0748fb5e011379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20277cdfc2d9a89602898964292bb0f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d1065da6791c1b439a942e740758d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e27f85102781ee739d944c6f9c2f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af54f000c63d4d6f4ff14d81cff45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a93e577646d122a460d4473256432c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5014ab0ef0941abf0148eb0c3440385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b76f09e526b080e6bc12fe98b4601386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bea2a2dd58ee936d5824b161d5ca4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e851939ec59495b6292e6b847d66ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee300e771a512217d591f572c9d0d2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6fa5056a96a2d21a310ed1480508a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a36de448c2693ed095bfe6b4f894391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752f271df2be996399dc1da8035ba15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b3f85733120e149d49850c4062d12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df9af3af37f51b1eab8c50f796b5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01477e78fb8fbfcb92d86a97ea1a5e39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d8182c387f4cfb70065766dd10030396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423e3c47c66c1b2f39034fa17014d76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5af2c4ff35c6936a12f2e7098d01d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d524b94b52be20cde90e1d90ca3976399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ae36daeec636e43cbc6af98a3e20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab90afb6f273e88399fa1eb850d59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979905c22408289310cbe8e1e8433723402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadb81dad4e82b61ca0fc1eca906d60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3511bc3d4cd9a8a4f4b2d491520e44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf60d88a9c85914eee2df0c702bee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903f7a95bbad4e03376676c07ccda60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6903a62247df7fe655e6669eee5f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021e826f7daa2fc9f4557f1efb2c5e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70e144bd322b8c8dc0ce3dc9fa427d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0409a903a244dcbdc7fae41b607d99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73797d7a044ba9e20edf5ec24d5794fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7475adf1527f1c8d4cc1c903456f9e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77387772ff5f5434d5f99078e7284db8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ba4a335bb5076c68749cb785a5a42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e180b213143e9ef767e4da4aa8cd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6c68397630f20c42721f8f87abe94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf1b0ce482dd26597f612c6ffd5f8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165854d9d311b3f84d97d99e4e35b0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdb21dcbe38c86c9fbbc420d63b62a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ef05f2311b06103a1206066f68528420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d266e3425b84ea31c9341c188f714421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676540c00eebeda82b4397bac7a8b5ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a355b839b8d9d7d29b29ded138d0d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315e648c392aa196f8094898400cce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1072edfac165e5a37c008a180fc31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99074c2365c61945d0dd8a201290cf24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dc2903be84c2c82d69f64fb6fdfbf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6425d200dcd1eea4050ecd732c63f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f94371e13a714157d139b0cdc260ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acbfd8195ad9dbf29c0baf9da2bb05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e61fe99db4e6e0c782516ef8963319431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb904da0692d69ed6fcf0c9ac98b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cf012fc391bd8b97c44b5a601c530433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc0bac5bb20631f2fe8dd741eda7c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c0fb1fee79a6887d498c9c612c048435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf79471c7571750764d242772e5f1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fc0602c9fecb30611a298e938d437437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa572124b595b7f7bbe22445dd0ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3869def0b32019185bc3d7d0e1952439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084bac9864d7d1e1bd03d39b6bf1d04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e64e128b096469d0beecb0b513d78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853f03b3a10d92b42f4ff140013101e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86625761713dd96a905dfc6970114bde443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39967d06a984762e6c229173ae4663cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1885e182c054155b8ae729d3c12329445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517df423bb481fbecec0f7a6874e60a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd036d7a6a173ad3e8e494da3a6a4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d76747c7b05680b87e1d054c55480448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e326eed4041da81fd79fe0c0132746449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31024179f599bb1fd646602184bb354450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a875c4a3948690cd94be44d2a5abde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1de675d498c5b9e0e5f167b3cedd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce4c5203135a7aa93db34cf758e203453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73e189aadb8f34239c89936acb7abb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322682e8b1e310bd6a3bac9b895dc30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268651a3e5556b43e548d902a067f51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88ccc1da7180ea8ce8a0e301f1cf3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7cd542da759e7d28794797518599458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd417fadfa17a281366fc40ef87f2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0ab279514957cd36ee61a366bfd9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f624b32fcc0450f2e2ac164c4b6c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e4db3684817d4e0fe62cef186ba88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224e460a80cbd216c08002eeb760174463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8bff96525cc809833bc65370d88b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e915c6922367677a4ed12905762fe2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0d0417e5492775759977dc093bd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b96e8cf905ab5e06bfe17074a241467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434405af62b6393846c4d854a443e40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fbfc9acd8db0ff5f97f7ccb211a39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f3f883385d2b56d1c36fb612d7465470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feab4a0fb19ff59ae73c45c9c81dab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a309c0d133ec7918165fa84507aa90c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7ba217952d4bc081b42d7218bb83c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123dfe4a6499e7531fe3a4b1fd1231474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf61268e94541ec40d5708cd8f1b08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef0f6ee7975d4fc4d65cb171610320476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb20bc8e0d1cbd12cb697d9c980b04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0da4df976ebbb3ce804ec0916478a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f8099a72ce1cc5268e4fab7922c6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ea8b9668d944bdccd76ce1c49ce7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a289f319dae735ef26498d808314481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e35940949c86ace68116a70b4846c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f0036e1cf4b084e708dae71b7b1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddcd5fbc441141a78a15fe47832db5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5cadecb4b513eaf6c060db3ecf06c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4816972f1920908b079a055772b3c0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e44825b45b36a6365dd31731355679487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a54c644b76adc0ade368c6f6f84cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798609fb5d9701a06194584486d5c85489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4410e3f6cc9d7fe094ab7954b834df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b4d717e279e8a18b1ea12a393e1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1510e7bfa30fca010a62a2b20e6c573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3006d4ab504f6b0715114ca39bc3714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421b73400bb0cbb185a27b82209d8405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672e442aaad97aff9d40d521417a0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e631320f66c800736b9a4d36e444e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be16bc332331bfbe93b7b51ceaf35128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04a0a06e6baa136cb7fdc480ae23b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644f5feb4b7348b6bc0ac52e3634a3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be240d4f462d2d1ebdf563a25fca22c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6d7e7f61b1919ed904f2b3a28d92312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909f290975a527bc7f18abf2dc080dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cf8b4a3c545ae6eab5f30f985526f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1c3236b37c1a5c921c986187ea3c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84a53ac3d4cfe56c832525ccfeeb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf2e9c277f412c81e64a8c301b2b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402fcc52fad42d47b4d04114767989418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f22e93fb9b3ab1e863713a8e0a5c6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39b561543985152b7944effefe12b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101b0360321113fee06af1fbf7b38ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cc8e11ab08a7a636473d22016372422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba9ce0585a636638ad41c104c2fbed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1b94594ac6b0835d6da8336677a2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1272b572e30e6cf39e7851a5ea2e80b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae932bdbb68c093a5a7db15f09bfa48c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761e41dc2f111c91b6b33962d20ff3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241e631499791b250c5127ccceb9ba828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e62d47d00a31e3df21f3d44d69ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdd5c038cb7cdad4605f7fa2d4373330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e4af668d95598429a6b4088fe10731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c265933005d59e91dd33b929d26b3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06eeff3e72ca4ca631df6017d1696c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fb6b5423773d4741243770920105134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a2eb6b5e496b1f30eadb1c220f79135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d04ed0ae769985431f37d5ceb1ad836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be429a86fc4183b638d62424325700b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bd716ab42f8c7827e11f970707add38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af02f9d1829a83ea9136048837d8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3672351ffa8d2b77b1988d3e5cefa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f314faa2aac1e0261d227e03e37c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec9ba22766260559c34fed9051615642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e54916f2771627b91bfafa390e5a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22e761fafec39c71d8c1346b4213444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa12145cc22ddf068819613c6271745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a91a8e7e95f578146bea1c19d0b3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c80a1953c502d19e7be28b2e7ff347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c91cfb44850dc556f721e2aa610de748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd568092391d64abd8a6781756151a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb16f0addf23bced2d31efe4fb0197d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41223dfa290de5ad6d3de85d655d8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae2e7d79adb99f4e254676868baed852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0fc5a183e80dae0f83065a4435d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45f4df39ba6d298962260c0efe12b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae74d612f32f25152f132f3e5c43d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af87e38b6662630a4ae36e3d63ffa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a382c26b9b81154951e13591814b3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59921a8043fa0981e399f18301c5d27758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11224387512c1f66e023ebe888b0b4e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258173a9bd2e45f0ed0e042ff328e5cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225ae994d17af804f70c26d172ce51161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613df929ec696e697ce10171bc95c7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e20725de1ab0eecb44062388ebb0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f04fa472342b7cd623f1b066c37464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5112eb721fe2afb867cb0ad9fe750165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46c55a8922efd0a69dc3613ec132d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca711b38f03da5b3c6d1cb81a919f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424215ad7f99596705c03a82c76e48e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d4ad82864322fd64118b5da6d03db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4abc2947cf6a286f26f8b3c68b940770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc160197fb837fbd91e01091741663571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad36364bd3ec3bfdbe74957898b07f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccf222cd1fffdbe8128c5e9f54d6a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388cfe2a8e133288bbfa382f488dc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669774a5e1a65fcabcc46d991d4fcf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0624bedaebc858992733c1037f9eef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce6228343226c5553ff6aa45ea821b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718e88a0e01116a4e3c3c6f5fb2708978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d783a3d93be70cf7afcd86f9eea5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff0ffed96d8d881b5b9bf74816f8e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112219f305ec6c2ba5049cdc18bb37c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa22c321d12adb6a2c810377a6148682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd71bede5ff21ba92d8481c5fce9e3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378da0dded0dcddafdfe19546fdecc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8a5446660825ead99d6cbcb97061a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f4d676747fa8d1b758e78e00a863886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f877863e6c04e1ea048b3781f718087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8f3693962c1412805f7577b5a5fc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071e773d23e8d03ff7a1aa23eda425e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a5a6d5a601d6a28984b89299357d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d945740983f6f4270ed9b92a266b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfce1ec4d0ece9217cc5a54b65bc8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34030d30d7a75a989c75c176d843efe593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f8a33f50857e1b51da8b5c4f99e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c493b2947d813354c31a46527936fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e336c5b37585b9220bc5736eb162296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7bf3ad07e6274a914297deed74c7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0081c4a9cd7e78a67f5fb93611cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2d9049607b81b47072369d5d02b1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2bcbd0cc849459a355048633a401d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df11cecc1cdc864e937d7e9e3eddd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553f0d7391e502d4bb2cd2d42f9e648102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93dc97a1fc5e27d4b15bd5447d66ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf256b102ed1e50e8f1a40379a3d4766104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e0557c46c11c9689e47995718dd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9194d68f98389fffa36f05679554837106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353fa4aa5b9555448906a950a431dbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c974ca5ddaa670517b5af5f37cd1313108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf889da74832a81b1ec43e187edaf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc00008c68ad663b1918b3fb4890df3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c363762609f7c9407bfe3a7b31bf19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49a8bdfc23cbb2aff0aa88e73d1547112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e3b7c7fac34b3442a9b2fe1ebdf2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e0e1e4459ec92ce9c7241b8342861114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f990354759ec5a929eeed93bf651115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9335711e1b0b80e3d677143ba6d95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79611ccad041b8908c7bb449516512117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdd70a2a0b0753177ed23c79f3b562118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605ffc81ef4d2d5edf88c8f462c4783119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c2dea8a657d5641a03f7d5266c97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a5f9616fd14acacb1cff600f405bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf5cb198c9541ffa244018f6576e5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd4d5f6d4c3bc1fb34a3873f5d8076123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94576774de54ad5953c4a9249324c99f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1585476b688dc7c1facb0f89309e76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f420cf88f9728c64cf859142661da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938d5447bbed527b1eb6aa6ad06e171127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5541f4f8d6c9d96ff8c91351ca948128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028cb07886f2434166cc229cfb73a42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f175603349f678a7d991d694b14cd11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5d76b3bde4b2a8dda4f64355a68f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4b2d0943bbf7cf0601dcd652fcfba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7ef513a6af333699f9895f9b7328c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979030c21c51af079dfaf95b44a583a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f4da3442d4c8ca27bfb5a4e2407ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b2efaa6040a281204d401d0a1855136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e04ee864047fa3a4cfe0f7bb01728137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e28cf62fd50c6c713e3ea748ca14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7aacb2f5accd6a2ab3b71c22c5d3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f46ac353840b34cb51b75cf5523cd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39445fe880471804c8db5a594276547141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41280a6673f7184be41d97c3d5cc8360142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fd16cba1ac7ccef5201b6186c1ea5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fca0cd8c6c7e7be9f2b5be43441f5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc6359fbb0dd9706f612d9b2cf168145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f51af86788a085b0ff5d4c75f19d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c8b390feae6f573c13d296f443cb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739e0bc0f6b2bde4b66e8706603fdff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472578ab4da7e334f8fafc36f50d457149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee254daae2a6a0991fa3b2fb8373e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad603e8dcd75201ad70fb4019c1f922151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473fc3fc1c271f7a06b5572a4fc8934152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0ae56aee12b81cad06b187982d2d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c3b7fbe6402da1ef194b0b0c86ef9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0738e67472ca98a13036489ff6d8208155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019b3633fa769abcd851bed3ca94c1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b5d03c0e11d546d531b4e35084b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28e51ca1d136125aaeff7a812088bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b59fee2bbede5d02f0c6f50700a65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e03b474242f5128b2c86c6cfdf63e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c4187a8f4da338a32f91c043313c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e2e59d261a705cb4fe41ec0ffb25c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756d1a813e2385715f30905014628a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd317d87ccca96dd63e0c7f42814a62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1de5c1140bf240b4693d107c2133f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d9f44963c52a29c98c20d9ddb3b28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccb86b24e2be0e2fa3aa05fc917963167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326cefedc224149a0733f4d560a9e05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ff5549d478c5f234e930fff913244169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddb1a184745a54a88f5348d6a2267f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde206a52115059b8ff1bc65918fa6aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3108b041349ce8cbcdad7815d9f22a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae454b495120d2f12c28f589e191ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a4be35e38438cdd306361b4eb463174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d749346dfe6ee6b1cd14f40f0ed9f3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52f8431d2c4d64ec792125634e6960176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ffdd4f60ce04e59b60f60787ac06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a19e2544f4b5e2608433ae47c04841178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd0a4f33d332cd22012f1c4be111c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d0e09bfa7d05a88678e4359c9b2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe3bb368fadb77751097241ed7b7b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3101f7512637fd3ce6656a79f222182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2abe07ec592430934740fa4d38135183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce33d29a77bb3fbb60cf6985fa54de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c8e23f8d42bdd60a12e2c2d247b0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d7895b692aa76e8618ca9855fafb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68722e3a6e09a935977579798e3c1954187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32717205dd99f17dfed0969d32bc1484188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c0ffef7d7c95dfb7112408d45795b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe7b97470dad34e04e697f3ba9d42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8036a4370de83d023ed527ffe59e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393439620057961806009d54a213891192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e5c7e69e74ec8708b3e38371ce56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b7c9cfedff994a023c859109af0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1421c1ffb85cecfd9d3d4996da63d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97caab90f2b8ddfded99591dca3566196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6c924b88e0fbd4700378b3154a19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c89b9bbce3c54384d1a650163d4621198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e24e8ac1b8aaafea39c0679681f01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38ea2cf27b77f8782507ab795f5afd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1293e95382ab6bfdcdf19fc8c8e8961201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79589b4dfd035dfd5be44aa7bba4262d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489df3783d1769512cd026206a848ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd854078e8982626dfda894fa1dc88a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b55aebbcbbf37a7a27a163fdd2f0c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39da2037a27759179e36dd813e7a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2c8ef8856b2317e35d1c937b33319207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2017d2cd3c6a140bd5a92e4bc100d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ea3854909c010c0a9b4d747e02bb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9242db36b6b2c09e94f8f054b1793eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442258fc0dd9097932809a7793f3882211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9660525cfa5f0326b105142d031bee6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f14bc8d023d8ae3b1f615dfa8fb87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e061a518c22f10c4be0b6f00cc3c45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199fecb6d30610f6761848e04a66ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a09791719cc4a0e024f0cd77d9ff2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb004146b0a870d55802f0da01b6ad4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ec33add56edad0d450df9569f83b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e090f9fe3c8b379c276b17255f7e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92df92816571cb51fbe8ac63afa384a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd06c6b6af02413f9f396ba265281221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c585935af7a8510e72e2cd9baa8d870222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2877396856adc261070c586ab97cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef03f6f0311c01e31dab1d40b53a369224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa2e3500f2b9d45c1d4a715d15b254225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8609d9094e5d6486ef6c4351207d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f34c03035aa6aaad11703ee3bfdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fbd0f7bd727f0d27253eb9dc67aa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba63e263360f3c47c0c934b1a0b66f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac32bf2454f1522cb1a6e14e8ed99d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7469d315c31481bb88354e32376633c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cdf09b65c714c32ffbed0909885ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5edf797040b1ace8682c1232d2982f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6bdc9f060e2663c65b5ec31e26130234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c22812205dfe7ca969ee91684503c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27a505f6f9de82f804637c68c26cbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926aa75ec429ff76de89267bc702b4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92efbcd20d4f131cb672dfbd427205c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b5b969b9b1a4bb2265c6d15cf724239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213cecb6a8b9921824d299488f87b43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79152218aff673babd3f9d8491f4a2a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ca64c3fcfeb3c101dd5dde20d523242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f23ff5935873e4e764032d6565b868243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb9ab2963fb96bf1d38bcb81e3548244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0ff45e1772de27e2257e8d8e0ef35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb96c46337b25f12bb5928152b04159246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de4ec0c31a30d251b4e06239f8dd84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a50be3b4d463b396ba7654045a7af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adc7bc309a011ec44b936477c5da7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03af5b9404b733f1d8bf8e52738d3bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c19b008060ad21e47068a8ca2c61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2082f0ec0f3fdecfaa744ffc4649b19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cc3686647b3e6664bff33178ff377253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c96fb2b3b61c147383b87a360b96a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d2aecfb9e09a6361533b2e4fa120b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63bd951c4ffcf6e92796ad3ccbe68b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a84951a0e0033ad9c26021bb1a40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33a29c37e4589be052e2316c107d6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3dbafea4ce45e64871893caf7773b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674de6cf607f351f221c15b923e52c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5753975df5d64121bc381302f6a99b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a9b49af6a8a8975668724a6787f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973999c16ffcdbdcecfc59f612d8c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345b425e27c14d6dfb168dd1495ac4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3c419d58435248ca46a72d594e80c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c026f5b79a8f881508dbe9943955266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb79f707bda7ea8847d9dd2d7d246a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb889893ebd03c06e644423a191f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ebab9f2e51c7beea73090b0fa704269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cbef5e0a820a4bdcc7702dfddade4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18426c1c755833e915be905234f0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96b47f150d69ec8843fe95d737ff1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd014e0ce4608e7d6f6bd1a895eecc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e66364f3040af266cd5398009213274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ecf9c501a7fb497a6345f07a70588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807e9c8725a6f8a61a195ebaaf84c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114194c0b059dfe9292c7c47d85443dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac37e3c82b224e5e500883bcabaec06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a68de3f0105b0b18ce9e1606689b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649d1f38489c92bcc7c1524548eb3e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5845221578c4416106cf962662c6bb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff51deca1c7940d90cc83f81089417282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8531c0e92fa56751fd6855071eaae81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902be5d04264cddd479004f0eb6a3b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa4d7eeb67dfb55b555fd97e149f31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbcc8b9bed8dec591f5b55efcb4979286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a6890a83130096d37696191b87510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1c40d3df561bfdcb6009e30210bf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40880bb37d714507d3a8b4bbe0edfd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669cce2f753436d5acbdf688f62a31c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147855daac45890884d7c7c51e29119291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57fa6903e94dad386cae63491eb88e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e8500d283cff650fb33e8afab742c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85bfdc91b9d768d2c0c5ab042e9ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f106753c3163a5acf3e607da92e292295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b3256f5fcfaf6e59e7b1e1ceff511296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7537fd631eddeff4d3f4f03718d00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e1e64e535f95488c675f2de37330a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac356e5d76731d5ce93e5a7519dce7de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410c364e563461e4b6699caf441fcc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04312cdfa441547417374d1c6204b312301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d362d7e7dc04a267afc54b41fabe04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6ea179b7aefdc71d1a37256aee322303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc86be8eee8ec8cc196802d9db1e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9d5686d2bb9f5ad833d78598751d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130c4247cab00f98434f8a16716c7b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b9bad9bc4a2004c63b55a6dd44ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329fdb1e44fed0c727fdee9c06b0d4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6c02fb38fef4dbee9cff9ea8d4d32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c7fd0e479440eb23e161a73a0f118310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bebaa04617747f92f78efd75d835c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f379916f135887c250ba3961bebc49a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334465ce0ea89482edbdfea7c5b5d070313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5ad1643ef062c1ad8a4b7e4802598314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74885a6064c7ac218f4ac2e3918d2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d9869f3529aa14593c97dd81e926316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f5b2bb203198ffd0627bb1985e7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3cbf202a0afa390ed3b17a28acecc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326b667d1107387363ad1cc071c650c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119d23ff3e5d442aa1757660129cb48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3389f4e05c21707ed3a7271100a25c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0302455b928434c6397145e052644322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9bdf15ac46da0347e6db8df0780c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776968b500a5404ba9a103649519411324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbaf015fbebdf88de8357a6ac3796a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc40eccde3da3a2bd07cf0c456ab21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08634c0c4ff692ccb39dac6be1352421327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba4db783b929a39a7c9cb2b9bbc584328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa3ff418e962399e3fad0deb28b8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc05ed784dd2e8f84c80ea34d1af211330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136759b9fc5e67ef4e9b33e59393c04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bdbbfd97bcc2691c48d18623fdc0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f1dc2a0fa56f75e8c5b0fd6049018333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d860c5b55836569ef3b448f2f1ef2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603562e5e44628cdb8adc14647c396a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f3011f3f971a6bb07d09ab46f9f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e48a8627a811a4dd75161cb3ea18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff9a7897b86b52fb7ea85445ed54e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613b6865c3186a42f7cff9b178cdf14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19085ffa81d82e66ce3f29eda8e9696e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee0da59c8d3f7cba9cc23ec0852bfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fad775b956e5b111625af93699aeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f94c609705e0f02d9b5c0ab25c44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8698a726dc6d1020026b9fb840ab24f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e77d70a5edab8422c51aaeaeecc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c6731ba13a1a0f47827e65fdff8de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5daa28b69b7a287c3f6d15467494f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001a520e6c0876a0dde2625a4b5afe8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9f9836f0885599cf345de2d4d8b09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa250e296397c9d7559366d4ce3690f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bbb24d03c8a7aeb84d1a1f22c5724351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57cc1fa3bb79b20bbc79cc68723d06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd8976696ac41e8c67d8ee881ad001353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a760e848c4f069331d975b0189293354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72257e344e327f136f1f9e2705800da7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1e0880e4a63aaee27e757ed27f459356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b797c2fcf903fc3b3f122cd102ed7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723873ea7c7c34400f74f5421bc86712358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad97e58ad2cbbb0c6f927bf4a4a507a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be474a32a802e137254e74efe806f4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b54e6d7d1070b182c042ea388b1653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf3c782e94aeea2996058e088b2191362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f29f0e39a699f3a11023cd42a7ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460acc3dbcaeeda3bb5624f1608d8b44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb116734d222fdac1d736960828d29e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b31eed8fa7f565793413dd6ba405d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ddfa68c302e8c4438a7b29ff20173367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61e45340a00407ac4d5b274128d29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15287273d5892ae22b5a2057d598148369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ee02a1c37e31f0b9839aa3965faa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b0450977a1dc60f198793c99ad56f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93fe8c74c96cb8fd8f9ba8c66dc79c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7ce71418adb037bdadea3ceda02bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c27f1c6754d7cb280b9774fa20c28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673288a50abfc637b58efe7acc75bdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f0c481483bc4edf85934d214f56e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e024582d50b2f5080ffb26798de82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e08073ce734f4a889f12c2dc21c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6123665a4dfea7f2aa425b9fe5b3ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4842386f33dab023ab90a72f3f5f796380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ecce9627bf0f4ab0b37341413a3ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494fb6de21705aeb331263c06c56f51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6b1dd89bb3715b6041e164504eede383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc271bd13fd916cdee1dad48637e892384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e08599ac2fb59ce14e79d0a3074c1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613503da72c9c30565f94035edf890b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d3371da7e76f51c2e1279295bccf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b73018b39048c57e4960018203306388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d034e0bc9667a0a6fdf4c4d0c568389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0424141dbf2750792e1d7547fed26be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549912d5f07687b9f860e40832ea3aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abbb7aa7dc1d6856e9f73f1aa6ff84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ff790619172839382191c69c96f8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9d1ba8214f388f750eb68a8499ff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c6d33ec0c8522fe6d538bdb9a12ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b739f13711307f0c1eef23af7881e15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20a8b3e62d51061ace6eaa6bd8bdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaace5ad23c9fb4853b06a5f8067104398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbf9c103dedbb548acdc70c98ca964399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb64cbcc37262963e2db60b0ae5da7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91df4c96e8d661b2fe5bfc59d1cc44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac47b407ee093529461af6b5350d75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d330dfa1fa5ea80e7c28149833d9c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b574e80ce2049c284dd14b98f8c9ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684eb74835ff038649ecda20e01d4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c8c3bf5233ed66bdb4ec22e0697f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb409e6d2ab93687695be1004144e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b4c2c44d4c77b5b6d3849cc49013408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17d285b7bfeb7343a278b42d8bd36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7d27bc13cfacf5beabb336d48371410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bea3c6aae7b1ae5280065b7c43cbca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c8bfdc75ed3b25b436c4f46ef6f72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708000a799f397bfae3ea7408dcb6f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba1253079d22ad7b095d528b74b940414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c29f25c6f248a08bee4cfb1b2436ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d1ca785acad5bec63c60ed0e7b90c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2020abd8805d50a643c0a6e341155417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079584c5535edc5a1ace855869cb99bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8f4ce21183dbb9366f48ef3437e1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba24109fb9313f34f799f7a5f10e20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f78ecb076dd0547ec5343641290615421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606992bba27a6a9cd7a214959318f9a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f02fd314db1cac6e965644fb36ecff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf57f71612e6a0f23cb8da7efc608d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862024d5e5d22095e52635af7c204492425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daeb1c6a4427eb0560bf0a89bd9745426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ef8f28935eabd2ed2f358943d749a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff3fb239ac3e57e2173f26a3f3c00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dc0a1b09e663a091b5dd37649b0ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db84c2d88ca57958f3589d8370b9b07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1afdcb7f5d82719b8702925b78aa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350407cdaddc58451771df62465f10ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4af17bac1ec086060e49623257a1bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92f4f323630d1cb2640a98924e63c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fdc83e76994b3ae73a299aecfdcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc133a6c733e5891569ad370fa01f3c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e459bff945ce076a33ab135bf618c56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5d944905316c5b9681abc40beb68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ffd452da25f3cede44525f3e4f5f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bdaf6e6c50e2ebcccf557f8e5189b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7595d431fd6d8f07d4e7d39ad794a11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c7ebc17bc06607bf8296cdbcb1848442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4a3bfe76d37af0bf8b5665f6477db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9884175bc12e5780b84eeaff59c75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47e116fbb0610efa7b31313492424b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222db29338a3182244cdc1def2e3c88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506886dc6b51f2d01f8a6249932f778447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecca98b9d0470ff14e2728dbb6effc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96c636b3e46d8ebaab96319b032586449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287990868b32cd6b3f04af2f5899c91d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da0b8f7f3529e8be32873ad0d64d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7d21feb65a9a2f9ee94eb960ae138452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a614250d3c09d0eef1a42cc636d68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdbff5d4f5fd4444c87c72474f065f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f54b09cd0544988872f10fef07d69c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac82e069c5b06ab96df259d56a452bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c7892e4092eb345f648b1efaafec2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729c85cb7872a0954de95f2ff15886458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff4b2f5bdac1c07164bd5598d668ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98901c8b461b70b6252366a014a729ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2df23192556140937f526c1513a32d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f12ab251e5af3493a356c1074afe7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88be48bf23013c87bbeb18a69caa16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09800d30e83216ad965c6144fcb2a16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f2def580af7387c18415959989ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03167bbb6035fed5bd7dda68a6f2a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbd6f7487e497ff1d310ab233911ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c8e63866053d80bdfe6e37a69a60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826c998c987167f7702a2bfc52bd4dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a8a0c76d22dead30b100963a5bb18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1efae785bed3c0dbeecf9210f71e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102b2f85432b268c679fa4443fa8204472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2d26e9920aac0218adcc9c7b60b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d4bdbafeb17201f494a4e52ac94aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c96c8a363b33177560735d20e7382475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c26e842a4fe2536498cadf9f602dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8d3a67134ad9850c9417d1eaa9670477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710bb36be21e5189b04b79718c5b516478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f02664a200a7b22f331ba37bd71a479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>