--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83df360851c2dfe8c9b66794d94ede1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3554fc1b96f91c053f810831ef01342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4297d9f5b0c4063e5ca38120fa5993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348e652946ca10fdddbfb386b3e5c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494abf8d40565164c404624f27b1e7bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54686761d8660f7617f9c241282c316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424d8705521e6cceec683f483d9b117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb50019377da3cdd445031dbb32baee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abaf51c6203c4dfe18d38c6d6a6fe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329a75fa82eb16496ec16e12e9ba73010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be53c160f7c82ac4fae674c5ee35dea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f94e0286b6e44b31ff61f88079d6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db3b53409907a09ace8a778ae648c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a683911ec495bf4999c2a2ea9cdb2ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e14b6d08ae2729db48e2051da5e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed161317b4eef3b1de9e720d34d5ca2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb30081e78d17f111eebf6f191251aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa8f18a5b1abc888d2a6388c31354b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056faaf1a0d0f6852ab8829efc3b54af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eef6a46bbcf230a09fd1a610d94be520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb3d572849d8d4a8250eae2bfda60821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01414f5e60e5b5f7b5b16fa2501daef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dd52e7e37c1aaeff149f1e96fb04523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30edccc32cf224697a7117f5523dad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b19ec603b79c343f69af4b4281ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023295ee1317af8eee697bc72a6f7f8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1da76fdd183e9ebfb7e7584997d32f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707ee4e1bf9ed1e3ccfa6e7acba212028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45ee411a5d29bff85d6563018597e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aaa69a77954dc527433cb36c09b2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5057817cc9b780e498389b442bdc67b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b38a3e0a6c768258ff5291b74afe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dab143a0eb649cc6fc76b3f8c52be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0e59395b0c74c3d35015f0096a88434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4275c31350d0666c18af5e9bf1be1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21933a3f56af58065d5ed3ef8007a0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d64973314395f9aec13abfdc57fc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c05b35d1334a877b8ec431110399c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3637e14513b94f3774fad720ef45ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d95a61c84f380a23a695cfd2f4c8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a1b181c32e217e86af10641f6b40241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf64f7b6fd0b64b8e9c1b6b1530b3c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216823883714ccf83d80f539b6a42f5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4837108aaf28ecf8d32d9d470eddad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633c7b3233a1a35415fe3310f9777a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11270db3898717fa79ca5bf34f7a30f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988a159d213d3823381f0b99e0330bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235669df07923d0cba6f7bce293f12d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad388ffc0941bc5c0ac5f5fc6a3e1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ea1db217fe5956cac94c8e3c4145f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8b876cc26177e07bb7353298ef6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635337c0ae461f0c42cf9d99700363c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7cb724e563d39110378b53353772f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eccfa7c0f20961b11001b0394147f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d8e0e8234f02748dd8aea9543ca6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b492daa3beba335dfa0e97ee5397456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4e4db33512766c8b9bc7ed95e791357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dbf81fe1e0d4587ff4e8384714a0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa01d36204ff3cb6c084886b691e38159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796e88ce188e0f5679396bc9660ff0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77202bdc14ab6f7cc59c6364dcc0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b63690d0a354dea9cc7e5d8bc9a9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caac1384a6ca64fb395f92be4b6be0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbec26d19f45647abd3f626a3a802d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f207d2cfbde60322e3f2bbe28156265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135423638ddf2f11aa661e971e75303366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799344aa5bc9ad88fe2aba6474dd6a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57028364ec7793248d24b68bbd2b3efb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f39d611d8e425ca0d0c0a14c8411eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf75c03ef8fd1dcfc464ea3911a06ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ecb8b731f8bc32ff50544601e207c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf099c4d19e203bdcfe0bcf1e111b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e1ab97f8ad186b067e19edc8e2d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad96547679af17e4961b6a2af2254f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc851b263cbc33cf599c1278c16e3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc099e1c8fef5f81214dc04c5a9aa4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3437b49c58ecb88233a93b4bf8c81f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f55aef25805b23d8e209af4d88d4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca142534829e559d8cc353d8f1e676b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819be60d75067bcd08ed8df82f95cf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb3fa65fe25fe311d3f69e8cb4a3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d16d5a707068bc826407c47e8b28e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906ab6da74eddd3ef05a2136498498f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd04a65955928d55670329146793284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55c3c3473b8d5b271e0047eb6febf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb7b3e37be632d00824e0c435c60286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59753e819bf478ee18765676b9d8d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53493859dac88b643fae0266d4902688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b1a2fe4292d43e2d20bea8690e67c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2c3cde6dc69c5a7f80c0cea81bebe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab60b5c22666aa9aa9ad498982d18891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafda75c6a47ee266d791bc627fc035392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c885f2dbdb88ef2f086212c770fee2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45decde27e5ebfaf343c2c3271ffd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001c6bb076b89ef93cfd92e06527f8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b54091b43fe2e1f569453ea78d83c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e4306f27bef90e89ee1eb76e397f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4067734d78a5830c971efb7f8e7a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d823d154682cd4bfe8ad486f6c2e2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899712d38589fd882036997516d887b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd98a7a4e4e18018cfedcd03b95134a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7032af57b29b4c89ea694533cf8d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff0dd32e36cf904c6d1152c7ea1466103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79381a3eca95d2bf235752156b91a7a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3921515690fc64272179bec69b4bf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e758fc2aaee708a563547b13f77ce5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691b555c9fce5c955d45e9ac3fd078f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272655033ed317c947fffae66a419ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67fa8acc3f29745e8262d89cf249f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda95ea9cf2c057667ea1c6db53af9cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027665555f2772c3309fa47fc905998111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80bf8e47fb5bd1470195760c8e3619112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f50495b14ee1831e854c0a7cd3000113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20385bcd633164f067283e1ab144eaa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a86ed3855adb67be8eaea8b7f4a46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04a0d06b9e3f96c06e1296fe3606af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27dbf9cbd0b537df01d0cb5c32a403117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b19c83bc4700491e58e231a9005b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05965892b9c014af949e753537db6ae8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00654927b56a8c1afdf4ff9b4490ecb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26886b1ccef2b35d614fd09ba92851a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d53d0815c78a01064ba81df16449a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc947287ee7dd4aa8e4d1f991611902123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebce350d07ad9fafc195839edc2978124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a99f6b75b1f4ab233d0b94332ef19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1de37d33fbdfb553b0c9622cee76f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac1ab2ab1683130dc1a75582d4216d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2142249168c3f8e934e0547ce9582128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3741abf4de247b4d438a12f52e8d53f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962191bf962aa1d7d5ed898fa35278ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b4b86a9d41197a9edfc32a329db55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06583fc1e69e368c6880a693f33d863e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0fb91a3a136b9817eeb547371d7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b5b2d65b7a26dfc0f065f4c7c4955134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c055203aa54c1cc9a5d15caa50a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae938c1b4c5a4139125a58bff7c9439136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d09f01dce3e0e0050159ee08a46fd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f598ec2208f7e0bad6ffd61f565285138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0d02881d83cdb6747c5891f937a57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b87a19400e30791d96cf1de1863b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837391ce4aa57b8d1c5ac3dc7223025141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d885662ff1afe1e1d990f6684ad383142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74592964cbf7ff6e975009ccff9a165f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0becd8c4795d7afecb510cddcb50549144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1720e9b8a5e490026186175465bce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d84098744c6bdc1c41e82de57d4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c76b8124b2a08f68705ea3dbae42c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c647c2d852a29a37e42d135df36a1f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742901bbaf98455b9a7650f1ede20d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333f6e62758019e0ea6797f199014b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201d666b96d76b8f4f8e3a8472bb6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6229f549b4fdeb932fadfd9d23a8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe6326e63f1c05e3395cb3272eee5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec1ae0b70b16bc80590b9e189e676b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f944474579e9acc7fb24aa3f3cbbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5ed35d7e55e5589fdd0919aaa4994156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2030d99dce96a41e1dab39a25095b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5b66710a3852482dec3254d0787a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b778e82442db1f3f01811a57b424159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b05e76c1884e16f981569487b2bde7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe25648430cd86ee8c3a7b371f1adef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127f3c5d31bb975202bf35f7336229d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8aa95e5a0603a69bfeb29ed20be42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f14e83bda60ccb721025827bd0bac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a85860bee1cdc108ef2207f86deae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcafd80eb684064981f4c232d2df7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4d29007925b1d90413fb0e6ee314a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f47cdacc81e8b8140efbd31a2869b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ece567405bd1c1d696b41dc6d23a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e881739c4598f0a2e8486ed8916d368170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253238f91f19e206904734204053e08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628af71aec26072426ea73b05b8c8eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c39dfaade770bbefade0b14896722b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102c256df6be70a76c7b49e0c4dff5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed79c2b7dbc2724df6baeffb0d0825a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705bd772a716ef1971557c64380600e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e2206a30190d55bc5126ca91045f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c70ed9c854b97a66633d5dbcd5bbac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa082b1972966a0bb021c7dd400d22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65111e7bebaf9738e7d2febfb856cc84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a450e842bcda693496bdeea38e0b994181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472374dd95e7b3c4a787f6c50e6751b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329f2b35e5546c35634dcba9847537f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dbe564771f3c1fd618fb01d866938184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a459e3d58e3fdd62fbbf746e35369185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465fcf0adf9112be8b1d87af358cb2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799f5b4386e759d6501e5d0afc32c6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c8cfb75b58a80662270bbc604b4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583180be12ac4991e724960b25cadfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2d46bc5d2e280f62419c6daf26531190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538c546145b7f49c2fe58e51e286c43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4a4517e456ccc385bccfe87b502c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d790a92471aa4e8dbbb1ae077cf3ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be1a09c20e445fce0d3918f82dba33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706ecb89248b952459b7f9cfe8dd897195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e525b634d1391234f49c9d366b90f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed581a782ce759daf500690d25ddb79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070698aed04dedec5c4a1b6a7e526bd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c434504e747b55600524da6dfa05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab0681b09c506b7b0148e513f5481c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d936a1148c38628191b177f3cdf7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42b59d7279f376f421a91f87b56293202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53501e29f4332f8bed37725bb04137203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a6ce9200d0511009ddeed339ccb6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b2ba36de2f65d56f613b7ec217c00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f84224701ab83f046374f86ac148da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63feb7d8fa3e02c1d659c8f45f6179207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6772778100b489e468032f1a17e659208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294cc64b5baca60e928554df118186e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b198b6051cdfb3a2870841d9091a8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2f7ccfefe09b3a024f07cf2f8b81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788748e2443cb794bc629311363b04ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e68a9eb043201c6cb5156cca55ac5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ea57bf078270c375d12140fe272f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a35d91da1d4d3858ff5b2203e35749215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de6366ea36e5e7bd301740865660c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246ec265cb672f63ddcb81bd811662217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065a2f597eddb3e40fb0f67cb899ab2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da00a1d54a6938bf7ebc2e27b1d0526219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be650e4d932ec5e6227067f548a2d4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc46d544b978d427cd943e1000d09c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29766c76d86840c4613ca138d752b7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea489e7ede4a3d9f7b6b2126a6ba968223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094bc166de29af789f6ae930dbd5b6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df811de2d50201a28994a80a603e478225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151acfc5e2767c0dde2dc321614884af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af61885ad86581c72b65129995f935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c76e2ff027f17b039a1646ff5a949228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689c6c87d3ad2bb1c94f6157fa78c5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62522813de0e4564478e676ae0465e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e99c27f8a92e8e3079c1f0d0865cb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd49fc12ea06bfd5abff12c346443fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c78e7460428db129b7144c27d502f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7d7c118750bf54164d93e6bd62e1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ca58b716a9f6f109693c454a45ad3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b209f5a6298407235431379c573c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63b414ac14a9cc21381c288687545237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af2365932c09fc8ddd02d1e70ade3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b36ac2e8885f273308ca6acb53e5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f86ecf3681fc3bf5457fd6afa300b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214add5b64dbaf733eb937835357f62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819c0ad6d41a75bf108034ce32fbb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8c0c951e2c2c792e6854e1836fe1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bd255fa1afbda08cdbce387a5ed3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eb7578bf9654ce4eace4dfa3ab027245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd1ed2a3d8626a8ec08da5099b0be6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f66af4825282d0ef32af8c384ed10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4750240352b261c7eba9631d98a116a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f060642fd967af07a0e6ec4ca002b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48582c9f9dc75278d651ae78beecde6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d0889c462fc2a11679a2103ed7e43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3741405b811afd99e9bc120e333fffb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406c7da66e9980e592d69705954b471253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10fe2b769bd3381501817567d57cee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bbe9b82ad43d9f757673331cf42a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01193848671b58f919015a66f6b979f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75173a838b700959bc65f9684e6972f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f76025ec28dec0906a6f5404aab8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bafbd09a9817ab8fc7e36aa533d10f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f0fa24db9d074a3df95fe8156a988260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade787311df6c83b8775f9a6d5740cda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b676f223aa3212c960e72a68cdf28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf298304a2d5a0b8c3e0c60cfd52ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c82c9083d21174a75d8102cc40c2a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70621dd6cb5eb21caed34df06ace30af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763072e31ad97d9576b217dad41166c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae631173707427f562225f38dc2e1cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a3dca0a60369846417a0823765cd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2afd9f91dff990c4e26cb53fbd61d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2671dc923dd1939b4c306107a51bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f3a3eb7e3f974fc6752d60e92ec24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51602c71ed6a0b68506d00983d1447272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f337c655ab152ab47c8553149ed4dc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e3615c5bc4f7ceee3b1ac022e042d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde7e7133c0876f89c2e167461b5783275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32188418fcdb6c5683aa53f7211c9c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e463b10e522df1f403dc26900da9ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021a90ff2a755def20b7252c42cccdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb6cb51b2fa00e8c20b93b8c06fc90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1731f825f939f1ee2ffafe61e8dbac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c64d247c79a9eadfb0aea572cec64b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51e40655272de12e049e7448c324b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87b0f59c27101e9da01ec63584728d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed26e38ad1cb43c4d9e10ba1830a3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92727b50809b2d8e03d3a1955dd2587b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db591f06474ac4e95f3332e5c36b0882286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bed193fc70794a43382a401268023287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85d9e50fb09f126b1a980ed56956e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d46a4370fd94a6e1d2dcc708ae6d71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855d16d16abb005b83c1d0369531fec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be9db2ba288af2adb5472b4c9abd9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03490a14d4405dd7887108070528935a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4f445e33a97cc252750e073ba2fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee98fe1626684bd139a542d2e3d7f49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaccc8bea232d3bb7ad59258b1c697a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a942a2bdf11742bcf892896348a333296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d05a02a7eddaca574a3611aa5de9de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36361f35d95ce94ed3452c0af53794298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8967f5552ca912e146caed4646350299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea7664514e993c37102ae236f756f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ccc4733373739159f17dc9b35f8aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e28c63d673b3539dc2e230ae1f625302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a09699d932874e85acc8aa2ef0a260303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2863f2e5fba2ed4c3aabf099fe5ced304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f5d2d10c96ef82fca0a2a267368f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0645ad5438ea37a954f9c47d34d48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ccc857b6db33f40770382cb5443e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c7ae8f28d4d71b81b0db1fe975661308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221be68d73490c94a20b4816ff9f663309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5949c599284f1ff73e737d7caffc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9210ac6911263d7d5062801f0eb36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dab39257dc446ab007dfc66b24cfee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d76e30a8d8381b0ad180aa3841d6a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276640936f27c1890187c4887df2dc59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d960a0e31c608357f13eeb63537a81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb99bd4b33108854e6bc1484833ba9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e50fd1358a093932d5a294afed4ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f7983de6182d49bad3a6d7c3ca182318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8672af798400870177d7775c3b902f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224c07acee7fa7eac9b2427162a8267320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e4a20e240d6d7cd5fce46d0a014b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79146fbee42bcefadc07a562c551e2ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b6688b0e11059171c5f20310b3b1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f887e585fcff9a4b067592445fd929324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e641507d2cc20526fd551694af330dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfcaf4a4bb350338eae1a8057781e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a845a7883472395ad8f8b87cdab924327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bb204c32d095f4b7fd0d03ee511a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167bf163c8b702fdc62da7be87cd803329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4929642a4042fcd8cb3e1146bbd6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579badb776c98f60e22bf7773d339bfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f39645ec705ee59701224f49aea4f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc9acc599ac6572804d67e4946b8ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914eaca86cea6a7ce39f860d60ec702334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e07907201b7dc63f391e9595f31cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e06cd6deb139df08e169b12422da4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62762378c33350e8fd42dbb311fd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db846eeb2824d906d7c0f96e67952fbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba927679caf271de8fe2a69e3fc2ffda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04dd67ff1ada2937c414ed810762e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0920d5e77973da300af2442f801b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefdba0cde4e452b37700417974ef97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19704d560e07a106d671df306de97a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f54174de2601009d150701a009a357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a57ee8aa9a6a8cf90ed8182b19983345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b851512d2ac3c5a7a05086812fbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f35bbaebadb25abc94ba379a97de1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391007b23ebcb7ffc65c9743081526dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460982f67915edca30ef03ef3855e1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f55b343e521c50d828302158c83231350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119601dd2aa68fcc698ca2c775976d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c1e0aabbe2504a3ecd6022cf57f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9c7de35fa4495089ba01739d5d16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f92c8a747e1cf3e6274961fdb21c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2fab491442c3e11f3e816219ac080355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e542fbb9577f3ec7d492c5aaca3c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81049ed6f5f37fb99d1cc21feebd6784357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8c1e1e3ca87724614eb4c782ee1ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93d8c3caa696b2732892a9981c4c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238570ede3ca0c289d139e52832e632360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c3f789ca74989a1f4df7bf582eb21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba272ea8016b9815419cefcbb193bc8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b440c8b0c80481eeda10cb195892786363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6045d7bec6936f2c5e74da6d4e272364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbe9b72611891ca54debc0f7bb28c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f5158d090761b058ab6383d9b1f44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26993324cadc51273e91b6b14e5b4324367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941184a9e6e3a1678dd1a7450895cc20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad02d81c510dae61f9186fca558496e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1b5a2e7d205f9fe37cee67b6ac294370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e39536c6918f97e05b25e79b2bc1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a44663593ef269a967f67cb76fd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e955473d989b67058686b4512b9dec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79f24d13b2a438b0463009fbda4703374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac996bcb603b953501fff2e876c05e7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ba4e6085e73f642ed5d654ef5afa5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227bddac1ed204a90c302b5e11a6ae4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5893c1d5550daf7aec4f072e51977d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29900c47367385ef2b1fad94dd9c130379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21106de97aee367e0770b1d5a132c7df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a70157dabf6caff3b2e6a2e3d1c1e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fc241ef8bc32de9b8b766c1b7fe84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45035fdd61e5efe861612df8e8a826ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158385fb15bcefb97e36620d14c27157384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effc169b7c5629b2dac503f9b1b1e67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bacd6de48431819db9fc708c5e3718386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad9a700821a8e6fa5f7e2a1e4d271387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac12ee90e317101c1084d4be7e3016388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb7a872b4e6621312df5426b778c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242306a085f05752ba1fb126320adccb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7e86b1aa70dbabd36522eb45108f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c1e34c5e8ac197696227f5e628f9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432b88ba155974af8ee1a2de64908c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bee3d2941389701129a1003c1935fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eedeef785d81b84476727799965b2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fbf0411d623351e38f3ee23fe5e7d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a26a2628124742a3b4e3b980b9db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d730cc1e4af1afd188c70c5726af7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853abecf244e3a308373fe260f47f36d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616d4a8839826a452773494f8e8079e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea87c1e50ddd78a846fe4f51dedcd42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7da5a313c25133b026a9dd834e4e47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519f6e9c897f1614c5df56e238e502c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938acd33b6fdd6c351128a540222d045404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949af01220fd8e95bc00d591075da3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a40106cc6a25139be01490b48030406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b2360b476d71e9dc68a4fcca65b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f381cf395d7776b60ee0e402553e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773427b70bc3e89a2a7dba51c638ce0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1e5421a9bce4d05e0caaaa10cb3c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a06e9def26683db2e3546bc06226411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5bae8ceae1a77627e0ed55ff0ac4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b518b22bb7084558a23780c9a9d4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70839011826ed2dd0a12fb51efb87b31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7c781463fd39e260b0b252f43d94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e0dd10d3da3c66a928165d23b2aa3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db18fe5064f3fc5c4055b3ed25f49a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7b82d2eb56316496ba578d6df3338418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9ee590dc2982b1fbe645d57fd5e73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff1d3c02c346b2b438266aa2d0d79f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9516fe42fe7391fb099b28a59c0ffa8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5147d16119177a2a5648d535ce528fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab6d6e6ca571345b7bff6e173ce314423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5009c251f5ff76bb543e409b347551424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3665e5f9fd5b926b326a7aaa6b015425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35788a7988a618d7cca3b2bae89fd37d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a167285ac084a852fc8e32a1651b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c9aaf573f71210d853292ba7c4c38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b25b7efd65f860268f9a790dfca9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780d30da3ee76b6ae86c7db237f39e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c1e34f7f5dc55e7857bc026140b88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9dcf0a12c4bc414aae1dec651987f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac85d74fe7a0a6602dfbff53a3300ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d63dbd45a3a53354c1b0504db13d60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b311afab4a63282a7f7cbf279afa63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a3da1c22f87c067c5ae7ae9fd5ec1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12424527d4004bb374749d6478886eea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a8dd31eb02507cb39204b6194f4cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a068999941f883a72b588c988fcbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c6b32657b6016787e613bc7f926a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aebe5f9fac59fbf87adbb1af8df6a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232472661b4f70715a3083e9d0c9a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb6da3e467cd7030038473e67a7dba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7c61cf5971273ab28a2cc106e64f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b487048f4132474f529403a6dc346a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfca797ee04c11e689e9f913ebfeb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ab303b95a0926a9ed6038472b76fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ce841eed8694d3ff0efec34a8618a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af100be8bacf0d8e853d0b62d3b77c87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b7e70c66725b3378c47d73bc5349c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2103ab84b66209f274c01a7bf6ea9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6878b491f7df9bd6e05e56a6d124c9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac939189d0fb6b317d2c63f7cd68aa4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db383b5ef40ae0c726738284d15e3ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c547353e46045f6b0bee435672a3f2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2ee7abd44df98d8e8b2c454a364d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d929958a018edbf8635ecbb6ca9a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6230074a3f5462e2bed0ac9320debd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeaac778034618afd130981a09af20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73331ae040380d55b8f26f099caa806f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629bb69d1b5f6da4e5437083980624a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61b1bde243f52b5fa36966a983533462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cfaa54241b719a51f903d5c9bd9d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb109a6c8d28cd68be5d064c4738a6fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bdd56484fa1121bd4fcdd0ae4779a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9451099960efc565563b415513d10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8634e6878bdb66c851ea9c67ca0a162467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8cca24ca600514ac4ca3e3669d596468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced159444485e17d4b03cdf4f3ec36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b90ff83f7993fb7c55759821a63af3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0a089d90ef2c278d311fb4cdc5ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57f6ad7ceee953bdae896f283cdce6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5b907be943a04d1e1be1842b162ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8da8730cbebdc03cba5a9211fca23d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b055a3ea5317386c0f878ede2407d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299859ad09a5edd0e824c623427bb617476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b713e8e7d8d10bc5059d4cf9d7f8ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176f27f40393b3d53a49e45a0884b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd76cfc3394366bb7cd2df5889c98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e59cca1f787de86583f54006b6e5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6c0bf57c559ede797a643f3b6d055481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad1829b86a8786eb0120d04af3a94f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036b6c4a0188a02a16b282808955358483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d33cae429717476d4f6cfaf7ebf4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef278de9c9e895468950f03fbf2373485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8df39fafc5ff3af8adaedd6456ec4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bff4c48a115d6b52112a52400b1f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a47efe98edb7da717b709ddf07166c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7e7a68dad6004a2c71a1b07fb2aae489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0431abe66c1b2f096a1257c5721ff831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcd7387ca93617e4b5695b8381eb922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb483bf8ed76743cbcb533dd5a8dbc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9468fc8f6bcda479551c8f70ee2ba804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ce25671bd26ecf4481aa690b7ee725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1279320c88b0d7aaa7f730ff3fefb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b94516310c835ce26ba54e7ae2f087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3680c421441eb192bc058d647216a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce235b3bd9767c550a8b77cf360a6269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aeef055b36a2c58c3ed03cdfb607410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277053ecffe70cad9e9dc81577ff684d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08967df2771c02800cc7d075df7ba212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcca1ab716ea96459362b1a635e4db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed769e1c1f48a5a4e87fb71e499e3e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a775ea036c17635a56091629293e46915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da38c723baf28107a556a7ca37af72316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854492ae79573da16c921ce1d711f4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81461f039a880af5300ac076eb2791d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d48a951eceb41e3bee7c420570ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f63c66966e0953c56771ef2f0998f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc13b6d880eac5d659084b87d25be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab04ecfa1071d0f847e060a7e3fb9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15f3111961986e1b5c35d8f3bb558223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a7e21478c420d54a1640ba75e97c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf88afd282dfbbfb44f26aca58bd63725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f4bbe0e2c4f6834d24fe04707fe7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b68948c02e380c1c9ff4009ef647327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabf2e93e05d23f84f2375b0895625028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bb5aa9bf8e74d001bc45399ad857829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97e8f1f61447ec6201e6bd6c2896c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb4414bbda276578e2e8926d2ac9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96eb191d1592fcc2a61fda97ac05aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89fe1c0231904162888056641c3f5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45501de13016113294e87055b3ce9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7d391c7ae64aca8d6cd0842f04cfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05b9b9ab75c3edb4d9b4714ad71a4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43c6d625f0fefa27b0f5bc894b283337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d0b3e5c084b26affa1030751205e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b15735bc1967839229e6320453cfaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d62cd8dcc425064013cedd316e1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ba7f77785e7a8b370ef44662ae2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111744f2656a22d800c9a2647157516942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab43a89e322912034b16c3af38a6e3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c111acc6d70e712183567bd64bf3ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47b4c0371b6e2ec67b9792f814aa6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53697de494d712033651b020bca989b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab978774d8055287a81616ed15da34b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b6bab111f101a7840a7fc7cea8f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4612469204a9b46daaeccbf947258249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0944d9cedc55fda5bc5d809882224350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f2101ad2e564eabd654d8339ceb451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172d31849c9b6d807f7e74325d13ecc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a45de5470c93a94b22293af01752453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c880dc6dde4e0dcf0bdbddc18441654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd598d60a14e13feff7c7133ef1046855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe1ca8ef3ba7b9dad89b1b47c57ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbc62ae46d627027d47caeb74322457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370edaaf67b064a0d95e2d540aa9801158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9594a5fded7c82912b348b0dc17b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619286479c98473ea2e334ac97b7fa2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00737b995d39f6624abc2c6751cae8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b237c5d07955e13c2a8a1ae53b4dfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec103d0562c2320c8d43b68800de6dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da941c9da63cb851a327962ce4e2b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a8655c2fc904dfa77107d28961c0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9fdb012d766194fc074170bf2703566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b930ed1c9a33322a12da55e143f3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1696482e40cd89a1abede580349e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5038f97c233bc7247988bbc76aba23469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9545ba679de2ee4b7355757fcb052270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048531052dd782b71f093acdec4dfb2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378039bd38ae6db5f53a4a56a0f5f32572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d7ed473faa19a38c5654a8aff2d5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d63cc692b66accf6c65dd8d0c591fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ca7b0be3ede64e515c895a95f04a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba310af621374b5b560144721331f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b874fa6256062840e1a39819c3adaed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c896db2ff632ec9045e32a506d74578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91357c75d63bb0d2ed2d1d2b55a8835f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00877a8534433ead506949e563896780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af48d040b93831450f833c6e8277e9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b1e6689964cb9169b9f81f1e4e60c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc81e87da666724e7c03fa987983a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a17a52f51e7ec0ad8421af6294ca184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b574a1203cf6a90a1157c60e5400ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6146428a7c1cd0830a9a1f5cd9c430c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46776e75a807e1b8d719dcc3fa1a42e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c08e589d0cc71b7826017dcef4281488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2d168e9a2ec45fbacca21ef95c5b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec9b1b66270a13d316c839bebb8fc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6392e5d04ad60819ebf0f33f32ab3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a720651da170cdada376aaa31328d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b95d434371ad6157f04ce7d2d7e2f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caeb5baf65e6208b50c8f4e81c7ce494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55ff9ae711958919ba564b3d05673e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4be1f63d896f7f11a41a94c8430496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df426768e7252b553a351f27ae0d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e73574d27036c65a1f846111be39898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252f0b6d813ce591d5c2e468a5eb17499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f90fabf9f651251c33416e6653371100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094066b053f2c16e1ab7fc60ca60b02c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd75f2e4b77d31a7db6bfad6efcf6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e667baa9c325ac2cc2bdaa25fd75a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e80acdf4da1f899c766dd8238f85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be70057d2d6f85f1eaa71f2bf0fb3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665658b52482f5b8aa171bd74f6937106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92d496b624096722be10c278e0f030107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d996792b11a58184ffcc825c9146f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b48a51c94dd5158ec190aeff2be6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c979d101f21564a01fa6f12ca067d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958399eaec1c6b2317340aaf1b03f2a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b49e28ddd37007ea9f71009777bc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae787466fc858cd8c4f2a602742ee7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9b69b71b519c2a5337a3f848de201114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894bd1699b5845001b6ee879c57015e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82551f947b553bf915697689a83cff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633954681790564e60d9b3262a28539f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1819230187dc34deb027b9417d3f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d769ac2ab85f18cd65966d0655272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed882dc64229c457e6ad61928dafd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d88bd08dbef41ef6a0339f34bfb28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556cff24760d393d9c3a04ec7bfec36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b117bd2ef5c15c34cc19ad92d4977e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc52290b10cf504ed9f71c2b66d3e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca73ed7b511b8036dbb2aa3d8d8ebc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b2d87248633c33ff4e5648bb481ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5df191a5cfc87d5226bb9de4e5130127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bde13bc0d9b7a358cdaa518f7fadf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9348f515c972853eab5e3b3715c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943e88d701b78b85be9e0e657a26d93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ee47bd942b23a46d682bc95ae31be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5585f4619a16fd9b34b7041f068b5bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cf47960349d7c936a17645634ff61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b87106381dccd4a6d7034a00177cba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d4eebfe787a73e2f7d355d8af6cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c938d50695b79b9da5a1ac09e5f09f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f932ada749f1a3698d9bd039afd30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8bf5929abb970f77c266e7906bc9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b398561f3dc8812a3847b6d90aac45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10cf4d7f4ea34b1bd1266b03fd4a2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6412450b4dbe8fc82a1b6e0fcabea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f41459d908591c048fcb4574fa0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d7650c5180138ef1a140310655e81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e10fb49ac2234510322890a61d399144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24ec107ea40ce32be4f2363e465dbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a57d461ea76255525223d74b456a8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a6e81b6820c5d7d6bcc54a8a3a150147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cd7948815b2842382cfc1226e7a18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567c855656dbab6f376beb97eeb8cce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d4ed18db66c31033bc6f923d5785150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df0a9dc6190b50506dba1ff912c505151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346dc8f42e1e626c3a29e0f9d296b39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d97d4a5c561db3662578b4ba741c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2dd8db6a0572bfe27217d8a57b95e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ca3c54f12a94aa3cd7be5743bff80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca405ba44fe065975c981d2e96ab16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd214a5fc8e43f35febc7136a899b55157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab0022ce89e80f94ee28a81376fab6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73551149f76dc41c407a0a60f3ae0e4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076323cce396fe762f4b5b5f042a38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e6f667fd0db35e5554e6914256879161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36cfcf1260b5a569618aaba68411e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d268fad5b09cc8f787aa2f098c14bfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb5fcd2f74430b6842e83d6361bccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe95a3d4879d9bcd6f4c181b93c2b43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331166a4e9603445b83b64e31859a6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193cc2be250b4242d5f2c244e971d5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aade4f0323bb2f13745ab422b235a74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524b6e614a1fa98bf30d1c092436d14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728278e3e429f795b975138d5de997d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da1f0405f9206e28243bb1520bf544171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f127464571cc2c26f8e5c8f91c72d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718502b560b66ce91718f4af9f00b7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab3ba70c1ebd791fa9b383c33c4d2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c27ad1357fe9d599af42fae97a3d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042201735431691eaba997c29f9abe82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bca141d694ea39036d6f49cf6da10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a62d7f652628a793593399ade4c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a29820c949bae46ecff1bf1c405f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd561a40266f8452b157b9912a5f1384180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ec1ea99f51ccb1456e4424b60d66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09035e7c39179e575445d9726de202fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6f69ba442bcaa1f54d69399dc3a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8aa9a525454c0958ae1f6a1ee33ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b12c949c566660ca24ecce64f71a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dcd4b31b5020adfb9df0236451e23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0dd15b35743116dc872bbae6f8f17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084385f6d9fc9740fb468771339d12e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb63c67a2bf7a3a956be567270393189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04083c25677400006bacd2367ef94e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc75a6b3a14da51fe56a581a0e07c43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033103b3dcb523cfa7f7e08187b735b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae43fdffb65ef8f86ddffe64ac1ebdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407092b43d5d5a6e98f8b19f3c5df582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916678960f9f6f02a02909f40285a7be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b4561aa3e11d8d2ff596692f030a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dcd0a7ec45cafcd62e6b323b74d38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105db5c1e6fafaf0bc188dc7113237b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b4954c52ab87d79fdca67f995670199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea95268dc5a5361bc027991f6ace3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80974fadf163bb317975941641a25b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d7d8931be69c367b7acfec03f7525202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9ad17bf0292da6281a599558f936203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172f8c1463a6dbaecf2f154725150d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48bd9c77b762522533f4fdf9df5222205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e4e034d66ff4ee6f013083f98cea0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd4bc7e32fee72fdd9dae25924a9cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bbd87bdcdaace46dbdb2b3f8461fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5cb7f6db07687ce04fafbc8da4fb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e4fd3af7fd7cf44ab3bc19d1eabb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad69f3c700f21a25b63fd9bf6f5911211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afb16dc8559a116c95c712a330b0cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e967c8ac8d19ce210b4e1a0f882b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61680cbb3a67e3aca0b914be2e63aa4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151a6ae5e63286854546edc1d35aa75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e96c475363056fe62f7bae5a77907c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a717da3a47a30464a5cad21df1178c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08fceb034f2710a9ef3fbbf387f153218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11f41a58537bbd96e44ebb83b019fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf9788603282b3ca46b256cc3e104220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c730279757c926884f9a62e5c51c248221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a115d04f1c2c4ca1932f1a126e120222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa954edb604653018e5e6a2ba7330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014d48dd573c8f7e3674ede2e4b61d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c6decbb105fb54e699d1c6f9a6bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79b2f2f2a4ac7982092efea63b77ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e838a911d50e7bd5a202cc2c31fb58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a383aa871b40a154133adb3a13b8983228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6a9d3b7fbdfcc6aa570613adbeae0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0e6decead007251790047074c92f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f431255bbea2872be6fc9378dd6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceccf5465ed64f2d691256bb84f8c5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85164bda9ab7b1b8712853747a2cd3cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d8091495b767eec12ada9232b54bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986d5ffcf65af1d4abcda4079e8e331235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424ffedbf5fac5ece236d48e2912f4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b272981306dc85e51f220e70ab721b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8006732fa891c62283c868b94e54f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb4bbacaa92566033542cecb6208ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509ac07b99c966606a05f5bdd109d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18e98252af2610039f68721b2c0cd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042289f749245460e9d496c995f6295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ddd401b78072a064795398dbc6874243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62904b722cd13f53261eb5e93a709e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af828a7edf09f33d64602482c7c30fe7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ff3be46815fa136d49a5b6f1b221246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb683cf10d43cce1a61dbe54c75643247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863abd6a5ad1550c46a826064497a80d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb0ba51e720c1d38f658f90f550f5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ac327c979edd22437f519845670ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119762618f8c5cbbbc74f6bb4055362251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda642460a363eef068f092f89d3eea9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1df59372193098783bb831310c100253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adeae023af523197f609e9dcd0d288254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06e6e43dc211c0ab8f60c3ed13203255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14acb50db54b3d3fa37081d92f72ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb0b3ace7e242db77559767367ed0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa174b49a0b0273c3b39f0b039bd2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de560e0bb2533d0ca84b5bc40d5cd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da39778d2250d36b212afa2aca1dd88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c9235d1df691d96099e38a1b09ff6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780984e822a692573ed7a21ef652898262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301e818f1c66d18b83a367b09e5d958263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baab9601ebc72192c3f713b15ef13e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb863af68784b2eafa932a3465fa80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8042d728041dc7b21ae7db290b2c6a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c945c38bd5a7027000ab1552ace24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd285bfbc631be60001ddc3c69317b9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8ce980e4bc4f081c5d85de3ba3ca1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582a2a962b371090e7b922a2ae27e3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7205213e4d5f02d31eb762744e314271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7319381ed95c668f323ebc03d674241272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6459fd08c6296ee20eab0f408d6bfbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110660695ed9e0f5c24fc62cb9a0fc17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922aaa31122b80e5e3f1af275ab83d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ae34dea667f7f57f5bbe31efd3ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea014f076fe06ed575cdb07c0fbf38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b9d2f87bd060b6952bf67d3811fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87143677f376116dff9ba06c89bf38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77251d7b50788b1b6b9f5866146a1ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fe9b949da07b6b437a53553c2d223281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71849ab96ffe387f0e0d263d16a5e5f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d61a1600b8c15b3f2613f5da26d3c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd528e658796f41ee1617f632f98117284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d201602016c11a392c1c8a122374278285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df6efdd03cda5ab4f584f3af2ba72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b5b9d13fb5784cbc2352523d026cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17d8d3ca08a687868e5a54403ab5fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c259f5311b1a0f693b59fab5f90b38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dc9faa384494d6773258d7ee4a0e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318af027a6f82201f8f538b2a8679711291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc51fa9ab4f1ef67dc4abacf9aa65e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06673549234787dbae1fb7d22a2ff7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bc7495ffe9627ad01b728c7e9140b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab894fd65d615e04ae825351b4da9b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045e80a0c6db5a77ac8621c05fcc8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36f8afdc4f6bc648345093b4321298297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89f6f16596586276201879939287c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37697084d40d88217bc8939b6d58f8c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b62b6b99bd4e93835bdc84f0c3552300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb60441aebbe9ffaa74fc078fc9b38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f7f40880b759e222e6d1d1648344f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efd2f2cff1b0fb199b01aaa6e76098303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faebd1858b3c1debfb34d81de9a54fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a4d3ce7b56cd3d2d1946639f012f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e6735e60e1b6b16678147276943ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e5c83bc4646305f56c54495606cad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356217b8743dbf34bd377bb099ea924308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785511ea10ca1473def1685b69cba4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a600d27c6b0c688d0b9a43103d7a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d787a98cf4604b4c728f1c8dcc9235311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59411f55afb9a57ad1da77cf14c52493312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8dadeeb35cd79dbf1f152d4685c36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c951ff1f6f13f0aa59c74c8c4f6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff797135f2c6e09981a26bded2417a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34def4cb9138cf0976f39b0cad20ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d34962adb8bf16d20220f9e598804317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528aadd4593bd3b73147182537d69e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef45718960202086a3e871b4ac76d77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822893b943088473eb40d7b4f8ac7d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6576d65e4dd12dd212517edd6bbe1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2484d95308326b47bbbf6d3c245a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3718d2c65af4de44cb5970a9698a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adbc73cff388d6951ad9bd9cc387c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5bdc23f961ac1f0537e8c54118fb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380628fdfd189eb7aa489251645f5816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43481d7f69dc82c858437f4c60f1bb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c228d2ca1f1b89bee8a5f4dfea33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe490e3c4dc873a2dc42c670e5befc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef216e14a360f1d6f0d57e7ec2df3567330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bddcae66a3a413ffefa6b6890f7e0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd14c60b0796016a254d635b510f82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eccd3a441f6cb75b618ec90556946d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceaa761fabe736d4d25b301ba6066e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d9d130db4ff341a5b0c4bb4b6a24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406549d08ea88623731f180e5494f09a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce244fa92e970320334ce80733f52fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd27a78d69fb7df98f0495c29b8a44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea730daef25e06ce5fd37b46d766266339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6ffb14194c780e89dbed3f2d1092b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5beaed1e73b82c439241776d5d2686341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615233955eeb53eff24bb1fac394d23a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ffca4b4c3093560b0cf608daeb992343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d6501318d9accadeaac06dda2145f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252132bbcb1e11e1125d401e37358b1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9be36e43236f700b60033c3bb333b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88bd4ee82e06542133de6441bd02f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de5ec626e37376f141f07453b53529348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4b3300c341caeca485efbc95489c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf176e3f8548bdd8580226841ec230350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8463a11b1212eb8c6e46d8d9a769c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b0274d296bb8d763c0f94056ab88b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a26e7a1461716d3616e4d88dd2b62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e92533aaa50565912ea5ce0df0a4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516bfd6362581bd4d97e6b6ea58766355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792f6f7a06f4a822f11eaa88b711629356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce9c208c1f8caf06efe9265a986d7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466002c13be8048ffae3c2e86fcd690b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73496830b8331dfb7c3dc8f3c5c85a68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff8695c34811c170a18758b425dab8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd15b269b1dbd9d96322975d0597b6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b948e7ae924fa23c044845820d4631f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ab8dd4f84e480c6f78d41bcad39c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95db869960ee3559c93f75bebb0e1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95ef9c78b2a0076a5c588156853d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc838f1970b6cf88b5660b2dcfb0132d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd38c8531ddee1d20d1dfddcd955ec0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f9c75ce45884411f1b0cd4f001661368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72437d4f12ac60eb9716034ad9a5f62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05bcebdfe4f308b5fb6c1d63918a8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf40b85056719a8695997c46760fc48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c2ae35658a3318bf99e1039f0603372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e294005ca17ed1f2b7efefa246fbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bfd493f53d5e1a6ba6281ece6f234374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee31cf152420e9f341cbb766558072375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d8de7eabf222a9e43c3f3051c19e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a66828b15504bf63c4b8229070ac0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d0dc4a42e114add5cb648dca5fea9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eab6be5bd4ecd56432ab8699c4051379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec4a7764999b9d4376fb5cb7bab57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32221f20ce82edff823adaa209d722381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b553e08050427410352b6fde6b73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f44a03d51e27154b910211a1bbe9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1acc4a3b529eca74aeb5b47370a7c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2a0edd021fa22fbb6a8c5fe944814385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06419ad34bbc46caea6dafb25de6cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65963d64936f512b56f34d77960d741d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226712354853da7ecfc01a9179571007388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f7fbf13bd72a75db53761778707fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918d79f757fcbb96949f8263cde1de1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a339470ee0d6b3cd60badf8c020d90a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d30c816f9a0ccc83b4d8f54d0e6951392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2f062a92ff53ce642bd013f4430c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a744e6e27cfcaac857876427dd511394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d89e686e6da4016989e2128251314395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39713a8570d9160f4ffe588ca31bdb80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df40911210cde98667e907f4f79a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671868b85f031c98f79eb1d24de97d09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9979b6a47481f03c54108d045c3c7cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33fe695eb0f2fcd776a84f1b79649f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e44c37279eae5507850d2462cfa318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd68a8dc4d534dc867628edb92b7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abf5733a7f808eb1bd9296f4c63dad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c9dcc26a4dbabb8b7ae7898e2af00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c99f6133ac9e045eda451c9e15f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b6965ed9ee38002d74d035fb9dfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb368e91123d1aadaadbe2d013745c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab8bd172b7af404eeca5abba855a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c331289012d995d262e1ad6c95eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c0e4c997673ad68a9571d744988a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaef3ab619a3bad18c7be801ea5ad0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34571f0e818da1092ba4bb1df595d33a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dffa195284a29b96408526e4b22f9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e0da0747ebeb8abef958cee24228414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354596f4c82a3a48ab7cdb66b7672573415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6208eabad41a44826b35d707c30a39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff58a1fefb501d5f9f5352bb2ed2232417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f2c55fad62df5a45da3a148010067418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9011dd7fea72925ee8c1eab9aa0c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4bf70fe32b2caa9bd4531093a2713420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a83a92da58680c4983029dfe980cbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d90d5f63038eff09e768898abe7fb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d470b731e54c765131b9a8b92609cd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a603eacf62f8c1aac20dd3bdf2ae0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c714bc65df940ef20d7028472c5d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2df349388124b665bb99965052186426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110771dcf8efd8ba84d4217c53909983427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a428fa6fbee6e6324d5995e2e3724e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9198bc31f2c0c85e7bbd7f8be83d1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f08abe4b0b8218905027cf6cc5152430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a2bebb3f4afb30c3438002a416c7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13632f990f19b9ad7c0ab31dcae6fdec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970e844212255ec6aad6b4462158cc3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1fe1250f88ea5666c2c2f271f15f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6106a408f0773431ca62d20f189fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f576166b681c5d235809a394197d3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a9599658c66bdfaa768f5785c62c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65edb22c8602b4b7d3d17025da4a890438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc672239aadb4aab5729795b30d343ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f68155ccd28dce9ddd561e50b9ffa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de351dce8b7567af2967fae6d1052243441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b22cf172cb653aab28e0bfa24e7ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b494e5b4e12aa47dc97a6b00f9b3e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026effa50a7049c5e8c453e2adaa45a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdab01e976ce0bb05294c663d56926c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111514070dfe9cb27d1e02d690605ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b965d88c090951d572ccd1ed438b2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007d1382596a4ebee784285880c911d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7478add39e23ec8e31e9ef50f7ca00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d96d8e097df6b58469844a31b09c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221daa8cb777082cbce0ccc465566dec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6955a4d5a96b33e0d5b3457fcc35faa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadc2daf80b6b6b0081b9cae70ef8bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f6354c18cd3bc6bb594db48305c11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547817850b0041a2e89c1110e724b4dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af7cee7de62c564c7cbd7f2bca3737456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30d9fa98c702dc51a646613efd443457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d8b180aeac57d37b56ce87774546f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7d961da49a9c9e9b9ca3d30576cd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f821eb2f91674874487790eea509e38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f27eb018352e68e997c5db2f81044461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa8809e594da9ec2ee465110e1f59e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aad0601a2c528121004ab392482638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470dede90ef449f00c2427492435726464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3abe5dc42c0977457d5f020b8ddbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967f42992a8dfc60206a51f493ce989466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efdd2fadc95624f09e1a1c84f0ccfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b52742ae95572c2439465143b9a7f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631bc05add50adbfd551b64f43c7452469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3840a0ddae7b802ba663f97668ee72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92164aea059a9ae92e0816014ee3b290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a817076403a2d0f90b80e9c9c5902472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04bd1ca1dc852d406b104bd4be1960473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b8f097a49448b3d17b3e7ffbb6c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced1f33c85dff1d93cffe1f1ce1c13d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97644e1d8675d7c81aaf581addc88d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2b5b4ae35ec4cb3574d01d43172bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256f7b3bb3dce7e23649ae8e9c52dc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e08cb0632df0010c343f56a43d2eb479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>