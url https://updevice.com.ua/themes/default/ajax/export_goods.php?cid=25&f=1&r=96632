--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269b7face92459d8f943d73390ef5e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d6e1752ca91fc2083e96f01854a802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44086f20f0ddfe553fdec5c6129f2bdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351a90ad429a34e2bdeccfb1dee06c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985541b4a92e43bfb4182e59db8a4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb7c48ce87ad7e561275a922a336c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7afcb39049c3d51271a49f9cd835917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc2080c6b16c946743e6645601e5c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3213a9679093262320f03591f08a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0594cf7c05ac4895999d9915d14c6d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07236203f56a46e5ab57b55086179fae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06f361dfb73efba3580607f83eca3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab0d3f48a3c41c0d4becccbc34a8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70ba2a3abc38a0007450498f1569ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1926bd28088bc0b4d2193192644184015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717765e4c71be89a4eaee09f4708e1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a8d1a1d40d4c9700854ac84aee32317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48321d34589152e31a0e5742c5231c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838a5113f70e2585dfb4aada1e682519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6a9264d1336eaeac63e2958e4b3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a5ab09c0374cb96c43598dd33a3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854ec0f568affc7df571aaaaac5fb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4ea34b41590ead433e5efb8171c5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1dbcedf1d273ca284072d720458524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db12b8d1190e79885e8355380b096425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98897ef0c4914dcc3e9bda8b3cce63526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e0051f66c16cc3dbe699cb41e80f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c769ba63e9a09c6b21dc83374c443c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf48631d3fd90f5a92c81c6a602f8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6836731825e6737faa6c01672f4ba3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0755844ae41eaea1612dc4284232931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ec2efd0d31ca835f718ccef002aa732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6f2fa9fcc3b44199013b7637fa46f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe90f67f88f5eff356ebe6772d5a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0746cace57d68cc6a887b485a10a92635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18acde0406afb8e9d40d56040647d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efd7f33336435bfb87c88b3cbbaf5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2adbf689592be993c011f84aa133338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42f1bcdd4dc0689f2f1c9b37fb405039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6a5b3df2f9d28e7ba49c3db6faf2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d783755fac66840525d4d54426c7ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c5d250617d6ffcbb357bd1a3cccf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525138cc912b7d33a140cb6d8c830f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557474f49d9c2c68f4b1d8e762264f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6335c375070be5586ef0701993937245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b767941dcc3696966848e7e0522a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf48dd6efa69ddf27256d43f2397047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc19e2d149fa01aa46d1df9eb11b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4eef71c7278db4830f8bdfff3467349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f94b5276738a1c6172e8075d6f5aee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1da34db538a5e61695af5e0f10518251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b84f8caa4328c5cfb783896b0c8d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901ccf3fa264c178050ae274d3fa0d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def0ab2455ea4da007259e5691caf6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d262b0a57dd45ca47be82d68b4ecd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8f78bd43fd73d79c539b35a0a87256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58322560f9336fdb8b2ce6e657e7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cc02ee28725b4a4f21c20b511dec858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c67e6cc736495e274b18df0308cf859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1847788c42feed530de57cfaff2ed160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9671d3f63db5b5cf36c5cbb81fb7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11147b69fb79b6d223d4a29da7bfcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f67d4c447cda5d09470febd7f021c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686dee61e999ac45bdfb09a28111c3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def10328b2c872467c05434f77da3c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b54f3529b5b484994e2b567379781566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330c1513fe7c34c7dc1352ce6b012a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c77660656f3950a9db239e1b82b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa961385675ab35811851ce015ac3d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed335129e0af1f21a0911a6ada308870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51a74b8a3be4e2301bb658d0a584ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9519e8151f72710377c64b69eabe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf60eaf1019bafa82fd93584cc55c5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df856f924feca0e0aade6a05d089f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ac646e506ec9b34885c4a1faad18275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9da9c4dcdfd30561d9a6aea0b5c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42691cdc7066146ee338a7ede0a34e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678af3f33e52c4a0cefef3fd38533aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93038f74e6590a17337112698bd4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ecf7f138d6ca8d587f77b7dab62bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede9c6acf3f6d90a3e7db4617d4c32881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe40c7edcdaa63830190e767a58162a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebacd403defaa98a1a335934cd04f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6051bd032a24c168e415c203d642ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcf29a4b6a4853fed1e0ec7738160985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5699ddc73199a1cf2aaccf14086f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2524a45e747ca97e8e6a9dabbf771487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b9402ff9364b6a0f2b85af99ed2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95bc486856c1eb12d4a09a8007fff689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e27c2c59a5e5e26cc9085c9b853c3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff659214356165824a647df3ae5d3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713755e91a6c1242fd7bcd21d7e552592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6cac79fbfa37ce4360990f7c2296093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518701855c5d705519f599fdff43fbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86294d49d2ed639122ddcb7185fddb0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d18ea0769e5a2934d40a2157306d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c499fbc3cab6176d828229733d99497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5a768e7985c242a6f9ee6ae14aec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91078444bfd874a46de67bddfa7f4c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b70f1252fd7625efafbc4bb102512100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9135a9d3319006f4a63552af0f8416101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0083c2ad1700b7e0e74332581042466102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ab1c7886c3ba4c7ee25699e7600db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4fdfa752270a3a43e7e50a49714a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82adead5242f00e9424206bb732951105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a38b3e82400e187a63689244de6270106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7172c48b90b4006628009aea3f471107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c043639e608d1c02fc502b728ca4bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50ee90905bb5330433867b7ca9912b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1db46795e4bd7c9fadce18bc6da904110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41563b5941799afc95aaa1c13fa1d31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f79a15391098d10ea222e14aa0527e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae3370b1fd983dfac84f46b0f48d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a865d2b3f5fd70689c2d4548018f59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d87d022cc3f2d60a6c2795e1a6e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95adfea9a6411cf41d4f084996fb65a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3eeb1fb49eb5fa6caeea4d7dd7a74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02095ec98b2f3767f07c2ec4146e6b8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fed77cf63e856764475329d60c516119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e824353f6fcc9f6c24d63984d24baf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f070410342ba72808d0aa5f0ec03a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432af2936ac0a5135516df9b556a54f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5c406c5590b06dd95b072f2450173123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400141f0ae8174770c7c0f37dd223c64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcb9b63bc2ed28471859d005af6938125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59098d8d7fa64ede5c0088e378e948cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236284c0c525c0af4a1c50ebe1e7551127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50edfe719b81a9fc9fecf81739fe409128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d84c0a45d7a60600d2479699028613129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6d407907aea11c3db2b99cdbb5501130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9384ccbadc1ee77f5e4dbb192ede15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fdcf98b69d2f1b8cb7c095653a1b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a86fb17626311d487e07518682b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5ceb059cd45505f4a2b0c9b8cb1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b6f6b73f1d5aa2f585b7928bd793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f4202cec223c9bf02f952b75c25ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcae2af122a30946cf9aacf8adccb5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b35300f3416f0c5fc5906ca96d531138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc622841ae6d3bf8f7197054bf1c6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d1f841495f04e83d9f86245b9d6d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17da26ba142611032dc597d75ac2ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4a81a84bb105eeaa51d8233ea6011142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e06ad5e0c9827a69b254e53a1c31b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15453d3616b82d858675f3f762d646cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b199b3b500051e08d44cfd4797d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3289f8e7b387197ee030182db90d5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121d9f7c1179ef2481762a8d78c2093147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b61e912de220d49f74b869b763e7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e132b29103f61fd587a1344cc6937a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba182443bd90a99100b13378b99609f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d24031d5c64230e97dc90300e00197151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be852fd5fac86771f4e0b0e0bb0c17d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2919931e8035a6adfb099d959bf64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e106bf9c61c1da76a6175df7653a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37fff0cc8aa947cfccbd0941e2e3b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174654ca414eae9aad45d9ee16fa8c88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622cb2eb1af6104937ccc19700714b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e8d91d3bc09b388cc3f14d7d68da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7719ae359f3af1b3f6e8f95611835cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b381b2b53252dc99e5db15e7cbd6a59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d2ff1a1a6895cd3850b533036919a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791465e11b9dafadfd6a6c9d1aa2d38f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f04d1c21fa544eee5c8429492efcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3ddbf03183bd1c33480bf3ad5baf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4439ef15d5b4cd86e229a3106bb350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd3801fb88944a06df417f951b024166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96035db607a6519c044fcd2302cad772167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea984b48d917cb70d145071cf7053fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd903217e8b0a37697e918d0d85757169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb546be44f299300e3255de9af3317170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27df12fb454bb3aedabde22598cbd16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8607bff00d789b2194eb7b6644fedb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231714b0d04895b9c84bfba3172254a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f5e5d68bb4696879eff77eda0918174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8179bb8b6cc211891c75f5d750dfffc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b969f776eb067ece1709222c0674176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1563506e21ba0cbecf2e821feb71ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa785b60af49696dedf86eeb541d3a88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765698b678215ebc0b836e6c70d03c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a14636f57ed50a7279343c3a6af1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c1c09c571099448959237d8e06d3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ee8937e7ad38356ffed778dc9534b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1e1d638881b707e45821d5307830e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398607d19c394fb3c3f249256de6f62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96946eb80e319cdc99110c040290cce1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2897e7dd6a0e2de0914690550020e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e936297e655cdbc0dd26e50d92181c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c1a4a8d95e730f991a96c28acdf1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a56f7eb8c5666544e31264b6412d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c6e6ca2841ab01cb02f57c41c66f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90677d7c2fe193ef653b46700ddfebd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a0b049c79b0fa3ddd21c4e51af5c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea9e07b2817563191b1e2d488da0b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e0908fefceda69a845aa3e333643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea66e89b5fbe5b6a3940b243793015195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c746f510764ba8adc08ae9186c4c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363395ad46a1bcb238612ffd22241bb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc56891170c6ad3e756874240ffb9b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d784f1b8b582ff0aae416f50f6ca5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbf7620691d7cfe3827e56b24bce05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf81cca7afab9e87eba953b51105dc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91f031ba5f9c8ffb1f83a7e42e3097202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b83aa75afef3a63f05fcde1e8bd2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780101391855ed1312d0116cfd057e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acde80c7fbaed0ea6641696babdbe4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed61936ccb441a2be6029fc5b41ce9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c422e13ba915fd0af25bebd8f7697f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940c2fd280109c595c07b242f2e7938208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac27678cebe6cb5edb28e8175c6203209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4a1d344e9c89cc0802f567e51c86e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee41f35d790c6eecb81a0096ec91e1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc92f8ba34868433578e3e11b5bb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb13c748308a2c8d4a397012a55baf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c14aaf54e30508020723be246d33a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a85fe7e4800caaaec2577b5c9267c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf3d8d08b7428191211a5cc8bae6d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752838fb6489b55f7c91fe04ab70ac2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf4b5f41ba4e0addf35982c08c6535218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eab5a787feb5b514ac2d88aecfad95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef6573572749aa4fc6ff78ed54bc27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fba1d2fa4e3bebbbcfdde62e1b5957221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450329176985e5ac961581d1bd0f85a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731f730b726f2a43eeaf53c581265a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b43d9814d327ef9e402078c51c869224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e77315a2c35388115c46d35398b49f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45a140fc91025cf6fe856c31e4889f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fced83af0b4b00b0bd7960c486d7b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c96141332b6957a32627e752fa1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb63b583f778cf3313adaf319bbb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ecf7181e948cdc867c74e6559114e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7cd508e5032f0cb5f276fee011059231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf248b99f723e58eadc2eeee53ccc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00697c95d4a0feb67850b9d08f668a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593ba09fcf06fd03630a85022d568ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55f369280b7390fae9c912f1d1228235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cfcdc19964612a9457687bbaff753236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf711fbff1c87e70fad23f92426f6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b45161150beee40c38c1b471326c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01764489ae0339fab52332181adc29b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee4e282f818b6f484d581d5c30fd4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7d59cd3f2dbdc9101b50d6ebe013241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c459277e7b939cafb220619dd02cb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298be7e3db9e91fbfad0e649a06ed4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4183ccb5247acd56cc1bbedf833a26c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebffa63b01d66b0f5440f8876d27e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f5a1a99e6a75dff4bc236aa37ec5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be479488cf6f0fa9631477ffeccdcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2addb5be970ef5d8b813afe21bd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c868953681e9374dfa9d9afce64b656249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d14ce2fdfea2ee3cc67d1aec64d1d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e57d6002af98c66647ff6e4335648b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf671904afb2637defa84cbd6ca42e8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb68b89efd8b245758209289ca7c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dcd88f621f4e0575aad8842e91504254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb55dfb417cafd8da5bf35c9f363b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92412373336fb2be29c454857e0312256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12d4314ff8b9d1ab38d3279b6e5e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e96af567823f7c74c4f135e08545d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199cd5b6c6ea2dceaf885c2dbc112b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77a6b7eb6e4d045d1a97c386dff018260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248b1ed20e30790f662475f94614e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d37772bb488a49bdf92a428c5d076262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c17a6ed400f76647e7d925f73d28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd52a10ebfe83ad266b55e446284320264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ef19be10257d23eb42341d57f29b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaf6012afe7cbeda146db0f655d3fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f7de98fb25ed3c1666deed13cf9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2700f076d7ef5cbe27604890ee3020268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e79e4d8f81e4a16fee214d5bb79e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01af8bfd0bba02965ff04d6cac2ee4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e762573b6ea3228a0f1e81345444271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeccd4d0ad99da047e93f16a460b96b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b33601fe924e3247b4a3c967b22bc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9cceab000b4ae42bc9e83bbc82df3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab51d8e192cc061abfad8efb1b15ca7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8b5e1f36eb09c2a96fbaf39ee5879276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b609569931a2c79c185810acf44e503277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c6e131a9bb83e00d8ce3d49156ae6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb777b78ee7d8b135fc712bb98e48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07080263fdf09a934390f9b430a4beb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9bee3104541a43ffb6032d8fd6457281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f668938370915ac1eaa7d5e2bd7334282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcf1eff4b89934eebec01a657e18d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ba034bc3dd2a220d865fce6b5917284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc773f40dfe8a023e29d78a4956d678285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc11685aead0babfbb4c51ec3024652286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650c27ce9c3aef98ba7ce2d3937b0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f74d0a5a0b838a770e32842b163795288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5549f076faa69800252ed8b9569ba2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70083371e4358d03a829c0afe0a55f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d79db1beedd25683ce5da72907c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a6f3aa4ceb34ef5ae0f9bc9e03ade292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f581f38c2026b11fa856bef6928e3d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8f507cff68c039f6fe9ff62041f9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0367370a42527cb77831673a9923295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515d087b6aefdda0e6f02f60096b37b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf64d1e38e9842cd67193153965db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e350646d09146d0a309e8a8e3a6f22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db4fd7869eac60aa472a2688d74f10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06c2715e62ff36ce2af88ec070fbf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98bb1f3e398c0050655297035127ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0086dacaa69282993d6c33cddb868ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eab6b8a7d2abcd1b70a364a1a564a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f011f7fda4b519f797926fe4b424b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc7b11332373a227c85f56844ce25d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea3d87766535577cbdc0bb68c4ed4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384f5c57d7d6901033cbc6abba311d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909da2caa4fa2916b67713589b727e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e41c62d6b6c9517054b5e1be91c3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf9e51b3214b4d87a94d2077776615310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0899a400df92e430487bf79177d0e9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae50150f5ade4ffb3359f08f69b4e06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7253afd5c350e18c77543de75341313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c03719e42146e4542acdb48a9714314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2003ac75b545d0b306ec309dd431bdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82875f76aa8f257f3f966da67553e857316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7794f86bdd0e0e8378f16aa593670a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663cfbd3a45815dc3753c12d8282ded318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ead18ae1c6e0012b008be5f79544cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938bde09a6863a3ccaa6f2854d5a2b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e3cd992e4e3bd38e109544e76a91b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369269a7df1da89c7e1164b9b55191d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c5e9e35fbf28380ee0b22865c6220323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501bed7e8ef9279aa0b93c93d1deb6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475d93a3e5c6ffea902c01fe289965325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283ff82922db02f2c391594bf31540f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ace6ad9acbde6fea9b33c67fb8c8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4b7b11cbd16bc56c05e62289850a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ff827a42e17cd86460ea8d3fc2de2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad4fda7a445bccffaa2bde6826c8a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d176989e04bccc678e3e25d81eb447331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca77d0538a0ef339f3b8bcc8a0bd351332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5244f700ea8ebd184aacb08c914c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f97b04a4030b47ea0f78e489d66d19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753ffe06654bcf9008a831098357444335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ecb55721a2e3e850566674907b9aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11951139d326d71b1b00e3c793d446337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59627aae9219e3881527cbcbc4b174a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed06167012a11bb7cbe2f84591d056339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84bd3551696e5ecc622fefc7de7c22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868daa34feee1ff6816e3f7b4d7781341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5094a79f76df907577b7de55c4e1089342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49562719ccd1830b4e3f62c57999dee6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e844afe84bd7a9bcc731203e43af1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d84a4176409d25e1eee6aa502fbff6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169443e71aa38ab71b07dedfb54224ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b11ba81b0426d8826996de4f40ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4b363cd6b5d94773f1c3e62210e40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2879c0cd7f6ad822ad47714ed60567349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7cb4659f5d21ac6c16d5f4bc00bac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f22bb787ec9cde131283db63b9c4f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dec723938ff58f100a5c8e74ba2ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c0a413b3089a15de6f3e31f4cd0d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3df5b73d3604660391e99dd0f9ff3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc0dff21e7275a48f0d52dfa9a6a0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b1de6e05aeacf590b0bb1dc38934c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5463a4d3b1084da77b34e3f39edf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150a15fb036ba6b23eba3a938f668a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758100f7e76031da52336a81b38629e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273180c4c0df91614fe9793f54fb13da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc50c4e9f4c0d5045799b00c68b6dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028d34cc37df8c40cc32922bcfab07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af93a95af1ee168316a8800a2ec806363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a98ebb1eb9427d28c51b703808b913364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11760ccc16f7ebee72c9638376711705365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db32ef3f00acb73aadd83f3f5f412366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761709c58f5f027e094f086e16d5dc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9db0fa5788728d840c75cd71026e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ca728acf2e458aa9fcdbb562e6ca9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5853b0ed884682adf1da758512b3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2afbf879e6a377843d6d484dc96de5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72dbdaf392a6b4cec7a93ce07ab179372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434e6e5d093a244a23638d92e36843e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df536adcaa346e5a47af572014166374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dd137cbd9340f18ddcbfb0984ab7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460779e7bce3c7589cb37997c23956d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12a35b04fde8d83b68bdd1779a35fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e7740570881b24541914fecfa9527378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae54b2189b77dbbeb252f42397bca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed004e33137d96a115a56c86b96e25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9400f9cc0dcb0629a8fe9f01293d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6861c973335e8e24f9b9171894dd452382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e6995576c31aa5920d75295454b54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad717bf6368cd2ef5ba940af91f4877384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04215922f169e561754e4ede7e9c7183385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15396f31d1a20498957f2407f432f8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc75a2c472a55a9d711ca983587080387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c14f01eb0c82ed1da4be3d177e8cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ac18d29d9986bde10c86c85344366389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ecf6c447ac0e6fff3bad5c0ec40f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef02eb22698f7bd9d57226dbf136afa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb0654ecc132cba6cb3dc8eaed2dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60d20ffdf5905839b41abb658688eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f08568faf887318f4aa505137f4f33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0fc6c4724cba3fb2057475d7c3491395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311e1a308e88375e57e1144a9fd7edc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e8a1b41e96ffcd9f3d7d1206bb87d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e311a7788ad891291c2d23ecf0e324f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0c176126ed1ce65d1f4cd24cd738399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed25c46ab7b55d1f66d5566f2730ffb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cefe33822bf4e1a7438a6da2d19f56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee19c99e69045423e8707be1cc1a06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e5a05ea3bbbd3c020d73841f2915d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274448c84b16dcef5283f6954c6e7e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb9a2a3576aeafabe4f2d964684800405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa398a1a22a273cbcf8ca718f15793b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dc373b71917792b87a593f4f74c9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957921d8748816c53d539b0f6a0072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b4f4ecc6adc4711cb58349a078d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df95c5b53824f4d71b9b73ca5b9ced410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd365a2dbd6fcc4ba429fbfd8c248be4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dc7c3cc8480a7acf23be79b485a4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad89a3a82cb7d7075dde633cc9a58f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef14a1c0dde1ea6999cde61e8a8c79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4caee81f64e8b023e88cc5624778415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413629393dccb51be71ff5b6aff0e92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e049e4224abda6c53616f11612316f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3bab7cf0ab806b9e20724864f6af5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd878e56fc4390c8fa82ef26fecd81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5572c1dc5c7ce304bf6279374f4a76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5d5cdf1bf0d9d294a425559a6fb05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7193975008cdd9d8001850ac1725097422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e173c13edc8da8240e4e196ce8a82b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8aa8f8d848c1686b379e64496b762424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df797eda7eb50b66a7c3d776e73c03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da373a2852ea79e5fb2958dd46aaf2bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac8d04a50ce9b2ca2320dde9abc420427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b4748e47a5f3a54519999f88d9a2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dadade47735afae13feee39dea835f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68064996d1ebe3ec0480d43dd90c2810430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a27fc3fb39af4b51e3b7ccc0c1a2c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77debf7e38423f1ab70d81058a94154a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4d02be1e8894050dae8285d123130433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e7587c27925478a08c05bbfe017e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3913739364ca08cf0b2261576c67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df7be2d93cc0a2423d698d944cb2a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466b941e68c894c9eb33dd84e57d92a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e6760e878e445a75ce84b79cef568438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed8da0b04f81e1ddadab405fb956c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c4b683d6adc1ddd194ce291a9effa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a798c5ea654317e3238ac3737d131cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010a032efc15afd3deaaf2b18965fde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a24a9f7efb57bad46227802e77d4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349e54c77402c7955c2d0f736c3b7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c38a19450a7e630bd389d61a6d380445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd6f2dba06a40ff400316a576713c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4222a7b640a3f8c259648b2c8a5bee4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd4d046f412940bd276228988b515448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56346fc7be0f02e34870116cdb8c6e54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c4f057c48db4b4c4f75efe5cbcaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff515d55d630a7bfa12ffb0dc1800bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e45d1082a3542a66f2ea94094319f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e56f53a8166abfdf545801a04495453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102a9ca20d5d0baefdb7115adc76188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0c8d9086293f4320077e3d5d4161b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046c587c98cdc9cf53e3709694dede8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829382220c8109bb9bab684a4804e818457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaf24cbb487f6f9c29e3dde24ac60a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca41e08491b69a4b1b8b9a61c38101b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678844ee51b43213239b2e3df94506db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e5d1813674a3789029ad01b9b7956461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09ed352d1524b8b1471a6556cd550462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb53c3b40685cf0598f8494b06772e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9443d27d29c46337c01150e2237b5fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f2ac213259eb266a25cf73087673465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc087d43a74069b90269a8d298b19eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae724974982667e4a5593b4ce719532467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f477dc9859904a063fc2c62f0b335468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c77e9d5789cdbbd528ef30e20315469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac703d25d1ba0389cbac91e7cb20780470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb172b516a5a826a799b2af62b6311f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a07a162b4f20b5574a4dda5f074f9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266615923ccc5608996abe95e1b0bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaccddd0c0acfb4271e0dce907d02c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344445f70131c3bb86046ab0018259f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9e4dd64971bb4ae00b4e770dc6226476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f28d32b5a13ff7fff6fe18562548477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ce7983019782839715d26348a4fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978e7d726a33a9c381764aa703c1dd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfacc4e055656f7974694aac39fe5dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22828151418704da0487bb42a740c95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6e71aaef297c96350e130c82670c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a50d01aa24f9dad559a9bab369ae25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1abfb768ff35bbfd16761156bfee0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fcb57073add1c666b0b904792296d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bea26dce916a9a31e493f252c6be4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a311ef316a97f64733cca4f21046e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc460473cf4a1740a013fcb752d7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd78ffd3a992e27a6929f625685ef42489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee31cbea1a41eac9bae71c8b9a0f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd0825cd34d9a34c1a54e9d5d4e6e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d84c4ccd4d875bd81d2a0373a81483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be0f079dae571909b74b269816c4fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf46c1540d4339e7c5afd5ce1b03fc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcbc3afb10d7895b292a2579edf6176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ae44925cd0fb5aa9bc88bd25f76897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8734fe7d6c6c6e9ad3cb6f3b8f70308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878aa3efd6f838bcc69d23f2f76125b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733566dd4416ea98f3d93706b1a37b7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dcfbf6d00fe6d863a91e947864db611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f876bb53d70edf06bdb143538fed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adaf3529de47269bf2ae295c5a07c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce1657409893ade66126c4182a589914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1c122a94036f6afb392547fbbd6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bae6f9df4f7f73712183133b6bbd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cb6812bd2efbca31f1bfc00d605c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f8b5173b9126cded5e82fa6d692a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b0db5551bfabfdb773dbef133967019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02a53cb733206877d6de3ee3894edf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151ac91cc9c50e285ccf3c9c70b303521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51830610b3e605cd5c70a109313fce2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db976caad47ee925866c89ffb49103cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc94a6628946ff6a31d9dcfe19a75c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915c3cea23b05b421d225c04de09c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c1da49688cf55f985c830f12a78fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae888b39402350321286d143ea3dee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61816fe88f296ae732b28cf389f3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc509d762412c1ea6919c86d81b4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0117a481029f284d3b38875b4cf450130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f828a4a1eb1115252d3f96dfeeba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e6d0664fae76f74bf2da4d8b91a6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8513313e153f8125e4f22308ec96b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9463bbe8f9e54ec1cf52673a1de7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542721b7e370a20ff64e9c5bbf39fdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd1533245b6b2c0fb01411da50e92836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42351ba72edbad8742538a99da1ef2da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42b57e64a33551a250e622699716b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9b5742cfce64e7b6515258975a04e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab9aec1a8a4b03127ad8e32609c79740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab84959fd575d55073f8822e81985841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83bf4df3af10d5b00805a29ebf8f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a81cc967d8f35271ccf8acdc6a5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97423f3666e7c9a3f31324944e95f4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640de0a0a329298fc7086600302e31545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf164802743c2f507dd17b3a5371fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6b56cdc495a46206e25825ed15dd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce089d5fc4c0b05a31d92bebcdb2a8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb39e83f2bce5738a701f9a2cdb7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0934ec8edde8a64b78461e3028e6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da3e25f3f6af8918bab06fb17ce55f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15251e3f78ece93d1199858035d5e0ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e29d30982663154771ad2193037d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e9c6ddb7baca42cc016a4306a5d8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f34d874b266113cbb96789661f9ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbceb1168ee01f4da92d9190895ff356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230023071b19ca4e1a389582fad0452857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16711462b1efaa78e1ea4b777a73ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704cdda114463da16d3acc93a013c1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8032aa2eb1448ec1f787c1e9d52fa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98f8ac4d771c3ecce468e4e5e156b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef047ab4575af6952de7d2646aebb7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef1a7c49fd14f4bd4831550b40b29d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5930d85a38b63cd17e2a52d22c3f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902ccf03d58737ea2a3872a4e920a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3975b8181452b785d21a3a30ada4e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb9dc766d3721678ddc646b142df6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56640038fd79d4dbe827724bd30453c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabc63b808d969a57f22e18c622380769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb0683255a12f771ebee5f816006d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a13cb65da189e0078cb73cd94c0cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3eba4f668180c0a25aeb83579884672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331dd72cdfdb3c6d5f5b2bee1ae8a4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5ce64d721cfb1c271456df2d388af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f7e54f38efcb0201361e9c86bfe175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39af44e59d9b926bb913a5974cf3a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534b164b11fe884653184da4a360ba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e287f0da8ef0bf056338739b001ddd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fa0a6cdc4abdafcb21e2c34e57d4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaedc757c8218b8ae3377904d3a4fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a23b75d88908e865ffdd3234e58b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae24b6504409c34d0b375002e1c6c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ab09f244288f001fc836538fc80983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e518a53435305ef3e30a623060b465f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a55c402141aa5674af3b2944aa13a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641d7144e7fbc6bf61d699db63ddf6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106443296a6d4fb1e4de368993c5c8c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce2071231f842b860d5cb0dd21a1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3bdbc88a7134f23ecc57bac8cb12a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd71679e08c2b42ac8fc0dd42845d7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661d7a9e9d67cbed0142b7d39d11b3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d80f087875eeaf606cf250645adf8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48784e019ad0079e40721d8d6a9824593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ace559e847273da57e0c1bc9ceb8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775e01515885d6f2a614e7080bbd60495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d1ee0ff4772b436864d306a066d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0cc8d61fa49e943cf09697aeda09697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcd4118cacca09a7a6bdc0bf35869c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbab8a546523065f7e9a9fc49a44599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd441541a1a91374f8f0404e903f5fcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d429e87ca39e0ae37e32586402809d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50890b898606aa79b75e4299c7405f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923123afe7acda14f8e7c8ce4412ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9a02be2ab42277b2cea3f34a867b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcb50098f9946d0266adc628b35082105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8bc1f6d6c54089d4df9aae84924eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd80e176167b75f1420a075f59e7bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aaf8371645ca8513ef6417417bc7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aaf76a20f39084d834efa484349a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb67c24f9979edd9961ec69f5a5a1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688a597c6e9f0067842acd2917e1b07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af019c6cf3c32563720c514f3a90e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d6fdb71eb15492cb37298b8089e84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f9320903b5831628ae40d4a9a9461114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a40684b4237a9acd2f4ae64cc934b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832d0cba8567491a6e7741963f3ca3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66435afa2cf70c51d5d16b489012d32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe79b7a50aa659823193ad22f46418118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090037eecf316044125a0fa48482f1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c82ed2e30f257d00ddc8674542342e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917d0a77217aa228100994fb5614609121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e0c0ac6e7a517844d2a278b9c0fb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470e3acf88bfe5c6f4a14f264c4ce13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e615713364bc27249d30448ee884d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18bb563813c3f9d3b3b101dfaca169125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b3658b9fbe1a24e289aee568bd734126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7833682a9956bb31df128d675360a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf1f4eb920197f35c683697fd18933128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9a5ff038ffa2dd3e35234678e8195129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a6938fa57ba074dd3a1b339da7db2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741d12ac048443536c06ae8321b85dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b1499883ea4e5ae23ba8eae08be0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a054cba3fa5cf5907a28f3477433133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6610069f29efaa433a5d0d8472fff6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7296e356580048fe157fb40d1ab4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52774d705393ace15e363b2368d20941136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7eacc8b9c98acc26a88840f3b89da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedddc09706b240c3318abd4b14b6a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9847705fd35ca616e625a2422c90ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736ee50c6ae7cb81e050fab7c45005140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13258fa51f18a25694e0e4fd157d06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a30c67700febf025e6e9c5c7e352a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5227b777a46a4c28add9b4d0a6a150c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c4fcde409164be5c4b3aa72f8402144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37daed6f8a497bed6dc3eb7937bcf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c42cbe1d54668c0166a7e0d0f1569a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10875c5efe4c121e7b71efdd8b7c3b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c5ca4bbd25bc88753a9deecf13b81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdcc807773f05f0a9712bc1f378e2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499edf60bed8c108c8bcc9ec716d483f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8e8eab46155f77e62124ed3639263151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0ae13a1c53b1e509ee7a3b018cc46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9332dd535740f08d2a67cb620a9f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630235416d85f7e8106118fe2f3f3f8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc323e338904f376f81f53f314e0f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79196b8c34fdb5e00cbfb18ba6bc81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c8d546c3bb0fbe3ec16184d2cf2a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff168234df980f4cc1ddb9233a5c2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144c92ce9fb6825fed2bc9f4a5a892e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1dfe3a93a84e9affca0530dafb1f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f34b7893e1c1156e77989abfd83630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c514d90f84803aac1d485dc05ccde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b51fb5c9f07c0c038acf8007e91130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47472b8da5df6a81ed1b4727d89114164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be687b6b651556f653791902a9a5bc5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff01cc12fa69ba2b8877c2fc9301473166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c623cb38e3165e9fc4da16e9a477e94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af08a44e1b50846bac6fb501228342168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380d54a5146d32def97aadaa178724169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61311b1e59fa921a53d2886c69450d8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b6bd0554b1e5afe5f68c9d56d886171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb4878918f8f4c1591931ae6df9ec5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6ad509e72bcce1ce0fb98fd50c509173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e7bf933a7b7a4d6e856fc51e2d2bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a10b3983972e30111756b689f1b35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353fbddbcfd06566bc52456d90ff9c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a53e124fddf7c4d093f34c0502e2fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ce47f62addee75a1e94246848ab6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c0d2f4f6167f0c1d5fed880ee37d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f6c79e69a3abd7719aad3dbd62f16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb7a0e856bf1c1174addb6c33e8d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7572bf1a7fbfee91afcb7bf7597a78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded15d528e397d3452b199911499040183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef86fc4ff51a883395610163b59a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f8ffc6ffc5bdfa844bf30e7d90873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ab1b33f03181dcef59c615c7002e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e32f4f849c3ea997ad93180b6bff1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47fcdd98757c549bc19f91252715bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425799046036e1964c821cb4b95c07e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc38fe21fb51b64caaf662bde65610d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19744d1045a8f7dfd22bdb1814854c55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd966364dd02534a5197b89453146192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e17e121841858cb73169297f2f2b94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472b2a6f1ad9c58fa401aced4346c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18310acf14bc6af838c6b8852c35c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1564cf71725636199b3f1e2f94456196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961fb102ac2d76aad821c46bf5ced05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95413b29cfd1529100ee48361d38d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e9b480fb7bad144f1f03db4ee95ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce442da5f2fcc4cd787263262e51981200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e044daa92b024db60fa6939eecc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61e0508de97298c4231544bab9ec24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef306ef3c3556a53140ff9604172ac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294201b614ce4329fd53695f30af3a81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712185fc3919b7732b89876f324d179b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb191bf5e4e65561661c61bf9fe1ba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988511d536e96d820994d1ff4d9abf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abf001caeeee947df525520ca7c716208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727fc7d322babf77b2dd4baba6ee06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a7fafb4b34d939a9f3310e7f305b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97bdf6a6de4a4e70114c47c2f75df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42d793b3528aaa19443c11510f3b2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38a4dcdf2fdbcc9b166fa823f06a73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ac89ca9f44da177f4eb87cc386552214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562837ae413f1aa833ee50fd34f6722a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560a7afc601ce33fca25d2a3bbd3f11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a766a59ecc8985e70f43605e7eb754217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b0c1d8c9e2ee61066d5a358c6d88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33378301432988d9f92da1b08f3735b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68ba11c39f53192c09aa3b9d1675f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2fb3977fdc3daa1e5eea78bb829ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21783d9967fa2ae3e2748ccaa00cf203222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b5bf8d8595a01b025316f166097e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107671d671b5a102fa87465863205a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed4c2b465cf19d1ccf4c9940f2ca96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c86ed8c22c3dba6d6b70ae9652793226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198fa22fbdd2090c3b9883615c7a0f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddbb709797756709dcf22ae2007d33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ba674604ac81527e492e39fec2a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9898b8cf8d974d3d24192e664e4a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2653e63e5735400b043ab4c986cfae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def526da051fc5b5610257bebf5e603232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5bbf2ff1c1aa56711a3a406091213233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30058871a9cf0141c84cbb51b49b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b24429e4145a10ddc16244fbc99b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653118b35264ddb45878f677b8d83b6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007d4a51b5d638ff05f0d182823fe4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e15011df54a2375d6b427b98935273238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca0ca140666827b32e31d668bd9cd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f7086d5b95a1dce49fdd18148539240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e970fc8283e774c49545b0c8983d226241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be56e6b179e96e468ef290899fe6c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf614569e8602634383b051d35c92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8110ab8ebae6612ab15fdbbac1338244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b26e5d75a2cb14e34665d42dfcdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32ffcc8842aef31a19a6873e38c64e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea017cfec65f5457894be8389eeb886247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e4ca17377689d6d3cd31ee7a92274248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828631241392988fd97e3d02ba09def4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab68a7fdc5ec1658d634b913dcb2b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a53f9cf50564833cd7188ddaa181db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a99b8e04ffead813fcafa99d241f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0ba5e8fbfeca36ac4b7c0e28bad27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b8b8112b08f421f530b29e8eaa13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925737e9ffed9f9d29e857795c5f79fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeb287e0f6f9fbb2063e309565787a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8664138f59b41815b1233d21e5a6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5716d6952f2e46993ae06422313f23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b8f2e737e1101c5ada5bfc092568259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1eece6f50eccfb1bfe3426c46c440260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc43b93558dbc7dcc6b81fbde26e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cca9bdad2a72751b5674d2da86ced7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3058ce592cc3402442336f7484567263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d786f9355b546abc39bb387d30400264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7746ab05a13caad7ebc3a4adfbe942265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551ff3023f3f08a55a7594768440fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afb775ea1fb5c34b4e2e3d421c71e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4d378e6e073b43e433e3cc853682268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f5d96b1a63f2bd980968f03acbc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30197e260c64bfe214477096f8c4d02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099643e7bc507423f730ee03e3b46a55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a4b4bc81770035b44c16fa1d0cf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a8dc883a48c6253192652b5d18f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52d2f9d2a5b10ed2a9aa28785b7f9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff822d0837c5735237416511e4e6403275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed427fd7a49806ad005fc982dc8c311276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094994d87875cb84440f5adc6f328d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db06c1109acd83008b8d28c4c6211f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c2492451d5430710bba078f97dffa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e44c803071b056ef0838382c0ffb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ed78bc06683fbd8e0ef2fadff4e53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9d30ab9d331e065f21abef6fb383d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817b536c8e8227bfe7ad9be772a637283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc671783241b0763e44a1273d0392036284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431a8f665e308b5fe0a99da0a806786285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9d698a03bb37868207b81b88dbd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ff0e4a29cdb47d6d7d01e2c1d340c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623bc428bff73c0299006c680f73f55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b11f79307ada92e99e3dbc856d849289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981493ec9c36c73c197ae4bdb63bb76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f33fe3014472fea33117b13be8b6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e717ae53c916878a4d1dce238612a1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be55dd91e77c035047d7fc94f391b98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c6f1a935d3aca7f992d8787fb663294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8347c28e7103f937fe2d33ae23771295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eaa674b589f661c90ab9f66a16250296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7677e1aa6b492c4c7ffa73fc81d3e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d194a839efa59c218ffba546067e6ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8efdcbf1fdd855909f82ad297f506299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa60b5274a9ae643e1e8a9a8db2a81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32051fd1e1484a9557f84e50fccdc10b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50fa34cf7bd8f9635844c792ea721302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fa70415bf3c225a9d9efbc14523c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b81fb479ae306424940be9fc4a9ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b0c09c59031f05ebfe41b810cb00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeadda5cc9b6bafdef703e49eb83c66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666855d56ffdaba8e4a899bc53b7f0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca69bebe21478e05ebac99f09a552b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d5daccbeb37b1b0c468c78fd2739309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf11702f669743ea2083cd09770d4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f0442266141d10306b6cbff15d683311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683e3f17268743ebdcfa8df519b737312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c94700edc25492a929ea3cdb58b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbf8c6050544e83836256b95f35d86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947fc28b30ff9a52042a071794d5353315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9271d870def02698350e32b8857a57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db48248ef5a218c8cf1f84b7ccc1da8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d145045bb7d4880f380c8ea6c66f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6cce2722cb4b2f5097569b8a162d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d9ae93d74f7c57a01b4f72446cae5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44e78042d3c60c0f5bb3ca74c025a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1b15803af1af606bf4b1d728d63e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379516315e36156c014a5a8b3d3403f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0f67afcf5d43e314fa865025f90f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136818bc71f4707539c36d2e2e539f06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46732f16190f8e8423376b9235961b41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9eb1ee0a6ca0d5f8e7ab476601c9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5179cfb857b3a0f1c7abd883b05472328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02971b85d94e092d534e6f2e6decf80a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50ce5104723794cbba96a3c9de65a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46319a5c1d22d276226e06ab7f0f6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d430c1a0ea77e751b6304e2e2f6e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa7607db11a09bd7f82a42dd4e06d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c33348c5fba9f1dfb7df8b7f1dabef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd079f38de2eda47393f5e768234d38b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30702db0eb60ed2bc952d6e7101f98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f499b6b21d40c130be92a4a8bdd78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f9ce16fed82426954466498071e7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea24f10cfa0e8b3367cf5d94bda0049339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6171e06239a7310161f300b65594747340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f94659db0c7d3616a92b4fe10cd11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd2e457e0922ca6cbd92950b43f5be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b7b7a5850be1c66a16a65f7dad92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcf5bbc96cb90f9a35d632513f8edc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5752d9f51666b259eb51a9088307aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6813d4f626999790cbaf58715bd3b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a301f7f21e5e660c42c85a28f1000347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17f1c7f455f7cb14b3981c353a61d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a887da0e1cff11a15c29d7d1987ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd46fdd37fb252c66463a526298b1c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1b15cd9e3475833aaa89251cac177351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbdd0e8feb9825dc178e0785086e77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b532ff8d6d3d67e0fa430ab2bbd83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8483eb24b4ca660c9be05f8c97f86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567706f86f0d4ffd44e695e5d826721355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb93cab34aabb9c9677a6c4d2ab7cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0167d5e51d75e3ff8513d6181e78a98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef17ce7abdaec0df57daf8cb51a82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc79f5f259538917e875e21b6835ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c046e8a36dcf920d915c02f4fea2e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78eef2f1d2533bf219b241a694e3fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29e1b1b7782b4abe1d30a4893d9d91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d4baab63f41f1742b4f6f44c335fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918778df87c4c73af1714721f225b33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f47352f166d64f608461d93f1f62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5906a30d5365ff4aa030149a55d91ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89cfaeb74bc7bf06c6c7153224da9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3adb870f66a24413f82d14aa33d2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d99ad827179de53942d9b10aee3fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996cb9b10cf22c1dc4c49c235c5f4ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d87fdb15b4e302ea35bf7602c5d07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e2e089836f26b7a592e4a9d7ea476372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67dedb0b88cd381ecc67f13acac618373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91bb0965c5bf1f1efcba61ce7b02ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78950582b4c4f20480b6b315ff0e88f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54cdb4bd1ddfd971b3bd2d79dd5e3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efc36b8dd41f8f34009fa08c7eb917377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad77b2aaf8d945d2fc735e9c55ad58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c5718c6e5e72d0924b6a01f77e9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853cd9ca8cdc5303505d4aa14bbdb4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7fc6f69c671583189525511d83e9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea34974c738ddb4d331cc6314de964382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e76c4175800b00e77bfb6e49704fef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412ea60450e8dac67ac292a2c1d3043384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43039550bbce05d25cdfe6b23153ca85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b173c1e9bdd8446fc4773536e932c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba759998dd1f2ec8a78fadc9d0a3a74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4a9b67d17605c61f829587738977d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4c9dfb700d5fd747ea0e382953b24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815700984ba9169a5245394dcf4e1c70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b757fb51f2d89991c45f608fb6689391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5cc5365b85db6f7564ab40ce74f2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7775f82d9cf956bf75ac5d04ed8a0f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac067c40e874e211e3368fc75086c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9105562e7a133608516fce2ff7670bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286667e61f9b2185626068208729af3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17953c2d055d14363c80e0a1daf9f06f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3493d9d16048adfc2e94d598dc1cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5b657d7cfc3a1fd663b5839a7377399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0f9e207a080c6b9a7c22be65f6dc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf641bb01e4f11bb69b72a3b2789f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff41ee4d9ee74face717b981aa1d66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4144688a03e8b6ebeb22653dd5cde5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804ff38bbaf2af7be50fe3d814267f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ccb92e2538190bcc7aa9b2572ef7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae203741dd3e79cc849cecefbb1ee16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ef6c2c8631734c53ecc2426c53bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2128cd6f58bfe9cd793593d273982e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84cc4adbf905c68486279cbdf5fca4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a951260e4bfbe7b8d56d896978ecaee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031544bc7b8c2caf2855c26cd95504cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6403e5398ae5fc3d9a7dba72f2b5178412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52ad72ea6a5200550d98facc12c0f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f328583a1c5af9ad3f5a877e03ab1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8774dcc5e5b3e94d0f69ed7803e5d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346713069eb6a17dcdbfdc6c3334237416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cbbb8b34a79f7be269278b19909d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7424efc28f8634ccee37b0bb3ab3b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb678a91a550ad8b283418ca442df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16a3dadd6262b6dea27a1bae3b368420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f3c892673940fdfbe7fc497c9d5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb472c5ca3ebca49c6338d2b5bde7272422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d8ac70172f6524b3ab8bbe4d1fc6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02504e34cb6a6065934301c81a58f7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab1032ea17fc6375b57c6e5f3c6016425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451068035fe9aec31c7822ff45dc8c53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed470935bcfe4d5fa806d0cbe8581e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d261c4287950aa0da7aea68ef8e675428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03683d8496e6a2ea975ef4697639de5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882147dfc66fd0102241ab3aaf9c9ca3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cb60e6f29e40c5fbe9f7a415459a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0971e8c3dc72f6ae9c316d05766ed6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5633348f68d81ab6ac0e95d9c73bfe9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f8a2138e0bd6767790d12c3fa7f73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a331681006ea0e4467d32e0e25934435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e010f12a312a3a139abe03061aa210436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990238184a6ab46940035724a686b3a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c808ac8da0326e57e2edaca95d041d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32297f8d7d366c530ebad07d377c73da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67fbad6000710e6190cb2e97beff05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e669f16c1cee2cb2d0db706c08110c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35d31c0f5b1a159104d89f0d36ba1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad4c99682f687b333c2f7deeab2e3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f38819e0f077fb5bb99809cef200444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66691ac02666d6568026aafb8a05a366445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00eeb7cf7a0a68d5dda74893cb4ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407383adc867b4592840d1f1f7c16b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceb486333fd627ee498a540431cdea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959639b9be51bcb01b9de86bb3ceff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c281c64772e81721769e39f23ef38fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f620ec6cdd84cc19040187cd97f1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd1829ba600abea11d9bdeee94796452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c9184614c12a5693fe7b794136f21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94a1aabda4b7a5830af25ac8766666454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95b81932425484d5b840e3515406aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fab811fe3b4d60a86be7549078313456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb17965b4a81e600462d2abb1c20a0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25816fb3ddf2a7438ce13471b717260c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcff68dd6ae8917f4e76877daabefa5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4723a173406ac40b05fcf22963adf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08263270a212126569927c3c239245ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf85b8a88e94c04bc7094d2d3bf5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5a607ede40cc8f4ef809ccece423b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5222e75c4558b36c9acfcaa02efb154464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a46b98ded174bac8f580ead43ac840465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c11f268375f14800dd5ce1180e00f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52810a35593c474e0900e72acb3078cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827675eb828b4acd56d87f0a847b7526468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ea4e9c087349558127643b0313444469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848e311dedcba7ca97074b9215ccaab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f9a6fd322a8e72156190dbad8ecd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c5e6220c3aeec22286ca66f0f7e5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f983734711d8773a2ef144eb229fca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4add9221afecef281d39dde63c08e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd9c7f556f96fd435c30dcbfb2de8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7100e472fa4bcf5e4232b1d99b055476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b9fcf8296b8bb7cf50b6fb3bf5bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cd6529e72045826a75dfa9a14121d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e97f9b8b7b90a714f6298545f0b43479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>