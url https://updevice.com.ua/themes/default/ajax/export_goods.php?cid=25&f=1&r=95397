--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e688e7ca07578a352e823a8ba9718d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106f3c24617f9156cccb2c0e8290feb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d539598f941d9723034ffc094cb29d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30de3b8500697e4dcc87429097963374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312fef1d8a29140f56ccd05d96dc835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8150621ca34cc719a1d0b44f3e65d406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5adef9e47455651f0770fd3eb18f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf3f5885ec9afd36c7ed5ae896c9078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aae82648a8719c8a9474f58b2e48789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41767ede3ec41ab06c6ba1aa5a21c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d49ae8f052e61b5cc8ef3a65e29311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3d3718e6b2407f329ebc8ab59eb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51bed5ba8834ca88ab2087e31b7d5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc800dbd5c5c118c7fd99708613954614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f820e6cf3f5b9b4aa9e423e8ef1b7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561e31d66227c81d18aa7f63ae892f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e55eb6ee0c2b54819d6fec6a23a4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214aa9001248b8e46d56877d76d853818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b430592dc66aeff111cb68df9de8a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933582ec2c0fbef65ea4e6e2b6444c9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918bbc70365ebba7c67df53db69e39321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f65095b43a80ad8f0ac31f99367fd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776c18b6decd195d8ef61d43a74961b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d997da211eec52d1443abdc8cd31b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5174a7b6a101a0cacc9eed0df437225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edde1d22ab6c7b64879985a6bd3de7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a9f1a00908d9e1d7c304a98bf4fa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a6115d1a6be9371a1d160b0d4807828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40472514f9cf1eaeebd5702a0f88c17629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bd1a1dbcd8229daa4d138daab158c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e653ebdfcd2dcb19cc946c97c093531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5276086c75e7599aeab082a332358a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f57c485a6d567b5cd24f6ee505bc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b9300767dba1bc227c18e0fa0e61b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0ef26eac41a13004f71e359ad5db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a36fb5deb1f793887b7cacd63851436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9311fd340ed08827b86d1721b9ffe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2b04810c189165b8b68cc801f5a8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaa262289d32cf823fc21cfb50859039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2564b36e266619cdbbc05051a352e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed757f29546e5f67d2d4f6e493d075d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a769132edd2aec876546957935502142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e4ff2908aaa3c61f7e5268f0eaba743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d579b642a177d6d7d76bc3878c5383c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd117f4047acb5f2065a7df7eda4326d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a1277c682e71ea2c645c39da73ec846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ff44b82f6e99c1d022b4f72cadaec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff01e99bcff0a50f5390dbf567137dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ceb14974c49aa03a7b4256f71f86449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf8b87b5cefd89116ef9167fc70c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c0425bb2e7e7d7afc54e59a31abd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db66711b18f5aefcc346b9a1f8fb1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb16ec2b469e404ead9759b21137bf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb4d10976fb769d36133f26d3e886354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee4f55a32b4b0bd176b9e3074f9b4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84476562b19eab4e88442de9d90816be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca95e64f4aa99e290272cab62b5839d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a8315f3f2354fcce12a0018b330e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c464d24c7022b676166cac0cd464a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22259633285f108be38f1c64e00fce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d035d72a7f011a48898e67166c629ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb17b4f5f7e41638cef00d90d0c4d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5b385eddf69424b3aa397d96a128263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8fc6d6fb3539ad17403ee44ba1fd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013bcc15ff0f6c11d2a05fab89f376f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968745770755c9b98db096acc4b77866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d245bce9e3b687cb24fa31cde79367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1950a74fc13f89914f9c595f8e0deb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb5f9238ac677ccab387d62dc0776e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567f2e0602b8ce765b3e985ba8d808770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd4ea1d13c31d04f304d5729a797271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91409dee4e72e5e60de6f6e150415bf272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c476428e6a0b44e9ff51a0155cae673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111764269f345c2e21d3c070e1e62a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158653a7fc4aa8330f1817dbc0949e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81fc0900bfcffcbe639832a8453ede76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2163958c98b3f5f0c9497b32212d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad788f1a1d0b7734aec6edca79f371c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612238f9b8753880d217ac7401154ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2180178a55256292eabad5c1037e6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d13c0fda0acd913c64bf713a949c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392f95343c67944e8e3274c5c0b7fc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac590d9747983484343a71904746f4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1ca0529ebb058946934c755c41e9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22098eb5c2532faae9c49f7de681742385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3e8cfdf3f3ec528f498894e992cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78d1c58ac7cc23eee1d12dc575593e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f33467611fcbac5a075a9c232504588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4696f4e550a739f30e2099b41f3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff9cb29b0a6aa1a508502d8e316faa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f2157c0523b116e6bdf4e30ef352791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37150adabb1d2ea3bf1c13dc712279ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a1b4659fdf10cd1bdc5f5833dbd5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a906c7c97ed497e376f1bab1aa1a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e903fef20e3c8a5cf47440b203042895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df315c42684297bcfa5c2528ed3c3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfb31099bbe9a1cb925b972bf69cef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf76d4acc32c25304efc41e6b0758798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa207c7238f5a9e047a98fd7d57caa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2fb9b656227f0ee5b78a7709f9902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f22430a5eb2b492c39e6b060910d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f151d38ee1a2f2f91ed0fba7bceca3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbff972d6aaeca7eaa36aa58b610b03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685ebe12aac4df7170b32243d9907c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd062bb6c96a43dcb80d0c7d580ef113105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75580922a3fd45e651ac42c4e8f2f7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af08427ea5e9b324277cb497d3acec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be493acfa04f989ba6da5214dac2e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a8fdd1e8d7c6516b39dba8f012d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc191fe203ed29d434fc439fc9a55fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf31522f93e71cbc2f8e4bd6a0246111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc7799e2645ca7db8889b7db2f2526112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650bf460ec18db260f4397ff9368a96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c55fec64efa32c3c23eaaa56cf8b62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1efc0fde028dc7990820e643f4502115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a361460afa3fcf7128efdabf7b570116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df1cadae467df5871da46b6be43e2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a4024c7b70c84630f04f93d1f63af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d919623750bb14c7706415d5127cefc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d53ec34e4a6804a5f7d0cd1bb08db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb689552b355335b02154b6ebdeb5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ef5859c9d8816a8ba95e5ea55176d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad9fa74605a56dd539080a724fdeb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727033e8246096d1c3efd5020c043f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60dfe093350489b8794c7feb1c784125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1341093c28897ea4196f702575c59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be8474f0b47b94b6fba6a07ed2347c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049b4388de6856e510b5641f0c47d5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c26975c393d1d90b9f474dda66b09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4debd125b5cb43d36852fea30bc73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cb463ce95158dce1cb99dd2b4643c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9deb4b33d21b62bc4b722d8a7ad3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf9429ffe6a9249ca63e3bd6659787133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f9fc7e3626f5dbef710f17b182f4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac894ac5da051496ba1cc33c609415e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613a5764c0278420b77f063ee667ee6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404431bc201f653e26141562b5af191137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5db12d06398216e2522f9c83077f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a557c14525dd901781e3fe13672141139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e243b89a8baa7b15d713a376410dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97953570b25fd7a16160f88a8f9247141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f9942f810acb69bcd55257a47d67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c72cfab77126a3413e2b584cd5e50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f7fa0ba20a1370a78a46dc773ac2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53405007e8a7dafd4ccc64f3fb9ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914c363904f2647e5bb56fb318ca934146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f6e97e8ebe46dcee38515cfcb5eff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be029f47e53fe4dc737db4aba0e77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d369dcd3c51de18940b7e8c9469731b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad744d2a00d1c1faa4fc287c1ec8e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d531e042d7208d463d2c9509e8061151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2835a8fad373f08fc6ba0a16a2bd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8cdd068aec70812bbff376d96f9f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094f69b5b75b3a61f1496e449bb1040154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19eae590c6fc13d77a08083d6f791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45a6743c899b79f7052e99f4aa42fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee2d5c4fba24d7a46f769032a9af15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c128116a49d15cdea344019dcca9f4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62580a67d1a4ef91d4375697253ff4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c73c54d42244921779b93d30c2d25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f10d4b13ced96e14e091b8c7856c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a74452472c39ed6d8c3a2651c371a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcb0bcbd5e01cb44860cc39c9c0cd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbc08bf176eed11e401539a1985de0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc5cfe4294e9bc5b1d18da0ee0373c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4993db4c9519f7ec1c72ba9d53528ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2564cc658ad1b76d4269d2baa355167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1771868b26686d9459250a105b8fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11265c1c8dbbb25488325c1b294dec47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a5a588152ddba2baf0c314e1b6295170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c47e9cfd7261b39df224f86dcc768171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108baf965705d3c5438ee0136c3c49f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d23e33435221c0e5b9f09106a9fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9655757c4f21e6e9503567b0f6098b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d906d8217e2ce68293d77a2506127175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4348a1b20fb9fa62a5450f26993086176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebbcf5d521dbde400cd1064aaf2ff1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e2e1175622523809a85a63636ed49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa705d48d39370a8bb2e9c4b8bfbae3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7883994f27e97d714c988a44fdf54b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ba9dc8b2ad1eefbc009337ad285a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91d8971707d52445699d4362491b47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffd6e0dedf940896b616aa0a4e91cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e21f2935c35f58faed8103183e12e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f054b8e7c64823574431d13ee8324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebad73e50715f76fca403f2b1ee52f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46896d0147d72039dc3df5f52d3c65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14ace28bd6d07fa4afda8291eeeed9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33943f06194d86a37617b01f050776aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e616721ab110ad5b0bfcb3764d869c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb29b67b0e59c68e2250b8d39d1f4d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b305139639ae838847ca1b1ad4829192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cd457c5d980a9da44d0695371e171193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1d581d23733d659720592da22d45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eb84b4261c90c4768ac5007ef829f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca5f5308216b4819846030c8c14662196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115f47e0446f3c4c001d007f5f36eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeda264a2a84bc24621e34cbc0e513198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbdfce3c51c209f03d36d9e4962896199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dfab375f93086bf9a02a36b9d2482200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9736eb2fd01dac32cf965816f758201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8ff85d5db342d359400c62cf50ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12b7fa682a7692b7e6d22b3d66a6d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ce5798f83241d7f448eefdf57f41f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497338194d3c8da0ae27e54e00fb287205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa020366c9fddc3297c252da4ac324206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77872541733ee0c8f8934d215ca2f5d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb4deb47a5bd29260319ecfe8a201208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e82cd5dc6aa100f4e917bc17fb3eb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac346ec23ab3e527cd531fdef897f572210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eae972ec38dcd7e004977e9e4f89c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9095fcdec61ee9a8c1a08bc31dd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444b89254fa02115e6e524fe2a8197c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4ae632c0feca552c9bb3b070ac89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e084d6c9f65be7b9545ea810ae571215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84e18ab1915b2a39aea32ced5adda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e74ac5a39e8a8f794ef6cc4821432217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53202cf3ec369ae9fded0a2191f6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708740ddd421dabcc6a61b0eda285ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7e8dd0ceee8edc34fe22ef8306d6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80ca54a938cd17e8a9bd9973f3a10c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c159c9ee809442dc5d91ddad8d7470222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6b7c4c9ebc4cacb561f47bfddd910223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e51bfed957f4f4fb767111387094bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5434c9711ab2fb4058158b0bb15a8e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2462b4794874593c3a3b84f8ee812226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa28cd3ad7b37fe21bc6b9aa1585ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85128f8ec1018e8cda2595d94ecb79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569da7b532da3b02223805fd63857b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87741ea2dc7dfa0e9378e6b25fb64133230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abbcc444473925e9114349c9695cab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beb8fc11199bc4e033c3b39c9059b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd7d5ffae90382a27712c1428ed2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b6a0edd7fd4966c18fbce8a2af696234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fabd6bff77ea09aab5755fadb256b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3e73946d0f51578f461da633f7a84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b46779295afc9c4fbd335115e99f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400f6cd97373f6b5444704db12f1bc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee7439f119dc826f36e6d7f60ae5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b53cbc9ec472cc87ca60451e59e2d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb474d913ede9ae98c112f9a9621ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b60c9669da67ce4c41390f0a46a07d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59cb48339523503a848b0fcc1815b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f29fb8c10aad7e8611e40187b1c58d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4af7f721bd8922987e8abc5f4d0b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b47e857bcd360972378bf2ba6dd2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226520f49e7bc52fec05f63f7d922091247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e53affa3eb6f3a00f024ce0ac07638248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea644ffb43f59050df6ed68602c6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61346e8c43daeeb563b6eed64020ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b54e47e8f99b92d39af6785cd610e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06801e268aeb2d0544e24cbb77ba3ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405f648056d004c6e79f23687f46e39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f6b78f78c1a8acef50638c39b5ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce2746f5a0c3cbc4d82ab1988d7a46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5324c49429e97cc255a99cc7abb9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614c42e59520ebd3e1b6ecb70966baa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3105ca4e14ebcc773133296c9f9d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980051ffae5492e6829762b1993d5d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a5ecc8b54f91d3bf42de41f7a165260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920807632a9cd15ec14efb631004bf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b4d4ca1328779ea0d14c9624a1b1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb11482214a384b8cc6c14954738d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd7d9f71dc3d16dce4f67ab080826a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2fa3353984a3a1505ceafceae31f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598ee3e786ce03ab0f6879bc1f0cbe0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a79fcb9faa6038180b8ea070181f72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45be924eb1bb835e9093df24d87d9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b448085b07ae976c2e57dc66dcaa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e92154801be81531ea4885ada26f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c0365d4e202ee99f0f4b2ee895414271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea488d514deb066d59640f3f07d041e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e282fe06f2d7861d22e4d36bd5be02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a97d905dcf7e33936a2cfd60cf725274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af8ddda25a31e552ed185344ea671275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fff3866484db6ff2bf488db492da8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68836a76681257af5bafaac8870fb5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990971273a40054ec3c52e9329fa078278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2209c3f3450d8fb3ad332c401782be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe40ff90f9d913ca6981bb6bceabd81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfaa01af3b82afef3417bdf5b1c303281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03635b3feadc05bf8e90932085f9a763282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f97195e07acffe02f5a9944cf6773c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df480f56ecb3e0127c45dccb81c6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d65168d244f0cc99bf681d516d47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6df9ba2bbfe833e4dcd0030a452b79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999255303c073cdce4527fe37d4699de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5838854a72d5cdfe6afbded35ffaa89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05484447d4994dd9e64e6c8b8e33d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74ea6f70b211f1c94fde3da98e798f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cd30977549f5d0156bf7749291628291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474cd229266be5ec2220674c0d28787292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176576119af90a7e9203670cea76101293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d912f4eacf2e79a064eafa4a4910bab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c356d447b0bb7572a0cf4c23c1b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e23df4efc1b5626d60f7e6cd5f3ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a4e52ab684520dd165eb4d40a7d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13089b35147dea955dd81cce3464e22f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196a16b598c4d967139811b741e4817299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35971edd8c0fc409e7b8415937bce78b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e86c9e8cc127bf52c964c667e1909301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407025de9b2383eaa010f86048b8cb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc28ae11d9012cbdecca3ad63ba96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41055fdc8c031428f8c36cb9848ea24f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918961ae4e00664f84845aef8be10f92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0748133d526a8729c5db38f989602306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ee07a6a026cd4b53fbf4c08ec9697307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d971e1ba81c29791783e8ede8bda80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf93255c8ea96b731fd8d0a8cec7e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113f8b762761f06432eefb9e2c70ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2198a7a01316b1a18c8c220235992311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67344d9a2e8a61b941bf752575f9ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf30601e5344e8acae2e0b20bd9990313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc0b30ae85eaf727d5c57fe8755f87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcc70a7c4135eb630b51eab42d2866315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4c1b042d2d1693405d5538e3fc7b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e44ab71026ac55dcd657ed2a886157317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e729b0a15a56b08510ed7abe498a68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6d59f166270da34195b2a6a7a3cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd42f2b173f04ee0a49c56322a6de76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0238cc103ebf14875ac2578cb7747e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138f5f2ec6e0f191158405493332291322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b622800c384d96cd5617e060f122000323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0934f32dd60cf846696590d4824dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae6775b1e72d7d7697a1c1b05a5eef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0e2f0fb80e68de2878e51fc260515326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573c199c7f03781665f37f3c06f32f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a858e42d5cc284d5800c0a0482459328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44293b4a3030f56025f48b55a8c9ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a9038c67b0999e4ccc88762bc98f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936cf162957d8e9d56c6d80595cf6ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd42dd5121e7b4bebbb75d4b3c2ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb433483adb13db8d6f91350c8b5eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49384f00d28c170ee4cf4b7938af3a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680606820496ff5052914fe90e6112b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c634fa6f017f384f5c2c1ea1d49bb26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf9d9fd3b1da3d172134c8390b6d1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39658aacfea9a892e869f3500061342338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb58523af121c8a86ae4ecac62b87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed0cb3d66051bfea9ae91e09cc58a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff48ce9454e083d263e675fdb910fb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90793a75ec6c70bf8d2d93ba5c4cd506342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648378fbda23320e2ff6d3cc529c5b79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d3ce8c2ae7cfd207a86730a42a526344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735f06628f059b316838e7411e9654b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edfdf0a4f4c3e9b12b23f13c0f1ef9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc4eddc1c96fdcb0f34e55d8673ac6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b67273850caeec561c960add16163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e76579007e81b613f3a0d1f572f4e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7dc1e1b946cef929cee59f390a44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2950a0f8e30cfc5dd9299883c81b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6a80454eaa1b61b0e7142cfa1099a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03687d10ec1de59ebf7080b98abc5997353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71107c0aad420865d7aa76247403ffb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38191c308604bec092525740af690bc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0f51fc3a29a7a932ff045e8718f85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd07a0700637547f9e862bcae2855a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ab6bc5d3608769fce939be0976adc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f46a4eedbacdba7c7c7ba590e68f8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9affdcf6c9825ff938ed2b5895f829360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4d29c3163d92af6a4e7b767b9d42c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98120aa579cef534323f826399bd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ebd0c2b503cb99f3ef916feaef214363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3f0a01f891f2b4c05af18117743a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0965b8e150b858a47c3ebabc6860365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e17656b615add17a5b441a162f643366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4316590f0f1de7fafd19ae6d23af621367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75092c1a066fa4042ab0accc409438e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a8dfaeec845351f8a51eaedc5a2f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3257f295bdb30f7b0bbb654d0e937a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa799a065efb69b13fdafd74999398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a2f2c70df25d3c5ff0cb8076f4338372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae23419067b5a7a54ba8e11b815939373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd22916553d1b545bd9b9785775b2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38793ba8cb5fe80e3f47494b40753f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb01a484dffd9544f74a87b5bdd767376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42463a23e7980891065cf7918e3cb359377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae2d395285f89ca8644354cf8344c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4097e61c09a2219ff217036b3642a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc6fde5387e2669674a7ba7dfff4c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cf30adaf98af316d0f2adb550e096381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099240d2e0ad80e336bec7df34a1bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f436bbc15c451df4667cabc5c130f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056c2a6b0ee8c6f1b386af758c94e60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464e4ee4849bc20d113f05e29526bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd42097cc03575e46ace878100787386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e40a0f26f49584a75314b80241d65a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707533bf6bc52cc5ad1cd5bc94205f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3b9dc51ed549ba7410de171af7485389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a785b50573d6ba05c28fdd265f71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa51cba97dde3bc830993da7e9b44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce17354dba17c623afd30e689af6250392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64a80fc1c7087d7d36e9f4a801513393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809932fc4001dcfbc8297f0cba3033b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87229572d75f178e98d50491deeecf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff800b2897d2ace7e18fddec0c8254ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f5b4ca877dca67218d543ff440bd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac922cbfccdad80d48e577bf5b1c2836398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603544348dc19003716f1419535bf08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590bb16021b089bf4cedb2237243a34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc724cbc6e9151fe97a16bcf3bdffd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7255bf0f8a67d68ab398b83d6e8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e389daf19421f20c40ba1fdefbb3cbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad79376a1abb1f19dc364553f2168ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ffb49e52d8efe8c583ddcece528e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235b101d0e9484252dc28d36f5f2b71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb652d53515cef61a4eda6802f37ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3b016feda84fe080c6d0dd92d3b92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aa29ae9a3434c0bba811fef0239fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616733f21605ce3acaf1306149e49da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf783f523986a8afe7fdb0ffff8204b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecee857f14ccdd16eafef149d5c9c76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79940e1ef2080ca7321f83ccc3aaef09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea1d45c9c36eb2644c27dff79ecc21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301b37d5f71c8faa929ae65b799ba6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc900248c34f9966ed2439862bb2a1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b36230d75f60b5cc34f1d666a8d45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf270aafffcb3269513cd264dafe8ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6c8b984af8a51e32937e8265d6910419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce97004640a2d723fe6b9452982a49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cff829dc4df09598c680e582c3b52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff769d10021e7fa31cb7beecfe520c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109393c69e67e3a25f2694f3a2c3fee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5fd161c0d3b69b93c636a8dcb642a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354dbb2e25f2b4846a1fbc4cb6664cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036d5cac982c29b67eea7f884be04ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f8030626790d0335a2908d334147427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f226c98f21c80381ea7d59bc48279428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e223581c8b6f286d46d078a17403429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c9baf7e2b155318261870db2556b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2ca89cad5ae3f643152021a1d6d24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85090f251052a274e05faf27007b05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bff3c4c930e86453fde87429b9e69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ffbe20f21fec69508a21f559ed650434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f3ef20a0f2eb3e1c17780d9386a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cf46dddc7189cd722fde1eadb97da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e903ffc9cd73bea150b63fef070663437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431511e06ef0a70a5af33460c971cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0016128cb849ea782d2faba20943fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272396c33d3ae9b22c193d336f066687440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f9e28481c34c7cabe2c2cbd641f79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263262f6cab624fab7a1ebcf1ea313e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f08aff971311acdd18720c20545ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814acad9bfed6d86a065b0a0c47a59c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d688a1efa7414c428ec74010a67b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba0916c52aa25b6cb21b5fa9192318446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a9f9d8aecac2c8f64580ce6969cbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c73a5318f24c063fb44c5d7f9e2fc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1146597ab79bdf90ad6e2295904f8c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bf8226620c538412c73b671aaaff8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8f11bc9151c43be7ffd0a71b51905451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7645de418286fc17cbbba65c5fcd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a1226bec633ccd983364669c4b816453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f67d671312244abc6db145680e6122454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c15a14ec4527067e2319292865752a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42978699afaae191cbb8b63b2d4975e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3db854f341d093f4c498e400123a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f9fbc92e40ae0b54340977ee709e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fb079a0b9eeea6c2dd80672db3354459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea5fd89865ab7175a073339a522ad6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d76a9a0fd81008e12f703b4eadc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8307e90d312ea60aba06a5b91a9a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ba1634041a3b6c12fa16333e0d9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1b556a6bc208d143d41e17bc2df49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3194f45911c059f3eb1e5249c68e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4346b98b7845c9c72ae19e206e4ab5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1ab934420f1b02f5d154b83e4f2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544720bdeaa518fb7cdf0f24764e793468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef112816ccf9a04d2f2bca953fac109469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda416eed021030fa7b9c36e5640a362470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f49373dafcd8b550239c3ab07ff89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fe483a7c457ef11fb22365160d1f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d4f3d333d8132eaea048bc060e761473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81c790deedd13b336d8c119b0eb596474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598642bce9854d9900c854b1675df952475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae355cda68738262729465a7b8d0f74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82d33f9564d15c68629437a7127fd6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407eece05015fa6534c18f48aea9084478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93f11c337242f1014a0e6f5e1035ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432fe240eeaae3a1c13fde46e0e9913480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ea05444627693a98ab79f1cba3e8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d844ac4662ced2c49ed3fe5dec2e6f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5760bfb1d12c86223e7234ea19574c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032e54e3932c23686186446df4792b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93c2f96496c08e2236d24beb8f55eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff9aa862abfafb6e89c0bad76f2a0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39589e31a05df80dbd87df83075fd0ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140bb59a82308230098905316bdce22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f7633d67d9e145b85065116fb7ad489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe1f29d2e48148dc3df80e994eabd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b087891048c5e90010c608fc8ad4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c8bfa9b450cf0d77d8433acbf893b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559127bb7a615fa48af4fc247d841bd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a462569817e9e7b562a20a0ac96e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dface182be55fa5ca6c75681f21a4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea358d3c5fd1cbe3444297e654972b197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdcdffeb7c43ae56247546be2624288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d1decb51b408d40c6a573eb342b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23c45310d77cc0b4f1d5ff085f14a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a45260546fea6993be0f27dd5c0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8d353fe876be3c924487cc258054612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4683b8fb4819b6cb6b41d7ea0a8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d049a00fe935356fb75d93aecaab3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3d5419cc039ed3e604c8319b888fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aad039703f5316c85b8dd6af7c40016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c49a47178547f211b62247a0704be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecaac3b12518f59eff28a46fffefad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e1184cbdad16da49231dd0497af2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715193e030665e9d9c58f1d7593b08120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25412c5fb4ff2ea77b376144b481d3ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32733000afcafbe1c7f8f72cdff8c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae00be6589620d5a2f8b7d66c2baf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d728a635fb19502f744b6b5a979d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbdc154a8ae81d4d9c916e5b704fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dc37f861afc6d500f6136a11927be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c1fb8f2c1c284984795f773b8eaa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d3c85523dcddef6f4afa48b8aa57628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b44a86c3cccb8a0c697af792c27b2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca544f7dafe259072e80a7e85d0cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b1374afe758a62266e497dcd87bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db92e77d20b4330a511f10cd3f9e4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5fdb09890028f6c7cb60f57c9efe733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7d0d289a9276634a0cea0d901fc9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f41d806b480a5dc44aa08f451d20ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27a256c5006867ab1bfe7f3e34269136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5152e6269448cfd7312f14dae7cf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a30cac7906247d34a1e385365dc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1835c0701697a3612dd7c19d200a1cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ef23ff68549d8f668bd5c616ae94940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b614e83b21f39ab8e4a8fc58832194341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad8d97f13e74bf3b44e625347bea4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aa59c84858971769c16042bbb63dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa57bb692e7b3fc7f8c0cb3ec4d391b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4259a3f01262c69c1f077ee8d403345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0664fd9739a1246a31c83faefbb3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716442747ce85c7945aaff16d86bb5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea5649382aa9cdf7df1a840f545f0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989555002bd10270a34846aad5dd06ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a6ceba3e517e5fa0f267e5622fef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04f165b32ad57c2dab327649b7a09851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec34aad2329ad2a46543e9f637daa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e0316c88a02f4131d50064c125bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56a392663b3e2f3e3685ad9bca279a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd5a5c754a941105b4fa4707824b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911a4e454740a4aeca9e990b93086356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad163096610136eb5ec5153f95ea724157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e944be88ed253541cece100241068358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243fed54897046b9de39ef056399dcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce302a82844abcd6e8cffdf1ee9637a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adefaa9a299ec194752beb7936475f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b6884a19b3fd69d265d895dd6eae962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f6d3b8429be75c8804b417d14dc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf121a7003abe6d622008ad15706a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f4edc13bd6fc6892a66348672414365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b636a973418687cf1793d5b5c020fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9319eb7d9d33451a78c6bf945e3e9d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1bcf9ea4bbd5b2885e31db62b048768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64053e735db9aea3d7e3cd8dd3011b8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d22edf94d508d57f5172cb6b8c7f5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215615ea8d0dd99ebc80ebdeca1fe5ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f96619662427c62602464c820014ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8b7448ec33ad647473bdfe0ab53c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8c3b02e750b8f6498aee813856b7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4db976db11540766aecc9e101a36575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc4db544dd70e2d93bbaa87d3cc3d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb22ca5f960db3365393aa4719e2e2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea64b29955a223c873e01ca86c7a3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ffca9d43f88a2b1f2d3b04cf5a99279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61f528b1fe1ed7922c8aa7a9b2785780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4624688d9340a9fefc4f864932332f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab457f61405d65d36fa83d3432eb4fca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff169b51be456482436e0067a2a71583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f386f445b7ad290a2f28d256952818b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e822cfc3e0aed27f25bceba3a954a0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f6ba97c0a498cf940ae7d6d6c78ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db8f22c4204f0983ca4e838118334287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587cd888b8eaf6214ea89246dbd05688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727d463d4435f474f411809665943d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f509fbff84263bd1352626879567690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f673caecb770aa4e2f3b39feaab9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc75344459e372c97a587beb5420892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805688a0a3270eb151919cd88c2ea8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae557141c5e02a880b44805ea475ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f595ddf8b3c2d85e23d02e45e8145a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4c9c00ef8e3e36683cc46f5364a8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e7ede1b935ac49d3b5a0b93dde4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704632124f4be3e1dbd3fe7c01912cf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93701a1b5e4a3ea936611a9435db1f3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051f9ee65bf6a192d6c7ab6e4a21e3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2b38e63007b595e696c2cd6a882f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2613948274a68d16cb67bd2616c5778102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64496fdbfe96457553d1bbd50c76e020103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ef49103fab8dec834bc9222fd861104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8c346a01f2bfb916223114900e18c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31bc36d3243e5100e8fc35b901eda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19ad57e7610832421f5654f8c6dc01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f81bae37d779696a82cba755d5b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd4753d84cb0159758cba8bd8783ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e6a6a5e74c7bffc53612e7e23d08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa78925010332819e7042c1e94ecf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f8a87e0d092f2d20d8a8168e7161112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516564d0f553d09bd497212c1ea3914113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb0e217f45ae6d787933efbcb72a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19be9c512beb06f053e8149a5c3672a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e167acc64802d8cb2c06f1c89d3e520116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3643bb4c8f727012dba67d8a79d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d2c5218565b9479cf46283bd9d8d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa33acf57b69e23beb8ecca1f31ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873bbfd758087d1593bda6ddb1b1888120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74065e520dfdbb2480560afabcae092a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6fa28f2360dcf630aaf07b00966a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd92aea84d13892f81b41f5bd29d74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee663489b0e49062d9274806253fe3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d986fa15c506f8c19ab88b64e31d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdb3c102a6a9a9a966e22a29dcf106126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c690b4b86130f71bb6a8ea9d26fad7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e08fe3c4db5c2d69c8ded955aaeca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df03d4412b68612eff4b3d42fffd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad75af0a077cf4813bbeb271f96cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfde946d099f02556a71dee77f88e36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9338572efe9fadb54706698d57346db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26914d6b41451bbd3ed3f86601bd1596133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3abc13cabb47f4c95ca3cc4be675134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45dc19f1f3b3430ad7b500f6352ff9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3632049a8224892977cffcf94bf7fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7df4faafb4177a1a135519c1f0e73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed21b1487f55a8282e57fe2c8d6d7cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbac62e1e8e7ece5172fba0699009c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d828e8d402c100cbe23513605010a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef1634a07f0d2bf5717de2664e7d06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7ec6946c5b5141dae7d496a978bb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec7e74f1d04a02bb59d2264d5f181c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761bf4b7f3b7d4497620d8b56e577c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6ec4c5958c522ba2940b4f8ff758145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e79119ed2a70a7f684fe7820c60c8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f706984a08a1f7d5d2f2d62008d42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc60edbf068c3bea6f1351cf47e3dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a77258a20bb413e8206f182a040cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d4ea7e9f65eb25edb37dbb8f00f2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50399c4ebbe4cce2a1f5cf75dbec8334151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194480b12da1a4a1fd9d3270c007df69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca122a4e37ecf22bcc2d7cc92bb889153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aede3ff129327745218d1a57e647b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5903711e138006819ece86ad3c34b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb801e210cf568c337ff9df9699a7b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe54c6ce4285b2dd8ccae815b0daee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6c9c0621e4d0b705ad8b14d76f46d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdb1fdba0b7baab0a04b402fc3fa05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f47782cebd3ddd72ea9c863b46f90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524403527bcd82781553d6468a286e8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccb32695284ef5b1aac52f1c763872162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e1bd93a1d8e6e4793e53d942f638163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99241b0eb7e7f5c4f3fb6dd5edf665164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8fed5d1170f470fe715d0c6528ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c87cfc4498b8d563f292d86cce24c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fef81a62caa80f007eedfef3c3989167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3717e7bd48759dad1a6cd69c26e7898168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe2a384d1e2542b371c1dbfe41047e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28ca6d9405bc92df2e244eed26c92d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da4742f19b490ffa61f8175ed9e8cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c1f4ff3c6c9cbba36cbe930c3774172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e7c3f2855a004c883e416d7fdd481173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc171ab765e732f2f5637b79c27c61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195b1829800b14b320ad5d65256b90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7c7f93c4a7c86387305b4859b033c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d949216c70a036e32161a0b28c110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2596f9eec9f7131482465646ba4f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03574af5c7242ce05a1fa4dcad3f0e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5294f6bd749efe95344f21a9cd3f97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2287eefb776f687370282e75246629181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ee866987a2714860aa202dbc70eee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f535758aa4f452848b4a2c8d97492183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05429fa0e7bada7a828523007f14f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645848a80fdd92356e270fddcf9a1be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d3fef9bd104324722f1a8079ca4bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae3e82562a4890fca527be9f3037af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064686c1d8be2048091ee9aa0286e98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b211d9a8daf78b9a8de6b4ca04872189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd33836ae82b1eddf02c142220f80e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e745d65c6ae13f9c8b4f3feb137e0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254cc2ea45b87a32845a96737bd43f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc18edc6271f8cd3987cc1e764bbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e944bb6fd24bb6c830cc5949c383697194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637e72ed2a005c357b387d8242f6593195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d42bda6c01bb8a38f90450404de1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a1a9e2886c936755d2ffd2dba99cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a0ae84890c1079c39c96773096ad1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4cdcec2321f012d978e7d3a44af68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea697cd61b687e0f69f6aeb33945cca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d02b5922d7c22c15d8d6a407fb0ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecc0e935a561ac93f7574b01da04b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390acda88c3a2f36303471e9b503d19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aa1634380022dbe5f0ef7fd01f22c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658157c4384cb3af11932cded0d8b9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d51f2d46998af955fafa11b5e7882206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e327dcb9c5a861541e9cb2b8f59bab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47fda1899a346d145f14029ee6c07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2bd51a356da22e93d552b2b4b353f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda67f3f7d8cf1a5774869bed3d35b74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296206fbfa374be663bc7240f5b5eec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726247ec2c6dc5ff4ce2c9b83c05a5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ebd5917a883d116b5e8bf6ca6dbb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ab4f35db0bf4e4407069c281f04f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725dda2d22799c85e972005d697890f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c3ac998a07a1f8133236e34c910ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bef72b053d8c102cc4605ca895f6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3007a50373a2b6b1682287516fb5f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044c713c841d30f0c7ce21bf6ef31fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09523011cd32baccd434bf31ffb7d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a767da666771686f2d89185cbac00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f878964596491cace06eb9a75608222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb597a0d9970d2a77d1b9838af4b473223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187df0df623429cc81303cb81303863a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a9c499f14a7bcedb41a76c286f71f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb99eb4facc3d1bd7422df2dffe353226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318ad9bf697f008a1a75ca6dc0d29cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af274ab92b51a582c2af7fe9bbd538228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62549658bb77e6cb581e115ce2c0998b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccea943b5765732d74e7554ebd8170230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2d5356453daba0990e645dd4366d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9f4d55453b9b2d39e96d591a82108232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a65c71e14cc1f83cbd998dd1701df6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130b3fb09b709e24bd686be4e75fc63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669554854242301f52a4696a5745f14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ea63c6e68e7aaef26c5ca98a18b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ef1233b21b7d263aa327e34916bfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c555b16bf578e56dbdf51bc8143254238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7d413593689cb1efa7a643cb5db2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e2844c166f757e61a1b0e0b38b54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb459f9b44bb8b25c1b4dbd3629cd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c17038a78ebf43d0a07ad04bd32857242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04defb453718f85c2aafdbd5faed5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edff595ea599aa46d0e25232cb15973244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2c2a3c9a00eb25c3c282a9ac4b254245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c2659d9f78cb99a95f1a9de052ed9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65201293aa9c044b5c2ef22164eb65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782bf0dc267d6078d0c46d7217a0182248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26ced52e98c2e2389ebabc3c7ea720249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb9f5db1638040a21eb11c79d6c782250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630d6364ed625b423e62a104e7bc5fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6b0d69d6aba2a1f44bff07a76de3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e97451092dab2878286b33f7bf49d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051537d7409945c209fa61eebf92bc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6879cca6b87bf2b339f1868caca07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d688d78c14cbefc3d5d089359b75186256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb81b738d2e1ffd9df6dc237d4b0132257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99442b1bbe3880b75433726e0d5fefbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5445bccf62cb90366ec736251d7594259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9cf5a545deb3d56eabcc47f7ff47c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc670e27c161a2f7cd41df502d443d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393efeac8a9d7f7ef73d7f5ef8e8a69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0a103b4d9a0ee876c4ab7bddb0a17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38d03bc1b4cb1a3bd696a42ce0d10d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d227677dd6d655ed2e7e87de8939265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce300c492a8d828cd79d03fea4acbe25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f645891d08904c704353994aeb0dad9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3fdd9f08c31ea8925e6146d323b02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ed0280c5b6960c8164a5d94f9f40b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10947daf769be7d23603163f44455713270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5bdef0a13d1f401190b20a5cd718a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8463b908234217370a2e3c6f9958a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19958de850f387144ff7ee0c5823911273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbc36890b5a2b326766456ed9451f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd038e377576b55bb8e572bba513c088275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29737e038af8b39954983f357b270e4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2229405134199e5590653538941738277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2124a0137d2393feb4cbddadbb39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16699c2a394eab0bdeedf0e3f64e6869279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5a6c3acf5207666d83ad0a1140f52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03c9569f7e2f51305f5555941f736281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9c7ac60005ab2714b0c39550e085e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd8b59b94cc436c1e3da3fecc21976283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15204c786b201253fbaf23ebd91e6496284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccd7fa3c47bda62cb2f6bb8e893c09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465aee74fd62011038ead856e24e1e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a883c3cc8f244e604a51e33909f14c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90744a1296b47b927b399edb6b70dd56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdaba710b27e79173f83ca27b00705289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f12bd9bd31bdf7ef59a519c698b2f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b1eab84be95062e1ba6efed0c51aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced5e8ec52c0446b2440edb9b59cee3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b75910e656c968bdd8f201146a4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de9a05be7caa5ec9a9a507401d226294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64768c29be2f26d0342ccb2d7dc37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452ada1f38d35d2189932e7a7a9b4b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5edb2c2884fe0eaec6326a659126e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7454096a5e363f4cb66182dd62f1ac8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a93ea91a7c744fe784e7144e5ac730299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b56ebfc3497ad2735f66c08a879bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945ea33ea87b3fc0063341985cec24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15834e57de3c63e1f906162028f51712302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5f16b5e0bf553467b962c23f0c557303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76727d344098d0b7d52fa277882c9b15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8821d696a8018c2cd6666db23fcb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e997a06facca839304bc21621d7f0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545cc5263599ad1c8157168d9281be0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f5651fdcfb5128159df43c91fbc15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c225c01916bb64ba95beb61503cc148309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472515d44d7c2ebfe105cc39b8c6fff6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c13f112136942e84da9950a1f16acf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e144e88c939dfe4bb82d2955ed10fdb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddd94a8fe33fc1c5aa01444d35bb39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b41e05e9961102921ab7f190da24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983d7544a6e10fb1ffd4147d9fc2e03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc60fcd6bc29ec94498e7a66606f80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf4a9de3d21022ded4e79adeac4b44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0e400c08f0855fbc599c3412d5b63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baad36e4c9a8c3d469d06b005e3a82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a21a3607d926a50ee1ec5b29c9a75d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab4dda15605c6b713c0cecc3c6f4f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fee6d92a1b0abc938a47737b76307322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceaaf915430bb64e449e4c01821f16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08dd7d33caa87189ebe07ae34af5a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7815334dd7ad01f86f977e5a7f9e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252761e3ca899854bf1abc9991cba01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d4a90879ac4d5a5c89b33057635f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f62187d138e1f498e51cdde1c70460328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c82575565ac64ed38fe4f6a2f92f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74e68d23ce60f952af1879586c0d27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eef1235edef8da57bcf2c9b45de3fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314c5330a3687f60379ea433c22310d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7582142a91d84c99ccbdcf07f3455333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d12136c07322306a4702a1194389334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4525ec3a3c4d1e9b3b17a49ca764a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333afb887d103a865ceccc9fd5e997f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbfb32ffd4a79a80fd28f8a4c0d6a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489c992f2438f196cbbc5f3d6d36b61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d602cced47e30b3be70607f5b885d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301d43d56b3ab35a4bd19f483e49f6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bbb68838469699d9c3e91c321550d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151fb872b117e398f94685c3c42c7cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa5b0085b653ac863a3dbdfb1d11e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ad9927ded015581b5e240b1cf4440344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f8941816697cb9965850f3a05059345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848460d9897049b2dd5929394a9133ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280bd5278ca5bb07ebffab483aee408347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4fe6540ce67261f2168ac67e3fd20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962e9293b6de432d6d2c80056608b93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d77e373f881ffe8366fa73c5861956350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc844b3fbb095daf1fbe053708a28e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66327edbc5a1145ac64fad628a4d9cc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eb062dcd98bf3bac34c1a16843c54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ee78bbd9198f350eab0d1a3b1518b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6d40232f4f376e5daccbb8e9c6871355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869caf97e4b3af1ff39a09fba381bb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c3c75368acc7092f937753a866913357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81f5a1afdc9bbc6bb0497496d5784358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677acb76cb9e8c3a28dc2b3ae6f97758359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084048d0f3d492c4e74f10470094e8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb3db59e727bc88b2aca12eab3cc48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6121e4791f0d25485fe4cb8428d797362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0d6461829a715034a48b0553879a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa198e6d28e5166cb1b7b5893d9ab73c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86498a5e2b5007c49e004c6cf64cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c5a2c67c1bcf876c7b561792e846a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf530c8203b329dde1116f8b01ca32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25bd9539e2bdd94b43c39881983579368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f98c0ea5a28f6856e8a66e95fc6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60638512a7c66cd64bac9a387ff2911f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d698c286f0f11eb6740a7f19d6d97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee95db44a83a16d3596baaff145a3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590ab508be4b897bd428a4ed1511bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b659b993f38833965e4a366ae337374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6d10d2d6e49f4d50e1376fcdd4f1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081321f0a16a2d3d3f9b0961ec78b372376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a9ec8778e8377881a904067c51a11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8cd3d769397b6f3fd7ca21d2ac1a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d1319bffed7e6a8514980326dfd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8018e0a1f352998537e861a08f6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81dd3c5588e75494e9c804d7851acd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a05b68e2d6d12392858644e411bcb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d44d8058485f021e0d180cddb57ea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d535184fd82d7ee9c24f9b41a10f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19006e11441eddbefe452b96763fff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9f6f4da76589044df9b9ae67c67ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dfb716eaff17ee9f88410da2a51f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a8da64fc9db57dcedd69906c4051388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cfab884020895714a2e206dfbbf5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8accb14e212b6ebb6e6f27a2ca397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7164020f25bbdec60fcf255c0ae44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68657fea83170bfd7d9de1049f2ebdbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e52e4f1a8428eced421fe40df1dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d44b55efe27eeff58beca08d941b6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbcd00992508a0ab95770e0e6efd8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1afb38893d59fec8fcedc0471751396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dcbba980d80a48a2a8a9069df2318397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effeda09fe0dadf54a4fb3f58bf7e22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f334e82e26f5ade27e96ff28edce59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0b89a683b4cfbc4ce73a2ce25975a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eded01418fcf6d03d8f2b85f10037401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7809219fbf48e0a253c7c37927096f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af1725180dbbff09465db03d2d1e82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e18f813379cd0a63a36b58ac14650404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfe2c55dee6f09528867c050656241405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4946b3eaf7a0704a0ea1acb26f5e7e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f36e418c71c8b336392b641a0fcdf6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9b84f774b64f584253240fe3c5c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1154efa664c28a55a910bb4df39a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f318c26a464df75d4db7517a07cc8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6629b0ee1a805de697d4542b7511c92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d5588fee9a22c1755d72c2a8a2363412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7265fe93fe147dd24788b4b84e80e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d236aff5dd38ef2b72dbfe8a3ec60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061806a0854986de2745146eba59e28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fd799aa41aae5d9fc69f55497a667416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d5099759ca4d194506db1b8e983a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd849fce1ceeb1f83c297e427620a4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ac74b484adf6855a3d149dfcd4f9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f382b696cbb043cdca736a67e21cee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b441557b0cb2389fcc5acd1c4e2c9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93858afcda5ee19ba1efb1ba1446ad6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345b8777c9a752abf592650755954e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23666c92abb04e082a53e95e97755839424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de0807922d2f297918396c2c5c8464425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec14dc4f56473f74797d9994f79ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023a1f0229fb25c45235d8459c7d888427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412818cb75c4cacbd31a3844cde0eab3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6a65ab2d9f1391070dfc5d035325e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd9ef2ffbc92a63cbf604a478b1e36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edfa471b34286dcab482bd017bbbbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca48f1123d276f1b88fea2d8bc114432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24c0767e2cd72dde14d43f03877402433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aaab19a53a6835e92394dc4f926e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbb06dbb6e5a96586444a10a85f7c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95b5bb9bba39541edf8b826abae4ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3fa61bf39f2b7f6f4fde380cdbe37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c814d4d6039aacf6be1d3a23a331034438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bfbef7f17f504abd9861eb23072f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8552544be0a316624f0f8815b7e11440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7719c51bc2868593eaf4639850a9f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf716eae028d5587513eca972a54faf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8037fb34cf454a02f38a03732c4507443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83796d31843717de54c0abe5a0291f03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8368ec338d656a3d4dfe79a434e294445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef25ab355e61bbccae9299a5d88d1a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd949102a66b596a30d66a1a60b1062447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8025513ffcf0da5a062f9e03a2b21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cb238596ba33ad82d09a86501c52d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d243d5d95a053d9cdc1a79b0f91f3b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9b40872bc4a8876b1ecf9f6a31cd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe43efcdb6feae830e9ababe47b5a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a11897183cc4d5a3c815a74090002453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eac42c120b96a6d306fdb1ded2529454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b0e58a8cb0ce0907c2e64cfc08cfe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a8d14fdd652d63ece351da6b29cda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5017495f6af8516f518528d3f64f30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e293baf28b57fa7f226b28eed64d0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f72a394a24d70df8b6a11bd4d5cc54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb0843b8b0e73b5f572d2b2f32f11a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a42188462a6de180d585ad86d40d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf7167b1a5fa70dc5476a1622f8b1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9cdab2bfb095a71388ebebdff084d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434197374631abe36ac13ed08d10624464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dc9797b83a25e5e641427c2becfbd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734165ea3072ee351f95e29ea119594f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecb268a4431e1fe31a22eef77bd657467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a0fef7a433b3f920d5192207c7588468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e617d6a903acda1ddad6e0424936592469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419783a43e366ff2daebffe58c528b6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a97d4d871f1a30967aade6bd91f875471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a6d9bbbf74206ba8040bad6709f2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d5219cb2d41b3d58becf1715748ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358d37facac0f3653baee057c51b578474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535d3fecb21e50683367872d776ce5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0971948922133aee44771d6d2dc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfb1c471c0d71378d2ddc66ccb16ed477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>