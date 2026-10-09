--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc0f3dfff2cf131793ad03c54955831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97d120ba9e71fab39b88e6b757d3f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8f644fa0496d521bf55578848b1b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798db9eab9337e86106d30f63e3408654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26228a41319ca81f451a3fb9aeefcb435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de952ee8914a35ef5fe33eb06290d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e958436bebfa2aa1653dbb4e7662d517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad96e0c98e66873da57b9d4bc3bfa08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561f733c929451169f1cf2c38286f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7efba5e4ee6362759369c7a468567710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d794138458c6826fa6ce544414841511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74b2d0757e824a96ebb9cc358570db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaa69637625aadd787aea450e7d41013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a45b5593c7eca59b6fb815b9b30114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1080446f019416d7551d0c0e4e66d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba92ad52e31bb49672eae2b6b277bee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f97335b30592708991e6645e7b08e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eee2300db15f7423756efe07f2bbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c201c67f4a55e01bebca193dc0e810a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851b49f50ed0834132664cf9f720e6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54abbf27f27620082403dc782fa4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee3806dbef297cc5d057d69df8398022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef46c3c24def3484276d3d8dc55907323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c79cee87fca31ecab3c68647d482324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba495448167ed0da76db3965fa96eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28a2c4ca6994978db5cc1101c2087226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735672aac9e8b664ac90ea277b0e23c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bbe032713d8deb7d148671ec32b3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340da008fcc97415eccb03ec55637b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6301b69bc0ddd3f22e38f5afb7c7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68310b0eb3f0cb461ff36f8c88ef2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16e1bcff2776c41136cbdd884a59ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1918df613438b88dd2caa73f577a69333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18143656683bb3065d04c5493a70af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cb183590c51254fa394d31f2520d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32dba693610d61ee60a108d7e684f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf72d7ab2fa396d0133e74831cfc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728a475e8dbc5517d92ea2410828c2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b2252b34659ec03f473c42643c8d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae745ed6ef3cbcbe44a66ae572f682640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c63f5c2edfe09656ab1d7c9ca414cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fda534c1ac6badcb437f1e8cde65742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d1fe94411848cfc6d8ee1622ca4dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb20e655bfa99072f0db08756f273044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084a78bfbbaafa7c2ac1a7e34b8c1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a3eefc3be0a89557110d030296dbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51796979cc59a59c46c4a2ec89e7f8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc7eff6fd31a4e39612e55661aa13248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dc5dc548a06c1b2db68b551f25a1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f397d3e151324c33a8eff5e4a0f1b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09487ff1c585ce564a08af99281191751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645db65a2eb35d91d43c9be1c3793c7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9de7e9ac76a97946708a5c1abc8ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7576fb9560d475ff626c0af5c6213654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a024491b5a046309ef8055c609ab6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73575c74e510d7913789e1b159d0859256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a93469da27ea46d66bb58e169b864b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30324c66bae4d45a1adcdd70cb663ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1af1e53e6a35e210cec9f74dd85459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69999dc503ae2a1ecd39ec5c7a0256db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf89aeaa8af073f74bea87ab7182cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec84159419e85954e17c653a19792d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae524e65a592e940e2efd16d85bced5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185e44fe120e1cf73c6ffcab424c89964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9687a732681b92c777e3a865fa80365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7e79b37e4c4c5ca666ffd3465b79e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646ae4c771613d2066dc17d637780ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df5a436aeb62b0ae92a876fe34ff1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccb90f9766bc7e35255d4ededa2bd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c586aa6847681fe545dbd0a066dcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019d0eab73e05416b3c8948a40c90371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e758e4c529f1e0b9ae5b89f8e1997772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9de6f623ce16f606ee66ca7e77d6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3de505623f95e3e039167d531ecdff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085838bc7018302850cc6e425d43309d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0b5e656c5358e72b802d2461ff4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c0770db976ad620693d90f0ce5c8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d1f95ac83f2dbbc60a3e0003b1b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b6d9c9d1c259069fac0f21488f8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3371cf5c710833837a85ddba5f0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157cc5bc3fade70c6a15442bd2393e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b9cd5fc013b0313e5cae755905c4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c78892f928c87da1d7dd46a655bb1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497183c8c7f89cfce2db1e5d3d6cf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ec91fa45f41760d8025a5a418d6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a7d4c283ed4aec700819b7554338586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea35683f5194eecbb4b9e626050782e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36778948c65bd06ae2f794e462d7de8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b839d28981107c7ce99d3b633703fb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff305b61840bf42fd3d6da09828a8c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e566ee2536828a4bb8496c910181a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a25ec315b6d57e20ad0e8317b891b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113d09bd5df65a4e288d292e226a5a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380f7fbde5170863bde52723d2bed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842104f57e4170cd4f2c11cedbed2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b10ee4ce9cc07dc6c0efcc0d65b7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b36535808821b104ad5fced88b699397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2dd88df3c690fdb6c3b4ee248d1cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e58b4426b1a544276ff282e35cc7e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8631e89789f7a60c7a7a3d4a38a5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa70b2460d697bcce62698bcd0bf00d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcec37183045f85a0dc7c0b8b895ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f9258953c9c5ed14fb60507796e25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da15140b473da0439094f37d81e41c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ecf451adfd61e7a3b802d06ef32c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc702c4ee30d3d121a340849d6f9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162456141b75a0447744aa29340db10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a9ad7e0ff6e2eaf5c44ad3c72c2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0f36f7a710610166ec8139d1f78b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcfa07af5a20c6672314ebfba30bbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d76eacd842036751277e334fb2ae84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b835bdc5ca8e85d5c73683fa2908b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73d34f0ed80affaad41dc7b181240b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abaf55a47991ad8cf105794f8a4f4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36bfe4459cb6e7fbb66266b2f3361115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e41090e037589fa04db0d6dbe9f37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e68fbb317969d436f56e0481966d59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de37dd771894a451ee0daec6b1604118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee84aff4c0c402c9c7d14294fd9d3df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33a03e0d88e90bd64fcf7d4522fbe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5cb370fe2d2a0707d7d5245dfcfd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548e694990c2ebe262202455f35e2ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c88fd53e42ac99a58843eb0d041307123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9758ff0e69b9639ae4cb32ff842ba5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e20c7f6bef510b754571d66b46756125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47073441a9127ccec11ee2d786b29af6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468bd72399f5a33e33acae35d7c7a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9840d61f3003995dcb19ac3830fa0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd527726634243c5d07ee931bcf911e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf20d6464e31ea16316f3db63503ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62cf598231e11dbe7d1d67c624e555131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048be4cb57f94eb7bfb884a4dcd463d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ae7eea770256ae8c9d86ec4e9fe75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99110cf2c0f18e3844e2c963b591f2ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d62036314f6bf08e57ec5ecf5c22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd0e9e23983df1370026e52c6ab774136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20adf8e5168b260ef88ec21485dc46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff82106e3d9804d13993452ba949a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c3b806c7a16ae5d2ab2e57d3355d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1300d9dbec7c2d478f350bb63ffd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f34f395b089b1ec195670cdb34b94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8201175e8b7eb7caa626da7384a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b39a7ffe6bb57639c40e87fe3a99f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7598742b71e3c6b2354a61dbafbce4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0d23bcdc65b220e70f41290ce3843145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986b9a61e2f1ef581fa0b51faa48479146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2c476ef23cec9001af7787fe6e277147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351a2a63e392e976dc2d6a7b42a3d3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef216fbbced2ff78d568502c816955c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f0aed40037bb2fac92f478fd26a43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aca525ad6535d225fe2a1a61cd1c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd83d2b895afe3a622cc9b34ad451152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e871774c795141e1bf6514004668d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce745b83009ca5d2897ab3fc3605f890154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c505ad4e336944cfe5d5d77a858e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d1294fd7eff27ef92a92e024f083156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ddec39f2f6e964703fcc3fa95f468157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fa33f66b9fb4163cab91bd4234353158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1879a62dc9637f5706c422b407a23e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80dfdfc8950465828df3a9aa53755c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9924f1441b20eb4042e3c92e397248161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f74926a632e5e7f3548b43fdd100a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbab3a2917a71143ae6547ca185ba1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c763212cc8a67e20c0f87124d11bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5e52bc3613c87e93234135dab41c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317e7b17f3e6a6805616e10c71279b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c3ba10ae59a070a689185f8339fca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c331e3dfd8c8fd0a04ccbc1d94d808168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797573c1f3720a1f388edbbd6276a8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b02f99135888ab627779af726c115170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcdc5b95c8bbd826f4b53343a83bf4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7caf94cf5540508fc379d0b6e4840172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e763a972ac6187184e566e642f1f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45747125b00b2077944fb5580d1c0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d02e61be6574f3c1429873fad3b552175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3efca3946688812143d5f644ac4b24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cf97715124f1998d0a0d48217288a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c2ceabeacacd5565321ba13258d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ac8913de0ed3849fcf3228210404179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6f6e5ac960a9d55f81b97b5aeebf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab85a16e64391ca7e1af8bb14f281d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73de554c82cdddd601643e9ae25f6a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbfe2461569383cc076f6aa6189f42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d72df120e32aa2a55fec3eff439449184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9186adf36c489bef902102cbea1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9066b9c6d4cec8dc0c36046811fd8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9802587ca2cd041a3640d297089fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5ce4b1350dffd9b4581ef1d8a8afd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279fc17a61f00c0c41fcee69e7dc574189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce756c8ad2eb32c0ac5d70c02fa9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57da92943341af79e9d604e4c3165f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7de258a58865486353dabb9df37d55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e496d947737c0d48a9d983101fd325193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a27fa70c10cdb31ef54750d4996b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02da41f25d23cbe7112f96983012c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7be163b582efab48c8074fc334b51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133d801da365300d20b8c4e4a062696197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7ea1b7036ace11c635f03bc42bda5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae94f81e9355a6d7fe7d164a8ff6b65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c696e79895e26db059abd753bd69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1679b0f6c5d8d0983aab578149d31ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ccbafd51106af164f2b75c831bc08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb12349c20c1715c74f196ef3fe07a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b09e16291c507e1d4ab07f2cebe30c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40acdeedcfe06a45b70e959b7c8a512205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a94b6919dad7491c994f0c8fb0d26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668709e8090bde66c6fd7b8da3b12c2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773285dbc29236fa2c29bcd13944bd8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f86d3ff4c8f19f7bbf38bccceb6c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8074f6eec9e9b89f3901d6aac7612c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3259a30ce25be6a3172687e103221211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df4bec43905e92b0b1fab0a9e013f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03bd528c28a3d2885e5c7df577ffe8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a412b850f782b2f0768a1b4fda993fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165066b4674d538330c16c4cb1645ad4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbff9cc3b97a2037bd5598214a1987216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da2dfab5fe455c790857a81ea94f35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede66a9536ada3821627f36dd888cf40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aac2766bba0aeb530947dc2e492662219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2642a452d1781989e87a98613ab20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497cbfe52432b416c2024118a88556221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d16e8e1d81220f448fbdc2febb7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907f61e28c63e059c871bdd17e08d16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaee5d29a2ad42603ff88f1c921899224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd7ec67d3f921919eace84e8a0e48f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b362a9c592269bcb06ab3e2e0a9b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8de4fe2c97059d03738d26c52eefa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c582aec08911880f8d3a18e3f54e04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b184da2d5d9d9a6ee5fe3f967570bf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea9d019306d93331315100f57b7e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa6a584978e03d504d9970fc7d0ae8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482150ab80c0602ce87cc08e65e630d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b8a0e19ec84d6d33645953f963f45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5490350dc3cac7e271b76a45db89fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3833bfd89098d97a313f14724e03e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64113582f425a2b968c033e04e423a76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45e2ef71ecb4e40059439a3d80e51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d843c1522de9ed485ec96850339a1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da98d4a2afd98a5b9c6ae5ee5a468d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453deb2221784d7d44c1ecc8d2ea991240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f4303a0d688ba48ac88e702ccb0ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119e7726ea4f6011e0c7adefa21bec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f6c9a920a8474bc88fe62d4f6430243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d376293202283c5515b39dfa0f750244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c03e9b47d34003fb3d4bd6c3e8870245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720085a35726abb59f76675a0e7b147246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618984219e02d5d0b3b7a66a3a96bd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997db6b2c618f674dc3dbdad9005412248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec098f327f3a25fbff20aa5c45786934249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eda088b82b38d93bc9ece6c39c39c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae01f12dd01c73b274001f0477738f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a9a8991e04b29ebf967d3482bd249252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6a5e5264f9f2e217928dc2730e948253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88239da62af2f65e992faa32d359ae52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5036826b41e09f30af0b48c8e2a2d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeacae4c8847badd2b368ffce0136cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7412549031a0e5fead1002d6876699257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adb7ef9351ce3e1de5cea3046ba005258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2b5fd7ad6c1613daf60202028b9fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0d5f5d5bafc697a1326f75d851cac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b94092a564ace39da024526a58b3a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab8993fdbad929d3f61ef4c1191445262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f030bacdd37ecb5a7ca486e3afb2fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486909eef211c851e4c6e386d84dc10264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4189d4d082351abdfbca7ce75947b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f07d596a5e8ae97e34b4a4e9d5b948266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4096df8172b6689bd94bf587f352a37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b374c6c6dadd16627f5184dfd5e857268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5fa0fc36ff15db190eb34035926c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc042fc5f15fbdba701cc3853ac2c30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa060503e7678c6c3e07aa417fa59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1071343d792b705d80be2a5710c5ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd6c0f4aa9e98f27689660243149f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51827f87a65fd4ca45329fb1b1ed5f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90c1df0e154808a8088b3a7790d853275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba879e8584ea054a0f55a832dcfe84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e9f1f2ddfe7e4a23be46ea08a0a36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21bccdff74ccd77592f3f25ea41376278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2684bb73dbc505d92445dd773cf22a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f948e3d8cafc40b80629f6de30bef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132c5e952bdb869362c65e34ad96427281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049ee627b139b2945e740254fbb9c9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eccee68563deef22de760667b1f167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d384c3652226490d51549f7b58a05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe88fbe39dc232cf2808fd44e52cd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926acfbbda2abd8b08811c9da08fb1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4cf1f1932e2b1258ba7d414915f7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb561b6e2abe102fe04517ee106d6ab2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56f15571c33ba62b4aed3c83e6a26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58410b9ebaee5a3bc4bf0d73957b83f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43180ae5dbbc7c00cace291478f37e15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d84aaf911100cf0e44a679ecd06e99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022985a15c0f37ba142752868338416293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f1a043cd2ea25d3ea19c7705ef1db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e1d83aff93c2af9e016516215a67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ac2b4df2c94edd19ce4267274ef6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01cb04618e681646f2e3ac0f9472d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae108e9572d43e7a82ddfde89c385dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f9969697002ed52e65818e0fa7eaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483c9da24690da432ef70deaa10d8da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd2639ddaca7ea5620ad104d141324301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3ff951416bfa7022a96cbe970fcde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79bf87efbb35e1ddd975564ddbb6d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc00ac5863e1fa6855577b8d6d94483304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abe1be76de2af02b6c4038a8db18a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b1c6cf6c036623df58ef7dac2ec77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833c5a367f96a2914de0f869acd727f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8783fbe14d47d92b56769358f526b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25484c1c05f7112e731617e4766e4663309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41302cd4a12021ff51a63c289dfcb549310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7151282326f8c3789f88ec386306589311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32142a3765453c5f5765151de1d2657312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d446e286d5402ebe905336e987e42a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614daa2c16453815584a77063cce3353314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fa6eb357bfd0337d2bb5518fd7935315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc0bdbd2a5d45db0f53eff85c59214316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e140fcaeac88f725caf600f4d64e2a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343aa357d1ac040626c9692fb4d5cd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1866cb71ac1276e6c91a4f739338b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec339e5c343e87da8517e7a05245ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d551057ce6b444ce90446b67786bdfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae170515a0e41cf2e1b1ba3b09e2ec5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843fa497a8cea26ef74637b3e97608e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c862170e45a7b37d8f0cf3495bece2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac5563fafdc62bef52bd5311d0b7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd27f15bd748b4a79ea97c237c2939326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130ec87d3a335ecff420527f198646a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c249b6d55e2d97cea1d1755e9b0c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0426129a97bba22a0806c7ec6ec690a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33f50ac56dca180a82e5424f5a8092330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cceef91e1e894ab004b3c74048ba4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd4a9220207f311850f617c0e6cd89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b21393e175844e4e618841bf11cd40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec814662776784fe4c6e085bcbfd13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0d53b9254802c440cb222fdee630b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fae5f46c2228fbb271da67ceaaf196336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad9c0480050c84fe56bb9e40184253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac23c99bc2616ced197e7a10b4061de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b19c826ad94eae68ea1f51e1a8332339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004d352e35d208a1ade495ce691d68c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb05d9c1d074f9672f4c062ce0a81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c49b919c85fb1604c60fa510a3dcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef089d0f90d8efe8c88a838d3050658343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dc14b1fd93933f259722c038659b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17519ec8d611a9319d24196a1b40ff0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc15b6ad377fe43ab2f5f45a83e64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1f08c2c882555ac5ae928fe4d4a26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005752687a83be89124f1923c87d4fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b98b44bd9d31374d3bc2afbeef136349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba189206019923df40d29892b930d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c081846425698c131803452606005d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899a95585d11b9296c3ebcb0de3b757352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe18ffa4b6bd0fa0efb138bc71dc9db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce6ee40aa4b65401efffb6d8b0afe5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e483be3cd0f6e70961cba8376826ff3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dcaf968020f9c5b3517776f1dad02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97daa23d43c1121e9a402c6f7edc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c550a9c4481b0456df00095352ff858358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485afdc07469545865630469292e987359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc90328cc9a8805f5afd92794294bcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f4e61e21e4c3ab00d7ee3cb2fad3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3203232fa82118c521c6a633dde0e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c7132ba3d5aa870ef6f91cbb8124c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b4263f24c2c689f497f365a097b85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50528f79d788e235ef95ae70707c5f3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5d054ccdf1ea17f7c2a0693e435c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d85a52a62be0dd8edb00051947fda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eb341b0e971546cea666bffa63780368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f292d4e889f9feea6fc919bfd97bc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe2f4ed976b2072c6d9a80358fb3ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a3b84107ae471729e902dd9c95b55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c42f7588ca309cd3170a7873fb1cbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d234b53786d9f1ef1a4927a72d822b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe903219800db5bd859588ef1c798ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47dd894a314fb3df5a840dba3530c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83904a7aa93d6f31a6659055a4c70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737567aa40c15c36d9e6b05fd3ab5a89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6a67a69da0ca69db2159b11f72794378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0e634643d480a244ce0a21a863b5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b47e63d0c2c89839c283943155056380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473106a5a66a10c925393d67512ad7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdfd55feae7381149d8d63cf1b46d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7051d6c4868b66c5600bd474e2c74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40802711bd0bef17aa7a9e60c4b4cd1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87648ba199d0cccbf80d1e2a6b7092e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d20f892e1091425f6b787c71c5ab8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f00eabf926e105bbfb3c2533eae72a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a2abed699f191c29e84150500562388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317962d25dc0bb81b424c0e98799eff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc6c827c433e614bedfc70e234c4b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17302625574ff240eab1ca262cd69adb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605794505eae24df4b966325a0f746bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638e58e03ced1433c10f1f996be32be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1d1ec84dc59eaa93ed1312ab9ed0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99530098fbdc2f74f086c12d4cd034bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3b2acc7de0b1969fac6c8b28d282396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a947755dd6ad44f49a20e15d98914ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf2fb223c54970d21e864198a08ca5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86cfb77262d6d50d5560bd6af0d2b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912dc5d1019e804c0e1c2e621fd6780400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0a15a50bfe98124683400b52cceeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969bca3d820a23bb76c26682b07b68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd088c4a253385d886f6c2c6c17980403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16e4fe3a6cfbc81dd7da112dfb5ca5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2170e4d1317a98089492f86bd2d60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1418e231c23948c59ef1ae673b4b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd15540e7317ff8242dbec2c6146b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99346958c703ccfc77cafca5d52a90b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdd73b06c959a1d06478d69b06caed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c286de1ede72e9c491751190f9491b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba50838cace8acc2a6761add0fa1a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd870686a394a6fc67d52ea3b1f79b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f258e07708d50c3b46992e7a46e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b8def9aa1cd792d697777a7ded85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48040c876aa6a5310e039e9845e42360415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aab998572919f5d441efaf380bf10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31685e865282dfdf291341d8c0b3160d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c88bb85b33916a8b354f3ae52530c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836ac38bf937fafcd8e2d16d9478d2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006bb1c2bf55561a7e812b70e82d5cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0924c33e6d5ef773050d54e9c67ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ccfc98e7ec4b9fe9a1c9211510f08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d05d2704c43615fa6121569f42be70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600344a303c679c95f93445b7e4fea4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef5a9e816c003a786c7fbf5eb24688425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec51947d5c9d0838b97db0bfc779a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb35ab0301b6e5b7b3165d6eccc357427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcac81232482102c357ccda13d21ac5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0b4b2f6e138aac058573fbc2ef9c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f02482416fe6c275e8ef72d4bf10ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e2e48ffbe50c060db0be9e06846c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9be8adab6079e3c4bce09c4e00103432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570f88af3c7f88738e437f2f7e1402c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882c28a997d05157b4cf6d5570ff381434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce366e17da7170576bc4b0b4fc2467435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27c74d838adf73533ffc4e36c79598436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e823898acc238665dd52b6ff8c3e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad54c6bc148bce87598ee7b9adf940438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc80e42339a33b15ad371275fbb08f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da3462718e05b077c2cb5a92b693d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57ab52184a68aac25ab58113458be8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224560616b265afa050f9ce6907f182442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fdf22e363deb58b28bd70907283bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ecc5262badb746c7f882b047e010b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456628a88b411bc78f060b83e5f115ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16053a54e00151a53d4364b73d895e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8df4fe5e43ac826dd90c471b1c96e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5be42cd185f5b64e045747289845448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a86f54146c9192aaa5ebd0e25c90c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f775e10e96e8730dac68915c6f89ab5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b72c84586754c7f0eaed131272d9ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55254181284756a9f5b6946fce153004452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc5058dc5505f06d8538cc90b49ad8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278340ab35efa65b52ba2046d31cb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1344a30600462beba97a6cf01d2a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc1ee2c9265689fd85cfd7b5f896fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f201982c7b016e0989372707a8787457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dc4fba8f9d4c00024cbb27067475f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2c5b84d415fd8d41aece669cf3d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bddaa69d03a6dc440d3e84b7054a61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff54418e640316e009c2e35c4ada23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b65108a930b04f00768f48f6644c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f72f03d3cb3eff697bb43a4074d171463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7886db68952a3f8cd856b467f23ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dfdd2ead2cd72867b45949d233441465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273824cc69de7137ae345bf381fe3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185bbf28df4fbdb2ee3deb8a2862d94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2191c9129a8fa44d98723a1cee6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98d1b9bffdda837824db6a85a61b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74897942d320609b649661401a8426cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415b3fbc164d8e15cfc0843cd76008c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a90ece62f03ae2bf734b7cb3d0db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f867242cc8ba4a0233e6bbeb8092e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296a20975afb1c994019f67181672a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced8acf1385b41c8167a41ba8d62653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d693942ecf8b1c391b439fe95ba3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21dcc5b1d72c53c51d3ca8ff5a9f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c53c9c90cd895fed216eb3a58549af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bab69e082e6426fa2bc6b3a2834fcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db88d5e137a5fc1f9ce06c2967231e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e50da23bbdfa2a4b5aaed118bd87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b5b88c4e354c85552cbedf92effdc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d97b9b3d862e8546708285bec938e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e294b96b373fc13df20b65f56dac93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c842ef9956de9752747f79f471cc730485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6d1a4c6cfe3f0a4af63c67f1c03a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058361e3e1f45af487b8113b5b8bd2b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef93465d1f472aee3841d19695cbc14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832ad683449286838773c6538bc4f95489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d7adc516a92cc63c679df408c961e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e57497283217d672522472c498eac32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1576edccccbe73e05d9a9690203dea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bddc4810fb4359e9ef199e7d85a364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd74721cf352a564be7f0b9758e0de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93471e11f0fdaca29789988ec3c584036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fc3d979816f09e13e8c5cbede58437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed44d13e0d1ae80ce555e49b0f3fb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899dde66f997743bab9bbccdffdf7919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fc89aae770a081b70f6d6d8b6a28010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace08b2d9c9c1f236df9a3883210fd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b47d0ffed74c6de0fa22a87e4d19a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a43560ce4352ca7c4473dfd54960c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74df92d931a5fba59c2a840662fc50a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088ade089c1048a8509fe16175e2bcc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffba66445e46040f99e849785f89ca716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e0efa4a3fd89f5f093ac6dbb1763c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0220853d94618386a6f0703d301cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad1205782de826024ed2c458e3e5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794fb28ec5a53ab414f28ca079c5b3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c0d169c1d700b84f3b18667ae014221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54910b319b106ac3e55d662bab8aef7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660036a3a79c9b3eb20c1f0ed95f54db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c7648327f5efd9cde177242fc40024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9354b3bf0a47a90f2a053ea34253525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b922e89df5d34bf8e576f90b4de6d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c3b970048cfa1cd3fa33edbaf8d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89274ae0d2e9bc609091665a7e4cf8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50babe64b4ef173e43fc97116a57b0ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae2f1f3a180384404205ede86156430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f884c4fdd22e716270bbba767416d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe55d7d56831532649879b36035cbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3d73a4a5a5a9e94035261ebe8351e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a579993aa339e66e8b38005ac9a6abc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629bf37514841b44730450a52848d1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6d6b7bea2b094ba85c042d4ac1f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960569d13f6ded5bfb3fa00d61b7407837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f30d25c362d60f8faf06f0055b6d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe95218e08123335dfdf8c9285a0e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e6469d6366c4dcd2ff68a4f5de51840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021cf17e0d06e48b290e10123ef044341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2b7cf2b20b478548a7fea06550a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b977914c3a6a6f16f8a9701c9848f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b9d4b10015101f299b60d261b01c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf4fb6f3814a9ce3b911c3f1ee4dfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bfc99e898945851306263b022733c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a5b91d82445a5f41188ed438654c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6886f6480c7dfc99ed2b1e1b24cc8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912383edfac29c6dc038ffb702e81d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011c5b80f813d7c32657aab64f0b34a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9baf91f983be893280399f28d8d28f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3cb62b713c261becc3daa39297b5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825a079c30b7966f74511c03c6656d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134bbbec9be751290dc3f20d7a67afd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeaab71c3adf756e110b5ad82fdde155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b78664eee7069ec47f48fb60d5aecb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1de5ae738ca962f46906c134c1dc1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad0fa6d7ddf0620df05c7a63696fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24d5cc3bd3695c19076bc4503f5cc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aea2bfbec0d088ef7b9645ce9367360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf2ef1c201e4ab77cadc788d1cd50261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ece192dd7e96ad120716cf26de29562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b06bed8cb152fd2c01d7f283c73d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c925a9485f145aa29eced5563ffb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a9bfd9fdc82a5b66adbe9c4fc4a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042be43ae9b22ecc1544dafe390aa8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fc873f87c3cfc9e063415230057b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a8be3a0b8a9acfa6e84ad85aa31268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b5c5dd66d8ad4c4cf8cdcb4b8a0e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc76d734fce32193b70b848609ccf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cda0b26f86ca1b1d5b658555f098ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02b74845db04dfc466ad70082c35772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af939681befab8430981451e12dce4ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f1591a67fb94fab4ebb14ade682474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb57ad6a63477d0ff1b92a2b7a646b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd7b9cab23b91aebfeacd1bd3119376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf916051c6a97749b8a41dd95f9b9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a208ef955cf9181f3d299ec480ef6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e90f16ac92a4fba6fd4d6c434db179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902118cc8b433c57590466b46b2589d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275d35a97b17ae2ff4dcef486208b8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ddfb9705757ba70d333d2346d919a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdbf908791a4953f62428aa888aebb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8d739e913e59389a81f9f8afbc98484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4262439ad9392a24d3240034e588c4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60781b172d8e7c6e140cabc7cf7774086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad856ef544d437853c25c81310f11787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e4159c990509d854e62281232dc4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7650d1262e2863d5f248689d14897289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972bbdb4dd09f05717ddbc26ee5113b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c669ceb0ffd03a19665d7af31cb859291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69825ab5beaecad1a32cd47697e780d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352704beec46f32e929d6702632257293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85278101ebe5307f02dc4da5fb49b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7306fd3faf4fad22fb7459317a4721c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68222121ac32e872eba9a823228b85dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cbefee31afd0d91be4aa380562f0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477f6add43b56f99cd8bb8492caa2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa24aab3421b78ae73e3336753f3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebc33617d541e3972e1f6da67085af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d723ddbcca70ab8d46df8aed6921b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b7c16ef3bdcec42fce2506a2f89bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b61ef1b26c41a33d5291ceacdb144a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bcfce2850e5753451cd331345cace104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da29dece1c9602ce6bbae2e7036d033105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae4948a316ab3ec5edf2471eaba123106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079cf77b8822029ead8aea4babf5e64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d6d7dda6ba396ebc9815211e53862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef40c24f0fd641b023aa17b821f547d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa3d3f07d90b478fe979d606b56ff2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22633ab7e4b03b9323359f5b0516fd0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244b87c2b9654d363d4abae0b1e9f18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abbb00ce5fe98c1077825bc8c08e47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab378ea11199f3181d76c8e070a61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97191f8159a32e15b17c4a8f59c8365115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba15ae38bc4f1f87407f5fd8180aff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7567c8856475eb7979796c6db41f5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb20ae64d23fb6b625124188e283ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4338ead0299e54b9e885b7a83ec4ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260284510c5515c6ddf077d560f352f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d7c83b2d75ed0d472acef4f7eaf4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d6de42d4a28dfb1bfdbf02193c69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a433989f4f356fd36c5c1bd9b6ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54082f2c488e49304a720b28e4511a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe3242f890889049f5d62139ed318d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793f8908dc4275ed5b49e803cdd85b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570fecfaada5cec32d870ae00a4fe0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229047286d0dfc5c1f8bf83402eac0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59c4d6fce3a54c9c6d22f58d02e319129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78423f41329a7a0cb18dddbc85eb28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd933210ef725947fa6c2ce3491e313131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ca3f8e07b3ee031bc202a70de9148132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2ba7c9bc2b4284b07c32f16cdc473133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844ee3e7d16eaf55b083aa88d4e7647134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370de428c8d10e84d1496cf19a2759b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217fcdd80a0bb00d144791ced8ab53c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd042531f7acacf59c9eb9794c45e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaab56e104fa55e7b7f8ecd81dc52e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fae03263c030cf91678bd940a612a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f743543de6d53ede548a28e3cd986c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc96af75dab74740a2ed5874976a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220358aa7770a22debe3caffadfa8139142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33423d1e924142b2a399c39cb71dbb80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b385021e280f27126578d078288fd90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de919272a5f228ab1a22182c44b831145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad95ed2bfd4df33374d92669d60d5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8175ab806e5342efbb84e9fee1f58d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38211705b532cd89f7d528313adaa7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e16f12cacb87939c8a6456c3ebc7a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c5bff6e392aa21e705492e6e09a9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825267fa09c89f17ae176d46a02a215151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa18b8b32fe96bc10a2655410c646c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdbaab1aeb7d8f46e716d737b31e52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c9d4f26b3fd0b58d15141e7a92718154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0876c7486124af6cb92aaae8c08d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077da150777a3faac873331079e6b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee0db5b09b0d73b52cf0b03cca20b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97349f95baa7f889d813894418e4e51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e465821ccd5c2fa24c490b2ddb6385159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8852b2291e8b12717685f55b49cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d3623447ff17fd9907082fbcc2daf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889f38e35361c6c05a22fc5b5bd455e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a76e5904a29e4a7c6f8deba4dff12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29636833425344d4c79b975155b5be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6efca0e0206c4473d8f091aa0f2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d6d264fb4ac072715a8caddb30c3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c5de73489735b0c9a4a6f3c058570167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d909d668319bb3c0d199d904e35f1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f2383f9f9b29da70cd07584a85c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddae7385e2aafe1195d908c6457ef1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c6c745bde39e085675a69956031ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44252070d14d27b8e329f17fee3e9810172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69464af47b051018dc6eafb281e18769173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd619e3d2149698da87b17f1a4dbcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee1c39d599c3bfff7c560225f424d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f9925b4b1525230c9433e562aa4d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1ecee17427bc4e5e514ba8856019c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f195c7daf2dbe66e7eb168739ed023178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8267d4ae8d135bae83b6b95f43b12f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b1bfbfabb1f0a443cce0953ab09d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f2a9539a6647173981124b50a26f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be3b351a60b04874dc5b4f47570b04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbf32cdd42dbd49c9f91fd14d1ebd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093088143b846cf8a062830963ef540f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b780d96abe47c6bf96ed2ca9560aa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ab45c5ae51b9ccbf71a5d6d47dbca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df6fc4ebed8c77f80bc06fde5eff35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d600dba65d354ff0278057aa196f100188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908d6e7686d0214386ed872c6e7b2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5520e769f6e50175f07072766682ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a88d6f0da0a18aa9a49e716084c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b90d58ccfbdd6bbccfff3c4bd4cd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a0a88f54b571871124e172ce5476e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd44fec04db4afe58c55c9a69f71296194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320dc93cff8fd50e3a05f7690b64b6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227b7105893b88a366412b1bf82d924196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec79f8d01fdc11df4ceb5052699ee9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2bae3e630038e1008668fd713bd3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c92dd7aefdf80a8ba95abefcf4f4ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e848406ec98fa2d4f43443bc4d4002d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc4e19da285436e4e0b3746afcfab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2d8194e060f5c80a35aac1bee09ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522705f66e783f83495d2730c38aa9b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6638e3a271ac6c34b6cac303867c06b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847f7033c75e8f8ca21200bf4cb250205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db1eedd557a2665f346c0fe3e2ab4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487729d52f41124ec52094e68fe7290b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071befb23572bf2e858e3e41fc8e1d62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe83952b06a0ff5131d34ac69e63364209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f2023c36fdf2f0a85f72f9616a332210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f815af278f5b322c10ef48501a9c4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6db862cc6de8b9b9a03be6a1ed5213212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828126d3cde8859de67543d7800a6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927876d591f3d20606017c8ad7e93f86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab1c8a4d6bdbce71f3ab49076703e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111624f40b5b631432882d773949736216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04f86aab9b2ca986f13582940e4e02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe5a7ea35e5f5f053fb9f7180de3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecebd72c61b4779d0a7bf4b9b5859c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a23f029997b38383066a6f3cd8f09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c08910e978ef7c8fd3b28eee628c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbd1feda6ef280763bb36edc628b27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4452ef465b54e4ab3adccaeea171816223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492becbaef8f5e8de68f11eae2fc87fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f285c18257c494828f81bedbfb8f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf76cba99cf0b1ca1423b1d9a850f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca42bc492d0037a6ccd982b98206a68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b15aae7075ad187d3e7e3c28e370ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda96fa845710ea7605344ae8fd30b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a89ee96a4ef8fc685cc849518fca78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6757edc6d65dab63a189eb195729a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de55265fc2e6208264427e031347801232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774e2e8d25612b7daddf9876ca64b99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4026ba32ebc188d339303a0cdb9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a57e94529770eb26ac59a2eeddb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c1c441a14f8229d47c7e67d0a9526236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e08e05b24cd3fa487be3ee916d4c5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c4ce8eca8e0d40cea5157f61497bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085330c35d8f7ca115fe8febff050695239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546813197bce1290c6457bf8a71039ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25f38d4137678adff4c1d3c1d3ea67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad3eaf8595c946656076796aec3cd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ec2b6a5da515439e3b816aebac306243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26177186f0296731995a58aafb1e6ecb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656dc70446926232a34b02117f5aedb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb4597a68f5f50fec8118e032bd139246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972125a166079e9f40fcfab8a71c0f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4bdc748c6c385f91b973fc9aa1844248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd62d564385d6f556b85e2ad1afe9a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911234c602954270f1252c0120afb46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8b6ccd105531c5bfa26c4d093c07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f50d554edb6843e0970c773be579b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f9b3691ab2aaa97321e21ef5d1b12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d110021bdfebe1c5e7452b310b09dcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885186854a48f4f537101f4aa4079262255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367815ebd5d5c7292ca38b69319809c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e0bb2184734e0987af287a0a12d04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277307eba2a667e956b8b0b528e92710258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355e4668d6a2858561bbf9b2db1c5fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0ab27b978aca54d4cc31bb1b38f88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c2dc90fc4f750ac14443aa114d05b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c993ea1bb233de6c62b9f352314c6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c308af8a6e3440d751d29d67359a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf0b00dc824345f2713f4c62bac1bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3cd85a711beb39ef0ca957236b36c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d332e94d54cd0214473fdc769eb4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da926051361f133f7efb4af679767478267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8860355dae073b2490badeb06c152268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ff16718c48549f3fd6cebbcf5014269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e076c727230b6844926333eac786270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c972b16795cbb93f6e8c8dd333e448271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68228982ee957c3981e16d8f1a36ccbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965a488b38b6634186a5ea6c0cd8ba3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c84c56740020937a5f728deff3ab4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ca2576372bc1f403a111f8a3c4d74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c77123c8dc5d273940864379a7aa0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71765d696f1bcc6ef457ebad3c5211277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0fa2572a71a2a70487b2b8cf43eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac802e5cf090ca00bb4ccbf1d16cc497279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ce16389a212924d890fe4812fe6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399012a326c4a23ae673ac743c46e3df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1442121400f94182f14fc115106a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac490e698ca8ae0292691f9614156063283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5508fc175cc2b023239e4fe7d924ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45140bb13f8c220e3cf38ab3986f58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3775dbda05a228a91cda136feae4109286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255655b516f938be46dfd6cb2f8ce65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d5315a39ed47888b66b203e762fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fd14c1ef6881d7afa61fac11890be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbbeb1496e9dc04fba4ddfec0fe085290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b334768ab2136fecc8e460d1c5e598291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c982769282334baaabdf13dde4ec6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2ccdd9a72be46616250449f6c7e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ab830218b3093bfd45963e6b7ec6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813172c2fd2b4c06bf32ab9452a13722295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f4dce3cf1b3b12e2f627c1b7429bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c25c529cb9640d249cda1ffcc3f94e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49789db84d5abb63fc531522a52b28de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b235394b83ad7d93b75b26f96da9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c05ca168090c5c98c87b83cf27e31c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6349f67dbcdd516b4ec817293da8fee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9d6f0f32727ffc593bef9264c2617302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b452536d6dadafadf31d4f3e023c9ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04bb3da7922c9f64d4357219ba8530304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b705eb07457f8b372f66c345d94c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a1ade260262a8aa29875c21679ebe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b9f998f590b4d074c102749e2f2be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99f60c3f6c733106a7f231e1afdf7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a52bad13793ac0498bec86797e3e9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01c75e0ee9aca1d38f5cd5c5aac5ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edde6f7d0d702fb67be095a5021f3d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ab49eca8eb2d53e4237b121585b55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b348bfa32f741762f311908ed7c74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd30897ea20c8f08f035053d7c6d39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b8cefe239222618c3c5ce63ba01eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c8438675ab69959bb0eeebab50e29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad78a448ea1c52b745c36c2bf8460317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916c2faa7ef9723ce7330e99a319576318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb7b9f40397ba808ffd4596b872ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77623ea462df733340503e52a302e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb77471d49b01c32a3728147fbfbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff337a7e0d906fd3f7a9e8adfe51005322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083258d3189e3ba511c6ef4a2fb3b3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cc3713c6f0b46363dc91f3dce4a94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb61d8ee3e7b2d63109820502cd115325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abd57f97ead400462b4e1f412a48eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b52b1db05eaceb790a5ce2e6fc1938327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940b67cde305920202f96f4d4fbd53c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8497e18225c724b4a70b228dff12eb0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b9e059d84f7ff8c2032cdd5bbd4a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be68f6fea59daccca7a5a4275b269331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a3a8dc1abcacff5cafc9334d464d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b66a98106943c6826c83407d0926333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d65cbc153f741a1b7767d9e974cd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25518f6d757ebcca233d7fc5bc02c85b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823d0ee6321743d93c06f6347988bb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd1933a86dc9aa6227c515e3c3dad9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf153987e3b76553d104606e61369188338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f4c292f5e30ab7cc6b73488532676339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d60211b695d4218648161f2628ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceb088088f5ec4a556ab00235c8f79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d722688473fefc57091f6a76db3c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d35f88aab43518cdbe86a79f3fe90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14725e7092a1d772c0da6dba64b09af6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b5cde800cd11c664b96d152a4fd12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738df98fe33f58ff0c4649255066f5f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ef2ad457390df8dba551d743b815347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386f29610833e0b7742321799b5f271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bee451a7069dcd83735bd53506797349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d013e31f346bb6c921a2edfff3ee8e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1de9464e02330c5c1c50863f553c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e58236ca1a74f7e4c30d713d1ee6c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f24613c86488ceee5d1ab0ffbddd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f71eacdd8591a4692d58824b01bbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bb8c8c7369623e052811a0a722349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079f20d9fde954cf5528394b1b99885356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2804551c67e7d9e10abb73a7a75a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2ec9bca16b3bcf26952b95fad0ae1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5fa4155e8d2116b9ffcd0237e5385359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e941118b5e72a257ab54020206dad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2ac8aa58e8dd5d009c907524ddda0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828083bdd04b5638677f2aeaee9587bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd4dfaf42fbb855ccc22f7a0349da0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f88a5f733c5f3d1223f64d6f222ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64a5d02fa33c49f41b5dbe7b9c36e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e912ab52a2078d38f10db381c5504366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33170c30fe31fa50da787c43047f9a56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b04ce3cf3f90690a6862d58831288368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a751c1de326af90ffc02246b1ad774369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2bdb4c2ce888e0423a3ccaed52ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d9fdbd95090bf7a91bef547b1905d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a14a95f6956f26e76bf85b2f5f38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20f9037261a451685deef65baf3808373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a44ec8873656d94762d917cb40493374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa47d1b28745d7e9be513bd61c3839375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02487ba4cbf28c5cd27ce35210358237376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9643b07ec2f8d135306524cadb38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296049542ce762655d9605ac8bb2fbf7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1d77f0353edf5c6a4a86ec3ff4dbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e273c87dd8daf09584727b2718f442380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9871d8d30da5adb7e2c8e51666ddc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468597644f82840971aad0250103ab8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23460449b65d63480f8031d745e02c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ff835c548d54fc58f12720bbeed1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd014bd4a8d770450fb2ecfa7046ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774a8986500cf3f470f64c63c25d4e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaec189b039141b0fa5893e4b45455387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7fe5ee7f4493e8bba18c0f36e77af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e52c804a0cf51f9c39e3d5b0b6d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19458390cfbdabc72b59ae8403518a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea9af0e269a084f1dd370ba20650e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6260e7091c9cf7c58d92f04fafadb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fd20d48b4ba90c20bb5f0f0d8625c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a7fda32ff746fc26b7fa01945a3cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdbc92e1553bd992e6728d2cd8c18d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683b2d358e45c494562bc5afbbe84b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ae3f730f5add87220dd2c3c70494b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b4a9e13019651eb58ba1b2f76cde4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba348208fb610587f368b0b3ebf195399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fff7fe3c2e507375c2184107c3c52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb614deac9b2210b561dd041f207a4dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01ceaa5f093b69ea3b2bbd58dd28cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2da45e337e66c9a2a65def2c8b8562403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d98b6fb58a2cf6032b1218d7bb3e2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172f05e2ca9e0eb891bc62ab5b7685d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9ae02ac56d6fd6ad7e0aad239ee19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc17151b585ad45a44a3d9d69d66d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1777023a82a2061b3119a1dbbddef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f0c5ef47d91a97c082e1131ee4f21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc3abbf6cafdaf03190a1a994161bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a70ce876cb9779560fa32b8b6e9a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7902b933368470196b6b1f96cf1ac6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ecacbb0b0a8a09a9090e1e73684e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91380457d674ff76d013733e7fc51e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e020a77e34d88aa52585f41506699ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae237261ed877960cd888cf45b760416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acae390ed655813b85d576bec2a6e3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d8ff4975fa421bd8632272920ae38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26428e52146baf90ea8cc59b59f5329b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355080b3a3aec8620ac8e863d2b42bbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390285b2456eefa561e80f05036ca8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4e067670555fce8cff8722b4ae916422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10774428fd423a04a8f60654415226423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7dea3019be9468e8860b327f52675424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7fc2edaa162328574e2603bae8240425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded20c601ad274a86047894adab9d5b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129da1e8a71213386f6470c7e716c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68e7462e1eab7461d524611a5f3dd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114aa1e252ce820b36e435ab7fb6e48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20266f71518ee36172761467915c7b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88aaade50a78b1dd0bb693b4a03bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30adcf556ba4d3a7c1279f24aa605d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6e0072eacdf8bff1f390269b87e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926655501de9964045f6291c4ed691d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46690ec71742d12cd0954cfb4fcfef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489baef878675676b1ede5fc80095a6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1d32278051fb283075b1e99b7d32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b6b24b01cb67b7988cc88ac7d18c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961bde4b898c2fd38f67d843c6da061439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a89b141ed58d0b0f339eeae85b5c97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabee832369f6c984db1e2033074a7b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db758687241ca2d1f131b443125f89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd084a02ca40f33f9d9f6662e6bbd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987561ab649cfb41c814e814edb0e9f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5e2931283c02cc4b2078b5c7506e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40131d55972de114339c868121e9b7e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db19c71e29169402a2a3f96302822b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39557f668b967bc6481d17bf1524c294448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba600cfb00117b663de00c029b9855449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328923144a8500b468ba647d20bbd63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df474057f0ba9d3c18f033083ed2f26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5e9d79e50acbe104b9c6cbc8a677e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658722638227d29810a1a06d046884cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381710000c783fda73b9e4109f4d849e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dfe309308de4aeee5a131d679f0c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14f10be7f51c3f97d5c7200538004e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a73bf513db388bf405318b5848167457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5dc93caee9aa634104c5bf99174f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311dac98152d84737f3548b957a4e2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f280cd73cb4ed47449ee39403fa40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f50e9bf5ff2688cad6f41faac34202461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb3f89b75a76723f2d0a557d03f98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377978823772b0992c66c07a66e62b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f8ec8ccc4beff44c281fd45cee62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f5dc2ce8fa199681a48ab765911c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738680e07cdf8a6e9bec402c9bd9f79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccab84a1d7d20ecdb1b18c2c0bfe76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950a5968a97e972b81d94f0bdb5fadb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086fd80a265aec96da88b375d8378d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aa1d698081e7a66d63c503741599a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dea95f5533a543e14c8042a4b30d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa2d4def63e4792d65b98201f34207472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98654dbd552196a141114c6b73464436473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3467bf985e5f0a31025238003270f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d961433bcf1fd1e50a90d82184a22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651483a1e597289f57d2dd272c2619a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b2cd844cb98798e061e08f881e7ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d19edec70c5c7649b4e1a6ca4aa7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb2a4c0f62e389dd24db08b199f16e479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>