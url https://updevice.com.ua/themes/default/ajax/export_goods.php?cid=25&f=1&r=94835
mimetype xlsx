--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0d784b77f0acd9bbfd360f3b871141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220dd5ff3c25eec5dc8a1358a03537e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17559bddd26aa32653a9febf5d793a863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee3945c2a7346fd4ce541b241078f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f900b8f1bed3f698cf3d8d7cc8130455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a23bbfe86c2764dca40b10a04e6c566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a10935e312e59ab9561635f08c68d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2a2ca1eac684e8f745684b4cf24c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b2430028c70ab9ad5253edb18b05e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c43542932decc3a17bd3cc6041c5f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84bd61473957f07befed5dca2c5e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb4c7a986cdb45bee62f4e5fe35db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1a8d0953e69a9b7568a09c4f0508213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888afe01037080ea2d081e804a955b2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd078fcb542674a1a0f37c747f670f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b391f4a8d48edaade1dc6a0e839963516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6b4b33716a517b71e9555d5605c0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace42e498909053a744eb27def1a278618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3219b25bd93a0d2d14a9c6651261e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25695242bfb76640748c20dde835620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4321e6c78b77d752614ea0d2ca35e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ac78c5447f2a81ab6e37b19ebc0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6a0aa6076c72b4f066ba3581b4e5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0606b5a164619e4fc503dc580649a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cd92ce1683a8efab1e6e4cae3bc3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f21ed3840f9bfb5d29a8b93986a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40421941608636c76620d1ae90994fb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19634cd073d7ecacf01d41ba4b81eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f74b9f8ee3fda20eaec831157678729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3bd49247cfd4ce329c053cc3cca3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77151e590e80c0c658f41eaf64543ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e19159885beddeda40d82c3a28696f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6168033d2354727aabef1fd34f06ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000635da64a79a348b3e889444d3823d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd223ecc91f67b67b442e3e5815c345a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5af3f60cfbc890c2caac7dd94811636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb9e3c2555be0396cf9a7dcbf6be4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce82e4cefe376a4da60732d95990e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39d161f3d7a920d0ae5b553c5980e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3340d67a5d8acdf00f51e0170b7e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f52ef53956177894b75854c0c6f6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3821c07aa4171406d9ae2c87a1b320b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310eae2157663f4e502edf243cbe9aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df610b68d83254038f9b7fb2a170c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab541693f8d63036aa6e0126b012b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7a17bb5a26adc9d667abdeabe5c9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dd3aae2320566791d56394cd4fc3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b2ee455b98858ed9d01c84c624b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28216dcf123bb3adad7b268701924949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc77924af1c961c8cfc19b2cfe913950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8d86544fb2726fcf8c703d641f2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36245b4d33414c83c755dc68572dc9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6e34f10bc981c285c896a13ba802453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7b84a261e166cbae1b58a6648a1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8667a67284f0a2140c7063b9d22ff855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d25d3027d58b53f5031404596da45856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18a1dc49b52c7c7785edf7843815f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d8eb6dfaf3e2f48ec37f6909a4cdc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4972959740e361c3bf9b31dcd9e42059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e461eacf41998b16d3cc476cc865160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a7bc98bc58f5632de08db15c7958761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea400532aee1e44a7b13e8081171f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98f447bf24da99033593679c8b7f1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8bf3a050560aedf9a94a3b8ae83e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257046e008cd79e3ba2cbb6997f912565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474addcb389bb0709607a9f05c7befb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c8ea569b604ec905f52d726e751e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0e661dc243f87f428b52cd736ec1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfee055b0b0c3d989596130fc9e971e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964920c5f7effd5c168ba38c47dce3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa7816e295eda8e486312f9190d45b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73034b18a945c2aa2ac878f005709a8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f94834f927cf1ada858d120757aa3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe389c5aee64ef5f21fca291be74f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cd28ef59537b5057f511f0321449b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1bfe781baebcd9bcbde3f213921bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e45eebacdbe1f8adac1bfab3d834d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422415e6ec8f19436df7f969bb3b894578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d324002f78d294fc567e3d96bbe8c2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d51f5197e3f96b9b85219770d1eebc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1ec88df6a3fc0c8a1543a8a35718681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b551ae76c2592e1821842374377ccb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69919fafdf3d4e40ea47f6a19c85277d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635a66dc041b6ab145de966c20bb9b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfebaf173865f84f35cd677b261eba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b685dc89cef7bc272fbacbfd1954486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702c4608289db83391922bbd3af8bdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe392c8869000068286c235d941ee5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fec18aad518b09f31788bea9beabd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca92446a98a3b1bd5aa4db11a11ca6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7e8c8d217a0054358a97f4ce00fa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274a703fc95d026ccfd12a4d8397fa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12726097a19415904a84bf4470f667393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd319ad56a6a4439fa9e6d6f0e443894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4cbd6a5da62d71bb9bd7ebee6386995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9956716eb2057b748952e760a3d6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ad1c45904db7425ae0f55a23f605697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09437e99d971d46d15c94d7e5e248ad298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736ef3704523e9785bf21591aa7f28299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f1a529901b3e9f6c32b6c9568765a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ccc70ae787360ddad04d55f9c76be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85509f7b80d25e7c886e6b33c7d836c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e655c471525c4be0eab44e7d4566e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3b984057e2e9da186307a87f56ce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65996b4b3edfb17000597e48ad6d096105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4764eb0122714ee443f0fc61d70a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba80c6aa6fb1fc1ade768d54e5871f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598808f07b0b18b3052c987f8b645a15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab089285ae917298fa3da7b93ca7cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadce1ae3c8f18d58fe43fc9cd1c87c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdbfe9545ed6151910d218e4c53219111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a37b70a532d8b707a614a17d3fe9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a4437aa22fb8768c4b728fae94329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5358ccc4cb30bf9ffb4c562c8c889eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e051cf378dbfe344b0b120f367ef83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a6a79cb8de7ef35b9a31659bd9a63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809517d89f53d9e65ade4545d0ccbdb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c82850c8fddcd855027862a46556d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3746f36b6b1ddbd3faa7182cba016ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1639282d969698aacd44fed248d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216f506a735ce6e52b53f17d346a4ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18a04fd8d603a65659eeb8c27be2e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3cfd30044c124a2054c3600900921123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de79a1ec94b91e88a67e60002f882124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5a3057106c825291b556588c73554125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ee7501568b4c7677a984361d3a28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1950c7e9f8563fa2cbd99cc26d72c09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c77e5519d18aebd6bd3c547b03824c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df8742589a831d113156f1569889ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c432b18e2f79bd680c3e7d7ddbd77bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb689e2fa64c4b52c727b0afed6b12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d4dccc780378a853543bb809ca08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9ce893464f92d7bc1293cb7803bff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b14a94b2658e433e8fe1c4e51a639b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf591b30193849e6ef1edf4add86eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cefc47dbb04aa7825f413705870163136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4991dcef86253a320d1fd377655be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9dc6f0bed60283152853842679f2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebe9dab77fff52c1b22b4b4067da36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3b052b33b6ce50ca374480ddf2c0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c50a327efe278faed2e4c4ea7db0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b0461ccde3bf88e18aabf361b3191142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6eb731fddccb06268b54768ac5f8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b05e0867dec7986d8d25c3019777e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75753334323e4cf0c1518a3f5113a558145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458cb4a81b0a4026e14995afb7f8747146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8238f546f8f925faaed56ffd3ee5c17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dd7bc246461bf4c144e0f894ddf86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c067bd3425b0f00b11dac92f8cb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8497d2cc244356fd0df02ddf2f3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06217852dae160932d9e148310d10597151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9aaea41c4635c966f9f1f559eaa26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ab8f05643dc585efb61a543827e91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3806b9bdfdff0039d00d5f6757fbd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb6016c0617e19c67c59b9229fc6d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf49e23b3a1365e14bc90be39e45a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfa034e4a95f0aea242a092f49b6d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341d8b664083d9e1ed3b135992076d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ace6a52b9a55127c0e60d9c4d4e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b25d4fedddaa1c3e921202bdc5ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a700cd8126d45b875eee9c047258fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6b3f962e34d36ff6c56333bbc121b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251fb63eacd555b85c5511b277a5d2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ff3259c6bd8ecbb99f569bf32e23e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246d2ca66dbf8f874f632dd613a1ffa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2edff9928da3a1f976a5d24776466b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c8b4922e904dd026d6be3e1c8ebe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf6c038225c1114ebb0ad7858e5ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ebe88dfd26181ea2447e78b523ed2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3ccb7ced3ae125d98ed483cda1ff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56d3ac4e74aa4178dd8b93ab7d9727171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087e66ed9cbaa880a25568be3e7d98b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b3d0f3a3192a154f7138d48b0002173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1540cfcd47d2ca3fd5e8c81f0f72d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df5abbb9ad0465e7c94848453f8250175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866510d126159b45df6a296dc04b33d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54a48a8b4497597306c6dd0ce294a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce764a32273fa771b002bbfd0b700e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c7782ac579df97160d9b2a7a5b889179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db32401e6f5b2106037d94c1632b3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca3a717e5daa1b504970c01c385833181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ac6688cc5d98e9d12c2f7b0cebf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c4775319f38b62931fb0a595afa0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114dd2559bfebf53a429b3b581bf0b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c5af9f89ae435b6194683d19b2758185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66667d617c837eb4788a375d04a5089186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f88a4d1cf80209dcf770d9b6cf10d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffb801c44400d101a8fd98a88dfdb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a4e3d061fdc7137a2428b8fc468d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7fe2838e219f0cc52e98bbe400f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737a175012446d65dec650a963184a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d542037c54b977979d2192b815a788192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bcf3e528137ba5aa25ff58d1a1012193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d9a341107082947a8eb082d716251194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5333956a854cafafb84dfebaf278faf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cad3977c31dced056c7ad04733b5ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bda95c5d2fd591fe7610ad3db6093197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec7bc2efcbb9a77bb66a559c101a0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043a1820f8ab70273d65533ade1e115199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf7845d57b14ecf625dfc061319aa0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba047a1874d60a03715566156e1c26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0702ceac9da1c746f80ef3bb4044c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef05316b1dd77f6203011a1375dca3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41465a7ea3a19878ac1dbc2b800fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2b4d576774ab2629474403827f43e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a49c9bd829e66038148a74207f2b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c8e2f744dbaea7305958bd6555af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4ad1786febda2d0d96b04ab328560208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957fa167bfbb884843f8dae1e3fc646209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f686dcf89aaf447558904a3b8a415210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dccecbe44c19862bad662e2dd1e510211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9195c95ac2fda5575c07d402b94b300212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fad9df0565678d34f9287c4c15b768213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05bc797958e6f4a9fe2b87e770588d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042228ad619fa20540730b56aff190ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce7e83974776480ae971bdff49daf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87638f693d8f4f85acbdc06e2a595a5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377b94af3a4810637aed7fe049f1943218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be856a1623b02d5bfac15bf52019c7c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb1c5c7f252b222dc4ee2e007f5f1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68fab793795bc8159c8ee437af43b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9605e69dc11ed457827ea395c21f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802528d9e90db91420e36fc98bb12007223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c8a5d5333fa5c463e13933a50cc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9953a818b4788ab307e76b191ec3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8c83b099d5db98d797ebf6d6e807226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d56f1daf0a6985e30be7664e4fe045227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9f9bf8bd5bab71aee9016f3e2dd53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4d3ba8092ac28c977d33732aa705d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fbdbd040616b270bd9410298c7535230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec7ec78cd76ec8ee89c56c4a1218fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea485ee982bc0a6e70a57176dd18d996232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2152ce6e4f8e72d31430c7956000c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d32f0527cf89964c35b758b83bd5cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce51e0d839c45eadf3d2b4d35d7cc33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3a437a3934271720bf36098fe36fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa707abe614e3b5a50ebc1835d44a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e5c6a51b731ea258bf0bec82e16f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaacacdb6bc6eb2c033ca9f1b07e7a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97c4e934c2557b281be8696cf26ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365caf0925bdaeffd997f575297fea5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4458b905aa66f0eee19b74e87c6935242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29929e28f8e82d0e89f4fbbdaf05c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90396558acf656bc9217056062d5c4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3afa8da2d09c25df7ed58632c2048245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a98a67fc8d412ef4c10663b4ffa7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd28aa663d24aa1d4394b4b9629748247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf7febd3bd484cbe895e9ec3910595248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7cd158f5c8c6519aab937eaa91556249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194357a6163c238242d3dcb946b6241b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a2f8981aa46197b2460ec4e5260d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde0e5fe70f00e73cb74cd19320d735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760772bc0c1f0db440b396eadcdbfef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b4dbcec9e0d0f54c56a35676e95bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750680696748c6a8d3f41593652c085255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277991727ac501981507fc9fb06176c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c74c2f73058c5e19ec0fdad3407e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3005765871a7a073b9b2dcab0e8f149258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93407176b4374836238cb5ac4961448d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f77967ea8f002e6d3dab293ca5ec95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cad4676073d7df5f56d65e4ce55d6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ea6b027fc0d40427e05e6887330a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef07301941cb650316c5aea5b13be4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1fb4ba0c3fdc3c920047faca10950264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aeacf164cb625811a3f47787f6cad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac417b5008abdf3f4bdf8ec914b3c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aa5eceabb14edfd8baa243c153295267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de921270912fe0d8ac650046eab721268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef98a22575e810394140a6d645c00d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3ad023995310c90609bbb6e90955a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed65885395c0559c458c5d73aea417271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493dec53aa9f0b97315c756f85f0548272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648ecbf1cbe492a47df5cf7a1447748273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8da755dcd2a6ceca75470cd38ae8e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391a18765ef8a1b1a2bcf98420fe98a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ca7480eb089d3bf38a12d7bb31340276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbc68a9094791f50ce2425039457e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79d1d4675dda4152b12c476ef8e3f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049eef4f86d7cbce1d0c79323717ed8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ef4d4e1b49d85bb0bed50c60a6c0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e7fd62a049b795cec67ae150e295281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb12b607fd838843c043b96c45ca4fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77561f0ce83c41fc6b2f72eb09d24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e387ec6cf35b48cd8056ed3dc059dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ed9b64fa049bf5af95a4e1ef7e865285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467af8852480c96f09a1cf3704fa93e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e2095b386961275285f4001f0d82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bee18a440a503d7ff47cc1324816e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559446017499e7eee188e4cb9592550289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e65745fe525e622e639e906a163ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f41af7617e48fd744b4a2941f7b755291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45d1714bc35c880042583eadbce61c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c009e6b0adb7740584f9e3804445e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b7b512fc7f4d6f414f211e75e3f45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781ae26c96b71f016a727796a11ce1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b9a01beb17a405e1a45865bc2e9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eff3e2c7f98983dd1401343e7eb30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6a86517855455109f0a875c6d16fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a331807e3793e83ae7959e2746235a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c34a48053ebcd16090ab89a7ea541300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15a4f4b4543242f35b054812851943301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d5c7d9a2ee6b305ca06dc13f6ed69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0458764febc1d00f01a1919e68a5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5175e2932a4f18acb5a45ca2e40ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d43fb433ea39a6eb51fd601cdce0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb55e221fa1c870aed35b6aecbe732a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61b8acb52ccc1548ee884c4db5534c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77bf3a99de58c185b6dc185c1c162308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44b6b60b8f3be8d4b954229a3fd05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681bf4667f1a6115f5b8b34819ab6fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ee49751c906f0fb734475ac8350a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9cbde7468e310702d0c6a7056cb92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aa42b7e132195409938949d952330313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eee83fe2427300a20626366d56ba3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b6ac3683e4f1563c43579fdc1f4ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb1cb87f8c11d2a80cfb39e974e323316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5db349e8829639d72f199ae5443ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ba04dc3527622c036074bbf84deb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f445296e073e36a332bfa6f5ba4f452319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f728dd4ee5179713bbbeaf448717320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f073ff4673ad79e300af19a344e175321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed35ccdc8f382f2c327f6c0638e274322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6296d75de53f9774bcf16dfc66a8b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b174bc3478f14565b08316773a67e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aeae6b072cac1cb152963ba31aaa4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9467d808827208073d74742fb569f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac4b1ccc6ec76efabfc888b9d39f0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e8cb64944986ec8535730173a58ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38975f9b499e31d078b987ba736fe5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed380e552468c785971595c5111a337c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969bc6c4eebc6b5ce6f8635de786db4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8f5319264189ed6518d790a386ab3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d580192cde17092238994fdd742ce54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0009d9efa6eff728f23c375dca4dbc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c8516b0935be76ac15cbf1ab8edad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46fc127c417275e7ea64a1e23a6f78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3731f8af65e3a861d9d535ceadd7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17549bd4808a14c96f12c87f0fbe5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c49e4057b8a086117a458124f4ee5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6861379ba2977b76ea1bde9969b00a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2286186f739ec8a72baf18e1c23118c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5671a6eaab868102f46e5f5416489342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d5c1b90ea5bbe509be0c87ff0dd04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ce19c2a152a6c1d3c21fc8416eaa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1d58c1ef607667a65a21d63388987345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45389f687d06223ee160c3e693284b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a789da6995a06816b516ab92734c0d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d403c5eb99eaa0d348caf0e97d304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace29210b2ff85eb80db16667ca5dcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220f703cae3bea8a9cbd1585d3530c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c10c4344b963b12464818b4d8cb1f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b47cd579d7124df7964c3cf882e9b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720c96da354c0661ab77bad58798fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bbe4f356bb7d85a93f4000bd9c4f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e885efd818cdfd845cd1357f45143a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5484356d9465a7fdd14456336883158356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b709bfd32b46e518c17f3aa0412c647357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50011799719d55e925c92cd9c9a08d2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845fadfa4ecc2a476aef65ca1786d39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7973d486b31f3cfbf4b60730fb39a44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a05ea36b6553471f6dccea2e1fe54361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cef9b1706317c04c1336a88f20b431362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af80aff8cdb73180a496c99e15b5e12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350e2a5d20d15bb1c51f19e914a0e44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2239a9855844af8f581238fea8975365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78964db36663763d1e1cfce6a91cbaf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f9ab2b8c68f8f42d2302e6d18f187367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a56815f25685c7113a6e7d3dc15d4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc20f06da0070a0558aed1e7d1054ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036837350efe81ce7417b2d6a960ed45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771de60147407e4d2b09c58909596cee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e371c4637ae716163bc3961ab24e06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1075bafd224ee2b71d2a6760ecbe9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0312551e86e105822ad46243a79cd3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9820fae2b70e18f4fc213fbe268215375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5edb55255d80d9414b5813dfb4f824376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28744a3d211e3022785908a90ad07e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0922972578c38028c733f268207be4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad4b04741cfee2f4e7c7415e5f3b4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379b5492f1a06c2d7bfac514f2de3e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fef1c45bba0b294d9ff1b35d34a678381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab08d3616669b25e737824e7d2e668f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91be51e87d4ddf11ecc0e39dfe2f22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22dc695fa393fc5f53e365dabd8df6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff9cfa7bdcbd02408eac33f6337c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2b1ce4d472b649b821e006094d4ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a143e1f2823d8f192968ae9ceaf6dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0817ca7d6bb3ccc3e088122973b42e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e05600bbe5602580b61c16c1a592389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2864b682ca89e7c55f249b1b7f3f21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a966b558cd79ac35e5194a13955c1dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fc6f16b3daf12d954f7b7c4a53008392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633d251d85b0acf86bc01c51d5d05a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f945fc6f870407642440b90241b2dd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a00eac04545077286efdbae177693d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e3d2f095fd4feb329fc994dddaf46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0654e229ef547602dd75004d03e57f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86883715a76d62e4573570f2ea2fafff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666da3f85f6839d6f28b9275a6bafccc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21db1fc21247ac59b3f520ee5bc501400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797ff84613286febef314c3e73fdae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ddded7a2bfa48a2cbbd38ee4ca0c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d210a6b16bee073d22b3ee26fa3ed11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d615660efa6f19f82644fe077f584404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1deb2c3f6955b4269638c0a666c8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b10c0114c7583be714e5bfaea4b21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d57eb3172eb081f2b321857c925584407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e6296ac378423a856b2ba132dd7ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be532060083be404eaba9ce205ec79c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3383ce391d7285c7b4528159811211a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4109969cdd71498a70aeeec9ba9774411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be94f30dadbf3b0d49b825507f2ab26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953312612f318f3e57bb4392346345413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312558f2ab58e57970d7539264aa3e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32edc4a11b947ecb3db03791823982415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daed41c3b636e386472ddefd29bbd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad5aa7908eacbc75abc2aad05a4647417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57f75faca7e04e294039c26b543746418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a647b350030d486253072924a67c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e617faab0fa024c37e447ae73b627420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb47d815606fec06b2a9bc8f5aee2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29120767548ab7209caf6c111b74d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf6853bd2486975172ebc598d1f1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38454f358dabcb24f0d5ade39974a699424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54991c622391c729eecce4bd42aca86b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701036f963e65425a1254521fc9ec5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2225ad18096e29dbb787950426051d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337d1f083027920337431e8b40204a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874ad319f9ae1441d482824f4442a6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a1d1f9cb38bd6d55e6aba534ffc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194729a4eefd17598341a1786e52e509431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c9cfaf32605361edbd8a2f93b9064432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedd4674f64148c2f0627cd2de34d75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2ca718ad65cbf59897b1e975e61f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325861797d60dc6ab1d1f3f617a47ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92034c0c891851e64aa77d8fe74f381436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ad0fd1075a2a02df4e7aa7d8cc54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74ecb29bd8e5e6946c00d85c9ec58d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1065ab594fb88a7b907eaa3039c01d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d2ee87def1673e143afc8a5979241440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa454942d133eefa895a4f8c3da32f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fd2a3f5f0d40076a6d7a7af68acbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067befa41460d8a1bd169aeb3b12d185443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd079b1b1da100a79a1f6fadf46efe42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41462cd11018fdc36243a3dce3979b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c03f477f9448faf0691a1f95778f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fdc469f3730de2babb30abe23526f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39472cdffd580fac5e2d38b751f5368e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82d50dcdcc653a9d4f38bc6f9ccb62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a3211a4948423090083fb0946d340450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888ff7722d200cea3c1312568903a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c0b16cbcce722af7229662328eec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4f88afc35d24ef4894188be79b6c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267931da685f08727cc9c490ba40569454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca798bbb17df71fc2fb46904f3ed7832455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d45c0e85bdf3c263c3311bf4b3faf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b620c474cdf1e8aac57476f2a75a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdcae83ff0ff2c48d3e5d8844658aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955853decb6ab525d3445a99e0aeff2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d14c8774b08916f49627baf595fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b709458928b96dfd5bbba5b264e9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f243d61049a08975323bccb6ea640f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892937ec2bb9e98dd3f4001b277c22cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792690a0ed50452173d08c09bc56fdc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6d82eecfb7f6d8b32e5732cb9a168465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515def9a3c3a229e5806e0041739a87e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef57a49d82e18eb56b032cb90670d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb845b90bbb03b5215c62b772852b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228002efa01e74bf8580647701adaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ad5567732c9c464fbe53c9b2ba7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff59b1f068f243b0d78b03697d2b15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a46d605cb668af2a1d49e60a1635b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae79e6285619ac8e9ac16751bc28de4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a6eac5a764ddc69cc8e724a5597c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b0972b70b28f6e7a6ee99fca9210475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893ad63127d13a1205524f47f0b3bde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6dca6f4fc911496b0ebacc7eaca61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fd2d59ef0556ff85e4a12772f820a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e8072f58383ec8ead36201ac022f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf5b94ddf8470f12b19bee2d909ecc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff5e55c5c1de2855672c446b0585b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c6c7aa1e3b6d74c8d02bec166bc4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aac27b82a20a636530ddc6f711338483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ebd434035653578da50e36bd43fbf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfec5675c25ca8d167e1d97eacb5827485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6cda0c536ff17b2f53ceee05fa5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ce8592d4c86d54ec09824fffb5b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf890ebc1ca2ee034a6166ed685e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b894042094599228287ffa7f3b893489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34702fa4f4f23519926c60015a0113221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905c744b9ed8401bbde2b752ebda3a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc4410db885493c9b07ac4f6a4828f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859662bd77170556bdea167475f236344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a9e72ce3548a0b3e0950406e0ef245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdba11e6b55117e50a3cf969f76e606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d367ceab63158fa4f1a29cbb2836a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ef5a2353aa8dc0d4b364848eba6608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dddc8a13638ddeb81a6873ea52bb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e25503ab610f2ad8502d64a05bbea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb309441f8c3c83f3b15ce7fcccae19011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b691d09c15be7e8b888972b685dea812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a9f891b6fde6f54734e9809c9830213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ac7eaaec7ec67cc09c8ce5c49c7ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a8bb5bee59648414721d78aa2179e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e6888e445ccc3945303b895c4a9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee41ef3df60bc496b0ff174604f2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fd7ffb406c5aeb42a7ad86be6d75c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb2c336186403d7b3a2959f76a97c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab31eee07356c7e7399e00588a249f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74252c5c9b08112907e56512904a280121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf3849fc0f5acad044387f9952f24d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57687da920e42422b64957d615a56e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8d57fff4b271d9a6f03e57f9d28f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718c42be65440b5b4454dba91edabe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076299dd739eb303b2507529ab3bed726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc3559dc16417f89b2f931d8e4768c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661ab14ebd2d3622f14c478da93ce5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb940ecc5feeb68e78bca6d35a533429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9f806a604613def67e6cecb3578730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a26593f3f805301e312495fb43f7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9d4cfdf2f241bed2684aba3ea3e9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90cb42f6e6db4af51fd45fbfa3cbd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305334e8f0ba6f14e1a656823ff705b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f408c7de22f9ea318e383fbf15385135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae0e869c9634ee933b19be7687f8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebcb29cdd176b76d154b477f48609037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27767c0b93d76002050860510c5fadc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07173a37c409c2a6a7f27d71ce8e1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d628d66da78bce59696a8d33f987f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424570125c9b0f812d43e4692be5ae241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795833f05ffb7246896aba142f0ea6e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44cd2edc10b241c8bad9c993c6afb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91043ecb232a5e36ac144ace76af6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c5280563a6bbdb19daff5a929492745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b24659b0f83bb5bc7c7901f3ec33746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91ff9ffa09dc6dc4ac3afd54544d6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e98fff304b9b3eb8eb8673520dd1a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec590553f788ef526ea9a889213d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1da009ca9dc901bd8efb2d5f59d3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fe04b2536d2564c1821bf86492d7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c05f76b77d78cf49a9e8e8a4c129f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597be681d4a0d2a058138bcb1f7395253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39b4156795ac802a9c73425673d1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c6d136d64eee0be634321de1122455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e7b1447cb69872d0f7b9718ebec456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d057cf0cd61f3477dcd4f5744dbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb86d4ba8687d12bb612cd744332fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ed54ad1379e4f5186ba32c25ed55a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859478f7991b1450f41f288de1b235d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a8ae18bb23b827470541427da204b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da32f917c8283f45e2b6413b2ac3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e921946751d5f17c14b79ce697ed14f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124dd1c27b4a5764d39e615c7f62c8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072158b18efb3a223158ef3b3ee904365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9a8111dd3601a8770caaf4806446966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5b743bb9157006eed44ec3c56c9c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa985949fb037124403141a55b7a9c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961573ccccd8cb27f520d188225b2be969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4734ff3ef98d66fd1b783c37b34549d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89607002b1545c350706468164828971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9ee4c21ad2f856f556810a603a44672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf14e42db001ce3e72ee0966255b5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b73f7ef8e89ca8dd406c391c64f8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9642437bd30933f4718ebaa60ba1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f5df648550b41cae9eafee9cfdbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd575882feeca9664758aeca047266d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8f21751b517a91820fc460b84e1ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a4e24b6b50c13abae34b7af6f030979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3270bf601bd5bc6418bb6d574560a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df4d555b3d78e68119e68e2824cb181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf2434294811e1435963a621c866d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42d3e8cd5c040df72c99905d6250e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60ce22a6605a4f8ea13eb11eba6ed584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7d58786e9fd27b7818d1d81ee992385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8281693f9411c47e1bc16d3b818f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccdd66b1ca8a7582ecdd48d475b43c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c0d209efad3cad80da6d6d86ef17388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff295a3435abc91101dcc61a09b3ddd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71328ed58689017899c590c0b559afd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c8826f0288b05aed62473e2bdea8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e6fe0ac6dcc12097fa32af36ea2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d69e939562e15773b09c51e1bcf1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57787e265eba3aac043136de80e209b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc64eda3c3dec919da5b3308ed7440495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fc691ab8937652a7f8963cbedbc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4129f7024c717b73c82c7e110acbd3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f758c7cbd66040c04ad6e760335398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0750b9413227ced7d03de98d66d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868bcf895647c91a6f820deab7c510100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a363921220fe0f2567e832e80ab7c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a88494d5828983b963ea6cfb24f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a69c8c8fa63ca61ab605a4b5ef637103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc9071ab949920ad1d1ce337087d18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b9b745ed8a7241975fe2061c9a617105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6db1cc30df6dbf001d95862f681ec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff81af7fa22fa18f3eebc363383ef1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac80f21d1cf1b1b0ffd0d6c1294f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ee49b4e66d0f036693fca319db01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94626ab4c46f6a643a4932bb88fff6a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6611c032c1cc488d53e1ee1326f76c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824771d1c8b977e8154a679dab1ba121112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb84d68e32e090d6a442c966fbc7684113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642a2d73ff7445186cdbe825fe1580114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d5a3e697a3fadedd735138901fc40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a65d5d30eba8a95aad89d67e987aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3201bf0e74b0294958d3b1a6d5f3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c33a82b11cef163c72454cd3f238118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50d4a9929e9094575ec0e103d83ddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d82d94c1acde49135c7718167bd2d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9cbaf89d151453784f9bbcd2465a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085e443e45321a70798a6c524e6d69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fa83da8803daa6f2b8018487f67b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277571701c57505052a71693b4e5ed46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568af989fc602ee1bcb370c774376dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee461827a7787933185dad72899d16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f5ff7a39802c4af39daad66db5e98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542d219d1c0cefaefcd5020d84a63a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28556ce5cba30d04c1b31041b4a1a1de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eff8c6acfee5c6b6f9e6a3dc7646df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855cc750482b50e51b6c7d83a7a9f22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7bb80439ee0ed9966e1317def3112132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc8030a78fbcfb3c79ef095f53ba4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce08b6710b94f7f1bebabb75e589a55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75143cf8b635a986a6143c9fb4b1ee72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6841272e024955300951ee1644e4488136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aee7fae761c22ea80f3fc9dd89121a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea23d26136cdc57d29ea7fc35c04936138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0877190e0f8a1fcc6137d16788c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dceaa3f2a81f78500f2d475bde927140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61046091769a083df99d3e845c0e3946141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c781eb4ef2c4f819473334aed638a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661297d1d51d3d7e5c4345f7254fa951143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992ed357f10af370c78ebce260e90d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd504d2b930de776dab0b4d10beb567145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f3c60bd355ccc8ce4f7e2a794d567146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa745c43f183c6c0a5019594a547475147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d9979caba86077ef6db5dfd5fe7d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b38c752ef931049e4657deb07cfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaf54109df5407cf3a1e3bed35dbb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6294a8090d695ffbf65e34db0e9a69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93509f8aa8489ee9b33adaa9ffebd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd5685937691bdc60b231e653be16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24070f9d20a3b90102096d0c8ebe06a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0406631376c3dfc0888cd241dbd6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8e7539ddbb516b0da335eb5bc92b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1256146bbe81dbd64699126a83ff3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f9f214a3e3b5973f51fc4b1b043f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01bc6ef4ad3dc5e633ae8a309aa069159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72fe1bcf58429faaeb5accf8d250fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3f86129394b987e4b0842d44f0994161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de6e64095fbd19c2341c9265e67e4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c75f6aad68b9fc0de7d2232bdc84d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98de3e19fe696cebe5e474d4d5aad1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ddaef6ae8067ea08f172e2e74b9f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa38ac9defa193fd822858944bc8df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e85bff304fc7c7133f897d04b4a95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4ff5df2f3049f145ffbde6dd789ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be408e150023e2303d01cacab716b68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79623fd51fc5094cb0c6d05d05ae53c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489642628639eae18db3f1e736056c4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbb2ccfe63642f06914b99e54dee90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c7a81738c7d7a5a045c932afdd962173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db0164a8f6f63d8247b9e99f2acf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4824e7d4516f2e026c74010553f04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49d7f9effc8ed69e45c1502bdb928a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88a0a80e533e3051b3118b36df4f72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338252c5c533dcf38f64e2d1a7aaf85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9e11023159c1503a13c2bf813de59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee65f0b847c67fe317859b8048e30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad88e0e32fb46e2a3da0bb43216114181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01925ff533166f52c57ccef92461b1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0419b6fd161941b4f8fefbee53bc9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa42677b050c51f8d74e872e8eacf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eee3d07adf27680f1808154b42be9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bf21427faa41a12f3b6fe551147e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aa87300375498a8531a0011147ca5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c4df120b621e4cd65c68590707c73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dddf45bcf3e57c632d8188474fa0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52febd604cb47ca2491a8060fc6a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0bd654fc04647a1f25c4e2379da1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf256dcd700dae99242ccd63df9266192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7d73236164e3c50d156e6c01f5d90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55a2163aa4d417751f5a1467b2074194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b97d14f3c1385cb45d29733a450ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f45202410c44c528b9b3596960c58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73438e20c6a08f71f5fcec48edcacd02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078741488017385a536e538f37aa882198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7b9b19da80a4254788ab880cb478e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd4ccd5bcf476d09db8c469abe0c90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ecd037911ba1ead56cb7875182e6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e8b4d137ace2a125246732ea9a841202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5d8707464a328530f4bdaaaf53a97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f2819508688a39b13ad98bb92607204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4315e3a02c0748203fc237e7b6fac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d74df3f66feb037030254d03229059206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3243c8d31a7717c785cb16fe8fd81e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc22e4dfc03adb66b4bcc4017eb01d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919cf9467cb1ed7f2e343f52f507cc8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b5da879d2d897b688102215f3fca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc21e74c0900aa6c3944efbceaeaa3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddf6d2dbfe588f0fbd8ac594d410d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbb1744195b415d834a3f6db658699213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab12ada264398fa8937d9a758c675214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d100f929a1b8744e9939e734292dc44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f2c3bdb64a1a6ff088d679d44c03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78bd46b6f09ddee70aa178f84ecf75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab9cc18edf733ee4539bac987745d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f113502a85d55a7525013c3e4def9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a42c5ec42eaced15428e485b8302220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc15c6b381449301a7b05eff76f0dfb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42727715a0a35be761e8a69b06de3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fe0733600c14ef9981a926c682a0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf12ba95b8e1cf1719b2ee0a20027224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed268574215547b9cd9c9165b26e880225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604059e20b1a5990178f0c4c29bb32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423a637de8fcbaa127b95c1d870657227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b0982ab802e4941a5d7e71d951a3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7041d63534f20a532d57977e1cf22d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc369a050fea8d284e3227b0b6d96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f8f4fb129765bd31882012b00c28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b696d29852df84834a21f750e6518232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a360f36c652d5ea7e4e16c66763c3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adff84a61db0d64927b4fd2055d565c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d29ff703a54d373fc29b424a3cde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be3da56f8be8ea001c399a63f89a54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68892ee545ab17d7968ad28c38296e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013eb2b45c4404f8cc95fc214b4b56a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d34a1636e75b48e5ef88afd9fad92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9417b320034a9570c640d5496237034240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f8a7875c5a8a444dfa27d9277fa7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28db04c01d7888920bb8b5066f763f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa4e2f3e88462375f721e9515fd2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c73ca090b1fc41f9bd22e38e8b7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674ad820ae96bc475e40052d20a44b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bc6ab1dfd679cd2b998e49eb7e06b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96504997df89b25e028d6563e021ee6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453db758ef22051c4d1c1f0bb0948a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f2c50dc1ef3d3d255e7e7d303e646249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60156c93fe0f7aca9a19f6a1ee02c7fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac3e934d8bd441e293f5e301c5f333251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3be21a00539bc52fb9b4dbcb37a85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d281e5830c56f57e5bef546a4198d2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929e5b7a2b4f6f75cf01cdb31f663e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10158604a2ad1059ee67b9dc73310ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc175a5a7ffc6d7e8e7ff7956db59a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cc13ecac823e151596caace0ae8ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ee593aebb8c6f45be132bd73959c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33852e1304f48e2436e4275d311bf6b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf738d62cc5de3d507a9417be7d5ade260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78593f483cecb05be657236cf96f6a11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb7a870eba8fc96dd86bec570425b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121b6cb04340ff61ac0e24bfb353f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318340726d4bda83561bafc20f2a0ddc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba0b44d8f325933d2fc9c6121d2c65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0606f52514f9d0598db9147bd143c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23524f88a8915e84ef907bf593048889267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67ad3069e9a0184ab7e4263c55593268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463259706e81c421b055b2d8633894c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6489f4e0039a2e6bb1eb183b60df2e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed36162fa846cae21cf783629fd322d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a760dea122062fb712c65cdaebc0cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298312dbff50c7966d09d6d6bbcfd7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f874f5c6f4b478270298938294f098274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a1f215c3b7502d586c288a236737275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa28d82a2b64675bbadce27daf4772276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2dc29fdd9bd8b8410521b082c5da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac9faa13e3d7795c7a2f7c5d17be5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161ffc19d9a2520185481b839be420d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933a43ee2d93b8ca90fe9be234fa9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072b84a9777226f4c39330c8fbc1279281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041d94580600cc28fcc4e37563369a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0c681d06c0ff8f9f5c30236d2f8d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb6d8871a7f1f44291c247a309585f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b18f612d2a87a607833d9b41abcbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f30729a80af93625cd3f8fe68a40a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b6cd212ec47fbc2e15a4f0d3dd77a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0354be6549504a93f028647735fe255288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8cecebec4ee21485a6f7a7cdc1fe2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07935ab2e33f9ce87eb31d9db2f569290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a147f74b8829b7033a8f5c739384291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f6e14eccfee31d5962996bda1831f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1044873db881604db9ac22c257920293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5a663b10a9730bb07b62d4821efb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae3f6a7802ae97b60d3faf802b0151295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4b5fe4bb4d07b34eaa2355ce02d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1a1a702e34abe53d30df0727902da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a0bf369f793aeab610cdc3ab5dbfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b969bba95997a349365b016f07ba4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be685d924f34798d7509ed49f7a915300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272376b2c290492858011b5d21a3bde8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09513cb5507114c705f4d89e09184846302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9efaf4a2f9bf4035a690220800e8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049c45d00664c6af1c5dfeca4a440d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ebe388c28698699d1501a6fd9a323305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f746342f2f1c4b9407dc42c84afdefa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeaf64e8906272aec2e2c8e3a77b20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26cc88af56a802b8c236fc4416a12c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758b3203d4808813a753e23c6c844e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d4dec44b2e43f14cef8203e2550f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9ae8b216df6bd4154852909d0046c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe97721dc0a89840e7c9eaf518cb89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c54bada5d5423670dae2df81cc59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d3d2f2909b4dc0545e0a8b3d5eb50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a7aa3942165133351c8645c661ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef765a7994dbac0c6ebb904b1b5daed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efee08148e9e270c95d4bcadacb32c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228275423330c557467ae253099edd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c8e0a0a897ee1bd1b4e684731e023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb50fd6a90cd0ea407ac4c06d56e8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875088a1250411fada3fc959194e7ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5bc555ca0dae73ce59a04aa60a690322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9303856abb60e3643701ac332ac9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512317e09e85fa5d78ac3a4d53610f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e8e8cda4a56179a8a2b9554fc5b32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a1a282b30604121edf0015b2a697326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb45fdd25cb567307c6edd1c6cd115327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25519550cbf99e6760ba96f2d70dae39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a550ca95f943ce8e6cc5aa21f7172329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe523af32cc589ee567190c7c3dd7fb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17795bc3462a01819665f54187cd7c8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c537d0133d76924ea5f12efbd57a1e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb4bae64b7f34e6a501d530dd1a53f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662e7b81dca05fe278d7c7a818e91fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ce4697dfee8436d8c2fd52d2df22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca791dda08832a714e6b8033772e0b5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d6b5aa2ff610b73c86bbb3818bdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cbc1016c608cad12a1dd05bbb6e0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496ba4c51601d66a6960eff969eb2d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f638c6f0af9b12c0138a8b39c9aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23a38f3bbac08c7cf6bd09777c209341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c07f23cdc21744bd34f5aa4a54f49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a67975b3278b6dabaf303eee9d81d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f510264be98dec054559bd98d87d9dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2c3b8cde360db3778588a5f0ad5b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594338298be9d71eb77f460f9db37aaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc7a790fafb9aac8230cb1956bca8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0031d2b0c86abf27c2d19b498c32f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88d8a0a0a60aac0a1fddd9b8f6733d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78113078cb3c46d41ba8188b58648ed9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2fc0db90fb4a51db72385026bddb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d402d782d68261d814975a4f4eb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a14a6eff6afdb21f25f06d2092b5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b941cabd233e7c3165c630d7bf515354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b86cf8220d58c99140ceb1476aabd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dc39e31ebc5acfb48a55b73a1fd19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c8235123cdc80dccf67e80249a6d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352806f71a5d7f573cb36b372d9f4bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11d0e0031c992547a3b664ed3c6df7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d3083deeaa1a37a8ac997b8aa1ae8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6785ca9b0eb2b21e05d1a8e5d6da27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5df7054713befc59efd42ab5149a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cdfbe14761762f3bc0967b65707c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fea5855df6fe42f88ae41347d0658364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b3be856bdc56b019a52fae1eb289b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1e9996b96172913b4e3eb4484c9ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bff2e9585e2f93825d38408f64430367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d253694246f217b5c7c97af2e30624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ac876d6b4a3a95b199200868002b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9deb438a76951cdeea369a3e6bbee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86901e493b5c389793b029dbdaec1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2016cba3a2d5a61911451ded83f3fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39710a65d48491e7dae9cde89893d474373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050603ff0824d059f1270f8d57acf88c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fd9ddc0276119a60cf82cde267dfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f63cd55bba917ba6d3eca4351c3529376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ae35c68b4c362d9ffd628bee189eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79877ea501c69b457caabcf5c166364d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f59cd61cafb98960b5a2ce5822bcd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aace28b653ceceb9fb62270808e5f72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf708e8b261e026a6f9a6e2c1a870381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159086648406dc5eca43d866178b7876382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce6feb1d15de66a6c53264fc6c8fe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7c5c7723103f12ed428ebccd06bf1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5b15dce39669c6edce1588a509fa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853059d6d4e8d38f44339d00335ffc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046ca4e925e7908a701ca8563f1ebc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d4fa45984d744961d01f03464ba0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03fc46103c30442d7850f961ceef9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db89496de69afd714072e571ec8c9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dabcb76642833617500eef1ced2dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be49f840601029b4977b15fcd8ff1ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9420e46e345bc94ce5a20721a15cbe3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279a926c44be3a37e9d168891023f81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82cfced6f27deb8636514e162e4c03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2dcb370c965c2295dae6d6b3a893c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e00f70cbc293c65b8db5f179a56928397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9095746ba706483457918a14d17adc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cfe476a0723c04e91d101bfd04b3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a6abeb82919ff015d0de641d8a018400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e67b945d5cbc213d4f1173a251318401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd02f996ad936351151d13c63ba22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb1b4fa15788cc1ae08ffff96d5e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4bd845e16cadf84c655c726b1f9b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8017121d71a968d7a9296d15cdba21d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70fa1e5adafa3a6f75e12514588bff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5001ef0a1fe4a7ff56f3d68d169eaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d9d2d4dfd107f73f279058229c59a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5f70c796000e1c3f5c2aaa4975be0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c88d1bdcf7c9b077d7e16785537937410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42328c21d90d6ea50d32de09eec710e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004748c447d4e5ff3f078dfc306f1f68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22a620f22d2d6915d810c86a61b560413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116b8eab51844c3ecf33e12023fb35b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caf3ae1b4ea1af78934b2fd32c718b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157f53e0f69280aceafac320930228d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea6c65ecc89eee01edc2b209969ff0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b4b1672de80ffe13b1d96ee4fb1cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39bf99de373f84cced982f920e2cb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687cd0dfc60a3138ac600ff29121f14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72feaf90db5ba85b754cf3165b4eeae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937d481acbf54aa2055c48283690c06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f734a63695d9a60e81b1e38381fb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309c0b524476d55c47635b72a480cef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed898bfb5cc5e6e3d6dc746f45daa09d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37d42dbce318d88eed6a95081bbb73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e00201027f17c54cc4f3bd277633427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc57ac82d31b579eb372fdaa78ddb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec62449fccbee72dedb47e9562576a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df73ef68a08c46549ae54faeb5dcec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662e05a2e7440cf4eafe4d56585119431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573969350515928a6777fb4424167f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6a8bebf74f7e850fba6de96d2a61c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b117b6b925c1e560c0f3103fb9640be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d48e4fce3d0c12b57a270fe4c9437a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726b2b61c3399dec088416ab9d125ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc31113e1fa4e7619325c7ce9ea088437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c405938c45a388c50d9906901c69469438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f3aff69543a1a09b3787bece06fbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448bacd59f0fb04f6e268a41f9fae2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91437d78a7ce624405a65f6c79c983441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51075ca8b34ff27a61a4f8d91ce37d63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536042b6865c34c3e116ceed6b52511443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4590ce79cb259a566bbe7db35cea49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5164ed9a2478ca2c7d3200861cc487445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33300f558841343c9253c53ae2f6aab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6621409167078e29f001cafa8d569447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86501810d4b8ec6fb706b848bbdd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13e18ae087dee19fca8f9f503d96b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b290021a29179083bc30190bb897450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754890ba0d8ca4f76fff94eb773a51dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3452d2c2ac67ea48a36342b8d1d3e7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a193008c33c7cb3c1a7f80b0245a27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766db39a3664ec139d53fb9e80f4cc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c397e800b705cc4e2562a71d281bb8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb04512bcca66967d3d9bae29326f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c459a7104caf8242d9b5ae6be34b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d2fb6356fccbfe3f5ae1ba782bb49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2fa39614c5b80c3de250be27a6140459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c4ed9da9ff11f5dafedaacacf8f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09715b153fc2b9046ca00ced40d78434461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d1975dc111fbfca27ccdc0e98c50f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c74f64cb0111beab83fa6804d3f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c1f708470e43859dc0f467a231556464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d24736e89e852212e91583159fe33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12faf5f394dcf0ba14dd9bf6e5a541d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb68a1012f142c295532a036bcb3a2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd2e9db4d72513f87691a69d7dc4d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d226541f57c82949ac8931f2b6b9bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ec068bf5ffc736b402c8d87454a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307b0262eb39c028d118e4c9fd307e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b3fc57ba28d64c0236d948832ce6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf78520f597c785e76e8ad2a745e89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9839cbe1481cafd3023eb29eeaec0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9684b09a54cde6e4b0a46735472c42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c45eba7c16f5b853ff79881ea2e408476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05f3f5e41172a468185e783c73b2c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a19e4aa44ac06612b5683ff5db54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab1370adb3e9867b7923c43776cf9b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>