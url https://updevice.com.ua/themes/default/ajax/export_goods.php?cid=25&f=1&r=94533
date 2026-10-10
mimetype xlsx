--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b267f2f4a2638a776744668a331761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3a6dfc70df04aadfba014a7ffbd562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2fd5501050e02dd82bf131c2ffa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f8947a085e0cb575c783b73f1f534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c8860cd4bd2521a65a1471e64b4295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188b9d1bfe6e545d52799c32da2b6f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfc469e11f027212539bb465ac539d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a655b8b3df5d6ecdcf5e85b27396e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1ed22b99773fa089b0b7670dc5eca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66718ab17088cdf6cc6da97b146e634210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a81abb6333b107d2ba1c10af7b27211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4dca0056459e734ed3299169fddc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b37b27aebe6761cbe80956dcb89c3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500dbd5df5b0aad9b6ac166d3084f3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee4d8c20765bab6401818ebe3cdd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d5fb6c04f6709b6c6c10909a55d4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217554244e00947ceb88c0cd30b462f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50814e29c2271a4b84dcc52d2fa07c6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6345e52cb4aa73000cf2380575d67019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff454698c2a63b2b8400add1fde3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acf810d14d2c951a4683e0a7d86a2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4e64eebad8ec3715419a57212e78022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3a86d78308d911fe3c26a32117d2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d1f7b019e7d07ace62111b0b2080a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd483d5841e6ed8e449739e644b51725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c149b990d79b8386254d5d572645926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18224259221030e82066b224362a0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40857b113c2ab60200682b1772667f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a1ffe665a3107d04058afa7d760529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697fdaf8082dd82c55f0b0bce48c0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7bda43ee0b18dc04fa24115341a9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf082a785e305da3143b633729fa5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6b3ad22e01835adf03a8f487908fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b869ea2624049ceb1ed9197ed62834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859d55cbbae9e88da60fb2a87f683c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d860317ed8027c26bcc2660726f8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfc4a3bd6fb14e521be89a2a2800c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c591bd3480d6cc6fc0e307c847f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a498361700f40355c67b77b51d520439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef538c54d9875b2761ea11f0126720d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4131b5aa69eff2456d3272d5bd447241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1a75c07ab7a4cc8662e988f0fa1e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a11070cd2030c4009939e4b60f195943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35308df0a657cf5087a50710a3b10fce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636d2553655c18d37b733cd5b5ed4be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949385a07ef3041a36bbeb8080befcaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccbdd5e67f55ee382c73a49b4ee88347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a433dc59d6f55d8af9485e065e0ea248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2243c77e14bcdc21e1d5b99276eab749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0d5f89fe6474b45690166a5e1efe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25885da07a98a02a5efd7b5b0dc472a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9f1d54e939a09ed05468834256af152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950794ec6ad4f7966f19aad9c66dd8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db542b34a0f42e6d71f10c4d2ebe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a07d97849d41e93297cd94e3549dee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd494786aa08e9640c8bb81edca0db156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240b8dd9488bef23e5ad9b4a046b66d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373ef3f9d38bc90b58d3768390592958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25aa436bd76d1bd9efcb3b428ed7e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c8004bd2930397310768d11f9791b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9128db19f0cfaf2fc69186a2fb6e80461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bfcd598905a1f6c5d898995539af462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605cadfa0c5c7a08584637981f746f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a61cd5ce3a2cea22570fe5672ea7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d410160bb2ed24cbb8df14c43c322465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1c3e7c2687ba9f6a1b91d0287535966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d59a71d9ee07617106a3bd73ae848867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cec453e1371cdcd2f9746d968f081168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f15587fa299d8c7aeaea17cff89c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6d724a105d4d82fa471aaf186992970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fe345098cb6660f7849a6ad4c207071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5a62626158151425cf7997cd87c8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9cc6bb9cf523a76c5b7553e626f7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdca38c13e9e804460dde26e284d7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb35cec144f9bc63feb242b56f5d2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ee6e40a5a66e9b18c1462123e73376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df668702c7d161a27eafa45bb8ac5a7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d9b5a3fff60c85f70b534a010e8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fa7233bb16ec43f6923cb6d3ac54979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61027a39ac1fba6d616085693ed18b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773838c2e4a1063c0c80ed2fcfc701681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23264fa7e9c0806c7dcf6363a09c62482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4cf242d072d519ac3f4cf2bc3217c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2d84d4b827d7bdfa7f9511dbd87c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992ee1d882040cff40760e5e409d7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1acbf7f4d69302f635cf7a73cf53986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb73e7ff65d4e3e60f4a4a8162dc7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d656563406ed549bf0e84533b5cb81c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8b25eeb47bb4d60a1d102fb6a878189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666e0e039ac8416bf620376e1350b8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628caf9b60d7ad508c21d3ced255d07691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f9024871a3a5ef84fbf3faf40aedc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970cb5eda057944ef4f54755a5e2ed493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc9efcf7f7fa8c21850d622519a7a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcef8250089b37f152ef52cf71b6d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8f928298c2f7c41488112a8782f5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2650a50502f288f0f3c18b0d45841b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af15e6907c17a5c997d45943c2e326e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf750f8bd32707c4e7b76a750c7e91f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d83aa0eb419601ed36df200bc3b6f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22534fbb07bf5c99dd19d9d50354546101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977553c9050a529fe5afaa7f27b96af8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd9b3f2aac799a621313d077bd4b7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ae2f7cc621ddb00b8286f5c8f9059104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3474ee8eb376cd2b1cc0def93d1a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9d859a83297da00adeaa8cb7ac9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39534f4bbcaf6e1ef1f51f6a7e6d30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2b12f466a4e58fc729abb98f95b95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b857c09b3669f575d83ec81e5c7cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847ae4264f69cb42e860d380be9a662110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc954f11624c4ee83af7564f98863111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ca553001b00b9fa08941e54a7af5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69afcfb4c40ac596055162b5152d552113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ce9c85b85a47cabc74f9bcf55bb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d2a72c62acead76530a312b978c4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967a2c9c138db51aef251a2cd520a82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea890e34bf3d38cbc8c37fb177bd0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e017c37f870ce1718e243b51c272f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367145c56bf96467e1cb63ff8fa5569119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992799a97945fdab9c33611652953ae2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2adc195bbef51b326b7cd484ca633121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28791d34dd7bea1847eed666b2b5cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500e8b3e21d57daa998cd25de35caac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87412b0b767cc1a05b66b3173a5b33d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b7449e952d60bad2278b4fe8a640a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa66cfadd6394927273dc2f14485e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec5079ac48116b9cc9b3e76c54619127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b746642dc383221fa00939565c4173e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b92eff141c1a71b939e6e2c9c307b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0aa3903c099762f2e595e406e8dc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab5515e723dfa0911db7558cc3791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c363ad93676916ce5be9de4ac5317d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f7e9f82f3fdf30c26ad6b14b8c95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270562f16a7c3c1c2c5e5c76d675d337134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a2d85843a9272aa2c79850f3a0869135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bbbaf115df6cd128f0af3742bdebc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb50b4a747f37d3b1b4ea791ecaa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93c5d1f17acc6744487b8369275572138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111151c9d9dcc0fbb9bf8637ec5b7458139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c7c5c768940c05155c0759007540140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c68b9a64cc0eed53a8f2b593581a5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8eb9b658bfa73cd4d5682d71b688b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0a240770b9733b374d1ded694137143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60740323002f498e67184c3aeedfaaee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf561128f099124b506f52248d4803145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b6be993b52e6cdfdbaba623708abc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee88ed6eba54f5c9142818e23e6424147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e16e604a8d1f0a838571cf02da3613148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c40334c44fe77381c2d849a49ec31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222670216e5c3fc689ef3965d7b0dc74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1536f0483f80ec98132265c434e31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf043459de9b34c8751a3b1e4daec41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258098463ffcf0c88e8a24ccc581b42a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19acead46f0f65c44a3f1bef58d552a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01eeaa8a66c53863520d228eafc2d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313e94481c4ce9284331be811c3877156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a83e7bb8b90ed18688ccf0f40f70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f3c6af992a3f7886c4d97ecf6a37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4cd4908ae4e15e71795cb9befd352159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d95098f0c5192b42db56eb95e343160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb9f4defda51cf8bb56000fe0f5a1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f8b788fe5c314a765ff78577c440f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69814e65fc44082801793a5be4e4bcbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e379164fe3d89d8193096ca9567be3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819952042c77f9d869f43627d873ff6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a219ed7fbb486f0feb47829ed4270166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54102fe1a552974b71a36cf95d721d63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85e62f5ba27d5a89441ba4fdeca78b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c130897782b5ed550406b5e409c92f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf385658e2124f5b57b12f2eefb3d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376b3a35b31c785679042022bfde0e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08676ea18ae8568de82c23836b5ee572172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b84c7863d9bb8b03a5db40346fe9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727af48c74bc28739eb051ff4907511174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beec71176eabcf31f54c84c89099ee8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719f76d0ddceee0cd2399f9200f454b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213ffe090c707305a1249abe8689255177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b71c647679bb786db70d5a87596c61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1394ebed4681a487c44b8f45cd7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62952bd686ca985a7d56602cf0b83b7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c01f8b9dcca93d73282ea6cb5d36c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e7b55863f1746ff8aac9dc1c0db6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e20680863d5d3b08910b5d16f4d86b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589648b05d211b49bd575b31dd801f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1b7bc636712e0b9a1432e4731bba1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c3ca134984f2097f7a8a85afb60c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4db0e3f55b1452c54bba5e4839ca4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760a5a1f8523941a7831373b1a5e2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecf5a062694e013a6e7067c5f24fed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755fdca2ffd6cbc288c5e9b672ea11c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4d9702ec00700029f1853a42cd93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b85b9856dde3dec918765807c1c8a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419707d2ccc613a385b6b1e927da0d00193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6f7cc410243c453d5be9c9709635c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436e095b60c9710997674380bb58d4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acddfe705a76abca098d9061c9a688196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae407999d3b6e2e93d56084b0f43a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9310cdb72d6aad4506c37dc4204ede198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7087a23234db7badf8fd86093a0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9d6e1e0a73048ab33340b99b6716200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e2a452a98051e2465f8b0cbb2f1ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f1f99a54c642c3f0300dbc840da5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02179d3ede8ae9ab8ca930229989d3ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8fe79456a949b8ed2e9b66bbc6176204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b497927de7b965ab40e118459b970fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72fcef3ffdb9a4bb73f79ff897404b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb76cad004fbb1eb9b380ad3f55354207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f40c8d22a4153c221440f50d9a5961208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215fdfee6a6f558542dcb4a3888b3f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd3ccf80bd47dc986bb81b112d321c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47092266e4ece16b6be5364e15376211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b01995806c31faef0e30e2cf82b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d474fa2a7a65f382aea7ba1b151b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0627bccc24b06cc2e358b8f747184214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca63b85f41b58f13f7b1c307275430215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c3bbb683948709330ef56ae8148b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aab31df2c2ea2f0f2693f3182fed9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb382d2ee6563ed7be630cfe6b5b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725b1d7c1eb19d765c689c6f7ee95b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33087bd20a5bcc29d115f980e9749f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbaadc83082b523338eec33cf265a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5453bf92a0c64af25149db69caf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdc2c2b2b810e865c68fb44636a248223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7099df2ee03365e25a0211a15756e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5a1fdd6f77c95dba07b58ba376db1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ddf11370e726b3f904117cf33afad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87adc17d85901649beae5a19e1212a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33337c1e6485aca1fe528a9308edc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a9c4b94474b135f39cac88c421e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afcfe8e3ed0c6740108cc6a5d44a6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734897e8e5b0588cf6a014aad42b6358231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f5eced064553548d27459876c03e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3372e5e0f9e4c5d9fc782c5fa178ecc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb565a3824614f76b19269c8d94771234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf7cdf7c1cb7089d0d02ffbce1838235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cbe7d777bf1cecdc474eafa77e09b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e9544d40475b6e44ce0e37ae5336c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a76d0f06292f3f060bbc0ae278f729238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff87fd4754441083ac13255627586c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881b8b759b12315b0c86a9909f48e88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b985e3cf6f24c62b3785c4b57c73d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a50e0903a9cc3e6e8f1afef647984242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aa6b2621b1aa9c4bb1cdbdb6e6469243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d8b293d5ec48b0e7dcc1d94cc35a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490f81151e893cfaa29a877c764002c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd8cb1efbf2ab4b7783bbb76ec5ecd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9701e32d3ac0d3c06319b4ef9bbfed8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3205e9ee44e4db9e09c8f769406e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dbad7869976e9ebe74da0f0dfcef1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6021f5f2ec91fc0a9c9f4d643dcb06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c57e06750003d1f9c64d8f7538c2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26809d9c03cfdf4326a63a6211b7a5b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce46607cea31d432a9917bbec2a59ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e229ecdd332b0fbfa9798bbfdd6a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d49d31229a12d2043d4f9bd9bd52d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1e2db33b2e5e59b0c4e59f3606c12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72181db259274ebf9d7807b00778992b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2816c092a0f62d58b9df0da81b4421258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27992820c5d6eef35932248885a085259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f775ffb5ed8b82adb9fda2d2387c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e62da7c9145754c4c8ca7ec7e60607261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbba3d94e49c845fd3b52dbc3d5fc8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69707a4f4c733038e44681d90987d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2225383205fe3ca7d4406ea5a216a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736773d8f9fbd40fa314d41b131911b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc80f71e7044853075547daed66e15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6887ec256763a6091a18701dfa1e40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43953a9a0d8520fcbc6917990cd10861268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2cc470b6e4ad2a3cafdbc366b42d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa4d2fff24cd59d9e60230f14d851a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfcf04b28ca06ddfdd0c94e5719e3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c64fb3bcb2f9fd58f997ab797b0ce9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67390514327496258df9133e80a992273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc7f322cc45a09d6b85c4e08c227d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d9840a83fed90570adccc5da9687275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eebb77fe2bb74f3484ba93d2604367276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e10f084bf001197b650f8a09d88e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf08e413cdd84372b97d9a13c0018278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18b9f227cac466b29f4e44041d9d40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3d88b3b02ca50c80ec5cca920f19f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bcd1637e75d6a5f8f4aa77e89cc3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53e14b06da41e5a3420e7597fe4924282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61c37b1af200d24f0a3ae266e1b4a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de42b8c0c4147b99592e5f9686f701284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5196a72e2ce625514450c2d52406993285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969109cb620445ece2ab5f257118b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7d6fec603cb742f0a0f708e8c103a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab04b6eda87217ca80b84edb23b3b5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63843638a6316d7f257a97f9429997289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a9356545dcf9d1e410b7408e9b0ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8c149d74d7d7796a590f572be131e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a775d69de7fb8cb7dd05450cde15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386120cb1f8ed4d5620e590d6eba981f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c73e550cebbf00ce0b50946243361294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0c62ae936f4afa14e0604d28f7fac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0261618b10a9189113c5ee3eacd94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4928fd6945ee314530554d1d37862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc27bbfe6c86a135f52c65a225f495d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ab503b63a3b23592d10f87f110e82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f959bbc877649bc59a8757b2417a37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db785166bf8d26dbfcbe51c1dc7ba52d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c28703114890b2d31b611965ac3aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b45b47d4480bf00068c161182b45b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554580573f5c6322c92882ac096f009304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c9e84d29409715377f00191198c69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7163fb43a3401dad13d4286906875a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00b0ff08a447d178757b25393ace8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283280b3d24d97b11ab2ab14f35823308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f2062ef0435be87f4f7ad3b9517d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe78f6b5514e380094e54ace62efd73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fffb11347ca4dce0b88c15fe41a55f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85715478a7f33f606fbd0c2ead2967fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e94882517979fe8ffc82b8c4a95e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8f7795e426695d2b3adb5ec77f27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554920b1d92a4a628627c5e6da213d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e953c4edf51700f00ae20eb1ba5084316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b95690f71f4f3ca65198dd9b21ac65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1220279a4b18a8a40a45f754395b40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf21e2ae7368ba4b5397d6b41f0df3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894232c3bee03020d89dd2923a67f370320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278edeb3582f2bb548fff10deba025b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d75045a5d69eb4badeb9ecb5f1e2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e1a687835df12bfb3bfe411c2456323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1eb1fa25c7e86c154f6d7b38e9cff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14800f02e13c172176aa3ddec65f0e1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef08a3eeaa1c9ee95c328f64f18267e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4a6f8bc0c68aad0a831ac4b313442327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331de2db07ef31309d111648712a81a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64865e5aabf97348efb58563388f9a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24aa845d0279347420c0f66be47374330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245b5c9fb37d3ce8a17884781d235e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de754648becffe65eb934a81127ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31589233df8ed4a0df550081d89c5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af5a60ff18485490420fc7bfd244ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008874ce35e1e8ebf43d36dbbbc101e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f6e7654da6ec0049a24117b632393336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee9e7cc8a33da7eab4bd856194ca56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4562afb76a9577fa5ceaffb06560e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914c9bfd2a37a2b01830ed07d6f9222339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7582ee6ae13bf8f930b278c0d857340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432d43adad0738b5dbe5b8edc4c5697341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0ad6d0dbaf155d0f90fcff4e445cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcbac024242f53eef38f02e7d34e81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a43d617af73958321c735f073de274344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6205fdd4c95a9c64f18024f88cf75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f324b084f83b96349fcc3c8ff03b20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872fe352535bf76177a6652ffcd23a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4ec3d9c7560f9f2f1006ee797ae4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb6a29e60b6f22285465d345e4463c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5469c6c4104d8369fb745a59840cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ce408563ef99a1caaf686698e55c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10701f0ce703213ca5d6e6675471ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880d3ff91776fa6af1bf80253ef236353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78f9e293cad964f69027c079e72722354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff602675954c8b737a2ddbf450d145c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a4aa1f41b643387addd052a574467356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf760bdafcf3480d4ba648d9908169357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2cda9b7f3fe7631cc6057379c183358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4ce8e3dbef224e055379caf20dc0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db01518ecd187113a8ab6084a24f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe378ee9edee67c4bcb10b16e864c0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e4f1fa65cb7ae25973aaf2ca6dde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ae94a739a0444cb8c23f45fa88586363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608eae8290c112f90fa6c7661ae6224364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6681c3446137efcb9d318c29b2704365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7927f0b364c4ec1f1b5c427dc719f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98c712d864a50787649e4219d78528367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068700dae1e71ebdf3066dca65d721c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae69ea78d22d1617d884e6c46498167369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d70cd5115948aab4d94fa1c9e8bdbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4cbedbabc9783880103ae5c6378e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9adee17faa819d29339c477be7b7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7925c5cbe86cc167b01db05c0c709373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b0784d53f347c72e4e707ca85e85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d90e41f4e38228113828d5ad5dbee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b93b629e7cd6f649867bc0f3bb39fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eddaf1a554f410d60f9823b3e63c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12aa6395c1a6503fceeec865949102378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b492cff00679ccafdc246012ad245b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5be67c4bc9e12ff15fb890f8ad0985380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46101c24cc65be4c47a8a41cdf5995b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ae40b6f85df728724cf840d3b677382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4cf65cd09a03f31008f8b44796112383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31201fb8d66b18c4abde16f12440f17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc719d3fbc12871095499439c1a84e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bcf01983c0d4a2200d7b4f2f85971386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a49177f957bfb220ce1ec2daefabc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083e83c100e99b072de7eb3a5bd0fc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ef7ab2fdfc60b69e12fe8b48bc3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eb8a4dbacf64e573be52300b9bb56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9944bc051b4fe5f56475b2887ccd69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71529983fe7ad173b41d553898f26c13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27f2b689de7895fd810880b5c314c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf90482636aeac8c242158c0ee484394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd12138d5e6f5938b1cc090ddec59b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef965600a1a50d3f259d11ac8cf2c05b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd490ccf62c50ef4be1df64ca95c6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236aa444907878af799109cde956e3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cdfd4375c8f6227b01385e683b7ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f253e7481dac568d78e702a69b5f9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73e5003411619103cdd54b599bc8a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a6aadf1d96e661b751f50aef24cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c055442681afab77e6f0eb4c418af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e1ee7d89b517bb6b8c82fb8d6ea63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037864be91f0c69b3c3c97f5964ad3bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2fa11e5e044e68d73fed9ce2dd777406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f140042eaa5c2d19fc01799c816ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a79e9de1603ce5d3d9d487e833ec8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f066a8f68086acc4a1ccfcecc313ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76967ff11deed790f14e118444fa58b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283afba49310db7db94ce4d4d93ad3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19802ed88d53cab4d9012f2766c1cb1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992c687a7dbe75453284827fa31b3e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221811dcbe6644e018c9c972212101f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b46e59a5b9c0ab3fdb80d6e6342f36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bf33e47ffc9074b447d72660c7d84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f1c32b65484570250b4aeed1df1ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bbffbb9fa6ab0c05bd97c5d6d91c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca044781ec0b8a5c1881faa3b714d43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b2342e7827e8fd06316fec9aafb8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1660e74502811c2613fbe8a273d7765421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adab5ada970c36b612a93d6df31f0f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9567cc60cb2b26ecb023090256f689f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b5958bd1bc963dab128558b58fabc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cb4ef1bfca36c8aab3bc65fa1040e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea3f74efb674fea5a904c46f76aed9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5092c9bf8e7416218804fe92ede8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ccc67dc6fc2b1f0af80cf066c8c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde97b9da85c45b118d000b362252de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368f4632db198519c881bf171fd8604430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981994185320f6f94bc04011f47b9493431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fa9c98804f1cb38de6c1d88d5b0d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7fb77053a530b9e2e08dcdb3564e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6b4ffe1d0a7cbae3fd9f317ebf0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32178364fcceb9b6f07a1d61537cd3e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de637be6a8b3624e0458bb59fe36c97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a112b978f301b1759c6d61b2ff354d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b9cc953d08cd3ebb26e7ad43817e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e1313e94edcdb316bd62c5cbab7f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0b2941bbac09ae77c5fbb5b819620440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cb3c7b82d51a4849becd1fb19a1fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb4ff649d51a930d53d43fc86aa74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b266ce9045d87a2c66392d13dd1cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b009603b017fb7df5f803bf47c18b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964016eb317c5541725ff4dcb78cfaef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5ef281a27883780cc6cf20847bec9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187f7ab93bcb1cc87cb0bdc6d062f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf84c30ad49753ec4ab328539fed7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7732c3c477734b9e3c6dff949d31b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22d4ea81172d84f43568e21b552ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60db12ca7591f6d1d2e90b34214d1ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9d13f1e13defa5b56c2a398ff5d63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4385d51cd0fc2b5af0aebdb33bde3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17c277f0a8f193a69b80f02725434b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7030902d105dc865bf1da32275463a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd29b268b7d704d312d2c3aad3f7805456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b72ecb0b661fcc2786d5f4cb2773a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0baf528ad1c55ea4fdf79fd6258ae1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd14b6072fb4d6129a20f73308cce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3280f9b8b51d632d79deb3f0e9f930460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2406e1fc146bdfe6c6460c5e5eef0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fb3d6c0e0e0aa2a3f0f1db30802df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efbd209c4575a459af58f29a110455463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2d047cfd84ab7b75028fd12722280464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731409821ecc5b6b83c0fb7fa83dccb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8dd35e957db78b19cfc6ee390f0f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d6aae35967e7e5a7617264c81be9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3512cbfd04f45decc404ba625dde8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165379c17d650eb27a9549af2e9cfd60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06015938a2c4be7efd317504d4ba7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3294740cc62c159be336fac096c351f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63558075029e6fec7d84d18701dd3655472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c0c84925f3199e7cddaadb0b046d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fccfd77bc196bc94389236019f0a65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7862165f93ec27e30c7bdb9bff14d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ccafc804c5ea8d8dcced541497a36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314a32b87de6567dd7c33d1ab465649477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3c867a8455f75f3db4b49fb62e95c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb41262c0a9c1cc2dc922f8cf4b0b70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696e819093cc279ba91337fa5ed7de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaa3dd51f8564e23691454c643761c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97c3139f059fadc60d1eda817915f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c992afe08a4c90bcda19bb3cd25b14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba2fff31176b7a85f67f7f5744560a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965878334e91b8402c12b5c2aa30e4c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3e83f49bebb35ae79cb0579cf9125486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f917b1783003004969c1a91b45f9f61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999519eaca29d916bfd5303ddd1e6f09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775574eebcddcee2a25844eb8987959489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3f571453a4cd36d43a661bcf1f5381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d8d7b4553f3708fa11dd4b00969112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2388906b4749a6e6053061439fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eba93b3a96dfd055853a982d2fa944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fc780f5f2a6ec5bac155728504ea95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b9c3c29ee8a87c23daffba40b39696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c57d38d0269552408f058ea41ae8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3728af3a48b8976dbe5671cb6fa658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f6ba6b8db487526805cc379308a109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4195a8fac1b99bd1b3e8a7d73028b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead5e266731859c14f212e87a0288d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e51d9b3cf292e10ade1ba1ec3d74a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cab83697eada9c2f800836564cf3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d96427937da04e5fe30d9f4f6bd7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771bb5f851c07b934a1b9ef60c9788615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b81a009db48ef2dc48c2be30ea908816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6978cfd51b267e74a251634840756217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9dff32700cd5e381d390342aa5b3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e49a878d0bc4de7ff9e117473537619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fbc9de73864c98bcec7bf65cbb03320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ef080b9d43bac5598a636576638ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26c267710f3af101411c5a65940cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884888546ddfcda544d2b1dbb9df93b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e6b4531b8152dba3abb6421fc6fbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d13ea661d97fefcb3811b09a3e66725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884204bb4a4ab9c37bac470c9d87264326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39d828458811394750a70b500b7d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f374730ea98ce8d69b65dd9748b700f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1602cafa344b4695db01ba4b8c50e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464616528b0f0f8d385a4ab0974af3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88993ce82b458a3c27c405dcce472531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b8130b95e59839b1e0997c5f5dd1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6d7d86069c026175cdb7c8be6a30c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2803b6f55261b0dd311cc0721434e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f6e0bf2afe34e49c320dc63e1338b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4be40bdd07754b4af80c7289a0d77d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89d91142068a0de5698b0caffeb8eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4e70f632f25fa93745c79e5fea4ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5d59b73b5f6a270e4476fdb58cf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d34e70aa2971704148d5080be0614f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e8e32740549e473e24f1cdd5452ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a877f328aadbd9dc0035bb6737a1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6748b959b1dccd6c9d8167d7565943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601b11cac210f74a9156ef8761d285044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a407f48cbba2c9060312f2aacb7a3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a374909937bfeb1b228e2c1c5f77446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a739c7724eae184d15aadd4a6994147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e30d418774d415b5f7c2afbf79d13248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a1712bb8d9d989811ed3e2b4a6b3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab392d3830e74184901f4b762426250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fa8d98b56dccb7714ac049941663851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d64ce0da3a96345a2596d5b8ef2d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9111576a878a8bb08fba9910c7d5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310de478cd9ad79739b7acb544db2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd8cc022eef3416ccf50130e775fcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ee49acd8deaeba67d8dfb9fba89756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668fedfaafa738dc7205c1779c1f3de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabd2a6e5b7f14fd1a589c3dfc49d3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b316f69315462f5b8791cf0c958059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd464d03d3c7ca1f999653adc2bdec660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa53df73635e1ab7b6b0eb5281443861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b4247fb86487abc70bd3400a1d45262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b6a08040c0d8c6fc215f8ef4d841363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79826592cb612042383e78b7e1ad24e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea87735e6b80f1f6ec6906fdca28065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a5d0906513c5c90cc3800aaba906166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30348492cb9519f92cf74772842bf2a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c3a6d1701c0f3ea8b68d30fdaae1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c339f477b2d75c94bb6b5371492722269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86316a3ca761850c606593b0daff20370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ab508b3f6b1a893253447dedac0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb883e760af3f00c4f8756d87f89d4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1a1e39b150cc47c59f9482b0f6af673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231ba4e2346bced4bccd3a8b538e0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504f4c84e91298c2d474f1e3b0459f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7586c5620db6c4016eab0e3dc393376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c9936f2febf3e5b8634ffacd0216177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2206088f09afe59782008577893528778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9050c5b8b52d76459ab06b77b325879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78991acab5324444b73858d64c38a9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba9eb437ec0033ec5fbe155918745981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13b43973a719dbb716e287349d08e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dd3a0fe907c206c8ea2a52e4a6c4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e237c4ed05bbbdb2b6f898a8f7f4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe2bf9527f32dd06f6d0d3a8c4c95385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a533c2496bfd10b2bb84942d36fe4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b4cf29bc7840a3ddd20f6023ee60f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaff309e5df5f68f72d38b2cc8dbf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95251079296aba7984377cc8a4b2ce0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34620fb41edfb8d4e8c2ba9272025d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb561d4d7c9534f6a7f14f139d7b43f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98660d4a8600a6eda6a12fa4b65b7ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9eab8c454326e42d776d8a62d63e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01098583a8714d802f56f7a09a2ae29b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b6668d56a65bff4b731ea13666cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c9a4604efe63ca93651e0e370ef7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32212b50b2e491b415d2e2e295ccc2e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641bab1b698feb3abe9242fef81aac998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549cad70179321b54f8a72f8e52c39499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66730a742965c0a2ef674b662f6219c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d552e156f53a82de7e5426185ef2fda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878b4df9affb3100069d03ab367a345102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c17bdbe4ea9f2aedaa539041d34996103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05309e660ad4f6d55de294d080b24f66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13a1ee907352761285f6d7bfcf0db8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f20aaa5658f92bdd384aaa6a7aed7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae04c6013efaaf104236c70b7996538107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe116ffc4b0d877a6775256ad53719108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb626b73e5a6d58dfa3fdb3083fe696109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df87c9b276cfabc9fae67f4e33a3ac0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba07ebe20f57867f25d7cb06b63c71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018bcad3851ce3730d503304e58d23a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72907f4154f208bc4b99d2249fb94341113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ed7bd7304f7a8f5147702eec8cf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f34a33653115fff9884403aa9870115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374ae5fb227ce4b31035cc358b371dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116d81714391f2f444bcd46262d55b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa33f2b0b36a7f130c1f4749b97b274118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c66e44d6df5e0c1c575c115194571119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7434e88c54ec2facde25d7d11928be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec23db4535859900ff86e0214eb7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5782250caad26b27e3d504a8d088122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bb3c06affe363412a1174df9774d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd100357c8b7f5dd2cfbe191cbc06ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027796dcd409e4c935a8720fdd6fc5ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6673decf58fcf7cd0bc07e77c8cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450001db25397f116680ce0411417bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8f03dbaca30102d943f1132ea77f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7cf79a95be2689f193cd9556221a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8d52478a2b167261a25ffa44e9d0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eea643560641c14e6f03db61d6161a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264fc3d9294c67e41347c8237583821132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b61af894acb66fca833c4103222ec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcce16e6cdfbcdd6eec23937e20fbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1897446a96718608e941f145564a12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2469f56a72b0d68a4aee1a8c4817c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a81f29ae76aec5e42b5313f49d07ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345bafbbcd407c2cb964aa4cf406c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ee46e5ce0b0ff621d6e6437594feb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef5a02574e9799301ccf40a989412140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892f624d0e892e08c4517bd784538d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69a13e54c9b686f0248052886551e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186c5fc3ce43a3452ca1fc3547f8b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5230ba7dc92dd2c50ba1e7cf74e2d8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fe76f14cfdf05902a540dba9df0fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1b8703c604d928c2159caaa073a3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33957c05c465f8999b979faf7eddf363147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa15b100bf64823e87644a8753b108148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d353b275e266641262ee2e5e4258046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df8114214ac6c11aae63253386b13d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c21c4bb5d1ba8f14570af93be8d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256acf8345960be8dfaad5bc4a74a3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d01cdb6e84755b55586ab2b06164153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b67783d2efe0f4ad1b96a77ae735154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc19367c0928454fb8738321793dfcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed30d5b5b74ec730f1a8957979e8c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2229b8c5722380d8813ce89d1eed0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4db98402288c7c0c251c785696209158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2a4eb2754afc497d6673089947a78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5c8bb058ec4e6a3f9b4502f9faa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689451539172f3ddc6d4e9f49ffb0f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0e28e14fd3efc947ace48aa717d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc0635fcca7dbb3dc0ceb1148758c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b202355fb0deef345c7248cad3c1935164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321fcecb4bddff02a145ec15bb61cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55f1b4030a6126530ce0813448418f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57d01c29c9a11bdb1ad2c17c92d40a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706895f9d5cc4d189dd7afefe5d745d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51328ca3932bcc3269b3d317e2aea97e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25c9801c28206b9df272201055e95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a0d6fd949d7ee2a77d92bd74497a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a06f2a14cbac65bc026fb153419e64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7b6b2036d9ff5e72a742d70f76afb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ac12347fa84227a1f567b515c4db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04ff5a33e88b14f67df1a1bc8f8d17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5bdd9b08e577dc565d2c1fe5ab34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc330d1eae4a4e92e83f37ce8937e55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe27023effa6b23fc21d716a1ff991a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e25dddfe53462fddb9e100d6bc8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d5d508aafc89b6f95d4036f885bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2983ca21c3dc64ae486f3b4e655ec46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ef6d5f5e08b8c08fd2603a1638b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64df9c462d3c4c718b4e2c616d065a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17071ab553c8edb10b9bde95dea9a87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d91cb03339af8c73b84d9d1b299b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512425d69e863ba4614fb8701a8738df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9711f92c4f3ff1f953a38a3d728e39d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e532a9fd4fe401b130affeae033069188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bb73be77dfc20acf17865bce0c32b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a960d6147a486833bfe129397a162190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee39d3cfc3fd083b90735a867a42d29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70cbfd338afa760ab1dda0f4f993a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f741fc600b7d18307b5cec946c33c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd2dd1ed76efa659b16ee65e2aea1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a4f8b2003edd084137c925e1d41e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a56024f5225e5b719df62b89a186c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e3fac7388be0e599f3885c3471e4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3214e4c4504bfdc9a74f98d773233198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590f9231e36f4d57f44b846e8f46cf2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c9ba95ae52c80cbb58294b0d5b2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c641c175332526fdbdca92152fab9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd365cd732f7844a725d4122af13da0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc5d07197ad190748b2e89db4d8fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca73fc7c0bd396c7acb818ad7b544c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323954607fa8d20beaaef9b14baff5ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3856cde3a600dc4a32b6eaaeb34bea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352a0623b5d4ed8da9a424dab1f0870207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b4ecaf550f493bd929864cc319819208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d53e6fe1c2cfab4d9ace1a69dffe4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faa2dbf8e400c18a486862683e76e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5de10e56d4cb69095d811a6ffeadbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726932a0c6759f7b34e9984b5cb31b25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d6492eafebf6d13ba75dc44467a2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0965123b70444946353fd1333f0cb7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3706fd3e92f74483f1748435074cc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf5d1c0b582d0ac966fcc129445e4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e910e2d5f014371f3425f5da28c33b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cebd53f623101593616fae712e1e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b812e929a25f5d2f77f081d7a90606219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd37d7b0ef3ef0e9e29cef934015e3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a859dcb498953d4f511bc5a10c5e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f627580133ed7708a25da02fd1133e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77141726e839bc1cb35cec39fb327a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097a3151d09ea78e3575acf2c03227b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912ba6d002b5e694894c564a5fd4a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976a8f5522bae4c29b631841724cbd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137484cc8b2b1a3458b25885e2d2bad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd7a3813ba3559a8e821d262e673dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837d13c9f6e36b0b909bad0fb2671d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88647cc3ad0c47995b037b704f2a247b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5180887399fc329a3b909f09fa8620231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc406a69ae647eccf2be9a0340a62938232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8359492c0d85cb24f77d6ea30915c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc43dcef6d890c35e6e9ffc2d7ca850234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058b86d6a6cdbe3d0f7e5d04eb1dba6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b200bc51832f4800a97ec6f7b9494c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca219b7e4b0846cb4b12b879760d1866237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218f1c94ddc992a4b8fb33f68341c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeb249982f5710beadba899bdcb46c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3721f47b513e0c0eedaa1a3ed11751e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e78b526d830094cfd55d38f7bb48c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154177f9b11e8a65fbe3599e67b74e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29657bbc3c95be3293cce63a6f595931243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dbe082e557b6170dd0ee2b1b7d3dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faef39a98f6e644cf0a5fad9a12225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d95e4894d68f65b0270f1d44d2d8ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff2cad2c790b747ab078be685c280247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2689a51236d4ad9ef70cbc3f37b3bdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24073302868e1bd26076d2262fe1c1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1e6e7b4a8a93c0e098885ccea3d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeaf6d60935c2a9d40ffe5194c7a79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51303d75f8d93498ed492bf1a7fdc802252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6805d47d7a0eb7b2e2418f50324652253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4814a15b58fb6896b8acd59e7893f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e5bf57c74ccf5541285e12db0eaed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad796821d21f642f76b7a550fd94e53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf66f0dd98337c3c7c0c08cf77a099f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be252aa5d12ba381df3ee59c908309258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191485467e804ebb2f1c95beae61ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c4c12504d3c867fdc9675af63c8b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671561501c50d47a526186b3d5f34b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85f5b5533832ea5984b6068958228c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb570622dc89064d0452c2288a234e52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1680e91c4c05ed9877461d18f197f9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acebc31369684e6bbcce422dd1c60ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b6c7c922ca19290d25f783120b03b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255f8bc2428fd1d90c967ff2157c822267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8928630f49027d9e2767bb2a5073a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8403e8ed82fa9ddb5e562e288fe60ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d6f165a5f947c80e49d3f3afaf9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8431329fc85989ac1338f5a471e5a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e23cba72d98b3a9c5875673283482b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ab9dca104b77c0f5471f91c34f474273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ecfc4425ddc1d71ce41ec6268844274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10779c23399ad09b8e168ab7c725ed7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e63869096da10d92729bb24743fc9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a502de3cccabbebe5ada0c23cfff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbacdabee0bd9efbfbf89f84afbfaf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4e465b94429c9c603b2c723a22df1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44f328d181a3ac784d16910ae947d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86233b1654b495a9a8d20b56f2146e1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51063a38907e218b412a75f8d9e2cc5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a623d8c777dc987ae673818dce93b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cac7db04bfdec7104fe621a7869fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b6638f90674301d6c1d0ed822c8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb01d02eb4ec30ec2e017c1eef3003286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04968a1caf91c3a668d61120049ab1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8993956a6ce45627a90f9863078c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef08725e029e6d89196ed847150b6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fee51392ec23ebd2f814359bb2d07a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d24d164c8506a470a9c087984fd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ddf168eeb93e090dd8da39911c9d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af63380f9c9478ee0a50485030acbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac7e229008f1caac2dd4fe951e0d17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9c0725eedb1d87ce04f9016a3960295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb037298feff1ccd1f049f89de29d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd9f7709ad4e8ac6212b26aaba226f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea1320aae656563419d4fe240db454298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff63d9ee77b2cef130aa43dccf1b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693aff00e52c9e1369fb5bdbad555945300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db7d3c5fca369eaf799988afd214c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e651b914c259ceb2a3c1ec54c3724302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819526a99a55593737caff52f2fad9cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708beccb7a6850c7836d600278d70661304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02ecde633089a22a995b7f2e2b1ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d784597f94b6651f2c108fe69a48558306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa38f3e779a520e0c0eb744b3a8a42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae33df2cbf59ac57effa0526c942c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c18d8893f5b919346cb93af632568d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e66c38f00e4911f7196d357a38c42c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de905486979dc835b962fb05ffdad36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb0646f82a1255fdab46cf1f3c3925312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aff7000f93969c90af5afd2553807313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162190deed155faa526bb0e32ba6df1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6f4402263cf75d87524d526c0cc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497103379198736cad42b6a488dfba3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ad00a218d5e69cc2fed23e9ac289317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f9b919bc6949e60d205d1b9b230f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2cb0d44a87b5df7c23c574fb5a727319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6c03815cabd8883ff1b7eb0bd7c7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee63a01a133fd5fb4959aafb11901ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b4068bb9ea643cdc9a648ac22c547322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193d1dc2dd1d8c0deee3fd28ae78931323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea964987236c7bb8b8d8e12130cddd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a71c56fd045d0f9ea2cf24c2c06752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5507a20b9635842a08e6ed48aabe024326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4b9314084cab17bf60942252ea69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4a305f9af8d81d93fe1f2c3e61f15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed75e001fe0b0e4a8012c6412fe00e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87131662c4f1d26990e7e999e10ec168330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796011d224fe91f9f488a07a3b1fe0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db304857f00b2f65afd40381f1e988d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e497e4be5631ebc486e10c270a7dc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b3c077f57d00b87164a9a718cb3de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1284c7a587bb32a22e74cfda62fae8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5d91ad7526716f61725d61a3e135336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d0e25d347810af97d12570e3a9d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce844014df39489d3d7b2ad29bc5822338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2a363bddfd6f84fa35c2cf0f9b8dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fed14bc4c932eaa2e839880842504d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8e3cd2b1a63cfeda6cd351b2de417341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2193f8b8b9609d6dd149d0911b30df8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbde0cb18b63cb1d2bef4f7ce36ca2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393c31b3a8a91456afaa8479e489c41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac6a1c0ed27d62bf00690d7b3ed5ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a1cfd5041d1745ea40d55acca5cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ab3671ed8b6fa25e56d67c9f4ed43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b7c60ac8fbee7bd6154d9904d7294348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b26c9937c46f9d5b445019270fe29d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328b6333f9ee68c14a1dd1b0e8117b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a178a72203ca33a03750bbc292ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa953b31ddcf33c7c99573eabd20523352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d75e774cb957ed9b2c97f48ecc52c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4f99ee3c34b3eda6c87633ee8dc8d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fffcd0c634a0296430d9bbca9ac6ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8550103df76c9d1110461698ab49d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b4758ef2fe9e18eadced7dea55bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed890df0c028a4e86fe3167d0a3cb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329094bd28148dd3e82d0b43fd49d41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6886bb118eec1acdc6c65675690510360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67526a46da1339f31b3ba7a91d2d3565361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b32aef6f4a7eedf46d1932e036a1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ee8b9fa9bc848bed251b8e917134e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2b0df972c83800f5c480bed69705a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c8dd9d1810c7ba0afd5cd2b3e0aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5907274af08e0dcb594a089a02783c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbedd2fbfa31ff5fb51203e83351776367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309446d3a7652f8fd61204941b654278368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1fe15f411bd3562b024701670ab26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142235ef40b8a5819939f8b5938312d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b7a4c4a43cf4c3969b8af270666f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b587d94cea15920b85f4b3700ee0c52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46dd4a23543475d9149a9c98cfea62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cac66ab8baf36b61cf5f0b6c7d839374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ba33c94cc0befcd29643e9052cca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72921f727976f141e15188080109d7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a470922cb80a24f572d16f90034a9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d0185003d1fec3719d16c19aadce7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d2914ef1ba55359403acd25082979379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29bbaf6d874c1464490fdaaf41b5fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b5541cb71e6c8d0ea50baec8ae5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61909d2da937dfeeafee5a4013caf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a98f908b67b12b47ef51784b2aa0d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840da0fd8c97c51f9572b686ad08a6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c866ab4888c375dad97ceb2f303a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d2df0209bf8d842524307a04fc8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62508606e32e0c8cc6461a4cbfa460a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266bbc3a15bb94037df908fc43405a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850abc4cde52b46da75424fc1871ac2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969faacbaed4df055b665ded52786a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec415dfe4bd80603329a8727d109da8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324b09821ce596326c47a84d55f1b1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b936ae7687e3f67512205e1a639b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096d47a1f0802720491212a6be2a004394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51807bfc4751d6e2f9449b80c7e8cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edacf5cd17f73a1adffc4154ab176f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58930a58ba643f82276c5b5d8527347397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827e8795a5a53ace214aaa5f86afcd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023aa39b59c6a50c9c7d51fc32af656399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b047df623fbccce5a8a96dad426945400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa0f400a19db9c7ba3207a61f979f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003eacfdb8256ff095dcc47f1a81e9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0850d2be5567b4a25e9059e161a4fb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013bda1dc705621078df48a8a4081c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d36fd8b585244dc1b16527c3ba5942405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5bba5eb97b3958d1ac8db49c59f6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3951ae4a4e70d554e6aee6463cfc09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc4565acdc744f8f17dcb2fac135c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b417a568cea5c027d08a05d6b942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5db31d58fbc8d08725882a732bcb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b0c60648d0fe1698d33282feadd8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deca1a22c2941acb32282bb61cbc78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a334d821934a22f9c303452c2e261413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaf969db332771b49db14c42ac2f2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7530aba494d9dc3c77e2963c14f033c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b6a16dd7c6fd681aecda3c1cd852e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837b848316c557265128e032aa81b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b168bfe5ddd24fe73b2c3a0128a8d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9197d319a2033f15c573e212f4135419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ad1d3d830e965ab38a10583078a38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa553eb7082638320296c5ff809089421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baa6ac4ab790d76be8c51cd1070da3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e84ef24e298a0585fdfd8551f22b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ab0938cd890c3d44553363beb8803424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdedb31f6c693364679f8252dc01f76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a60f5aad54d0b0942b25235655a43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19959eea2f3f75406c6551e7f511a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd33975765dc25e33d5510eb0d2c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8f537c35af2d98a154daece52f753429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79ce005410745575a270de320224b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939754c2391f548e23b49e7d113225431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ce9469402d13874995f816cb96637432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb4c0b722c22273f97912558ee879f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c4dc363d6b76488e6692dd71356d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f700ff49c77ba7188c87d69c22caa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa0a358370232815a2b95b256efc5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d02dd09ee1651d35eb9e28c70c53e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b96b7ae8570786ba9401f39d2d5701438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91df46272c9453664bed4372963d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e6ff0f6bcec8c7bfad813f181c26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1c2b8b615fd412f5a5f9b57291f0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39789ec108cfb4f57f310169ca7cb12a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5fe877105221dd6d93c9785926c8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f928c4a8699be3dde0c0c65c539b1a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705874ceb93a4a422131bd5d5b13ab2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f3aa3e50976718f66e67ad8433a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d9f3286e055aa82222c607e9e2cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0314ac27380711a0bc572a92c4ae1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202746be2141621079935709600fa86b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5027ba5e415369f054ea98ea98151450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8975fde81c770066874adf331af52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0edde93282073e5a3440faf184bd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e48ad2de5288f69ed15274a418b398453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f63fc2610bd17e786cde5a2b2f18e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e7ac9629f49e7d15e8414469a8805455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a308ea6032c1a514f35c4e6e62fce4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4066f72da5579d444244cfeae27f96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e859c141e9564be8c4a6758ba6dc893458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fd94378fe6054a9b155d9a1697cc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591e1593f469787bf87c347bfcad273460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdbc5bc39e12bc38d8b1b10d2b4d55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722829546e6f76813139810973c127b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7ea6f2afce4a2d31921b1d14e05df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63169b3cd95269907caa0cece3e5a89e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c3e61d36915e66ccb34dab5bb25c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef04dafd57f062459193d752c4e555466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1d1cf51ed82372035d074351d7fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0ed5fada2899e9ae56a5301e1bc50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274e0a459b0c0b1c0ffdedc4b198dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4870edcfcdec936bcec59644a57fb9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a806b2b20dee3b5f08f9ae43344ca7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee739d167015719be89c3b02ca9fc20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c29677b28c8e85ff9bfff07f75a47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30937c2f8700c71bfec57eb4311f6105474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64f892a321dd7859c933b298903337475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c5ee4dd88882814b9388dbc7e48c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79a6fa2aa8705a9b927994835414b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fbe8324e8a08b0ca89f681b42a57a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760d1e7188db7b295d36c9bbc6ddfea479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>