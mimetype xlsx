--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b9deb51c5bc544eb48596535c1ce71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ace27efb1827d8b747dd3adce6752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a59df2a55a405e5b823b67be2334653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4a5eafbb85792bcf11d92dde3f8c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6261445b2a18e1e9b6479afbbfeb765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104fe46124922d6517c5c3bd7abdeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22874c4e9c6339a12e6af99a6913c26b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaa68df5b98885f74514ec7c1407378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cb2d46989ea7bb0ca5d8bcb4df9dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690cfc3a040dba2dc0646e3bc73b2f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d2bcde69e6072c63ca6eae4ab0fb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8147e3ecf5b5ddc07bd5555c0da0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80770500f442a05c78ef755558d2b83513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abde64bf87aba5551e4dcb03cbdfbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5eaa9660e3f03e4aef7be3045bfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a6cc71b709d398bd491ad49b8210816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084c98e17665c6c94cd469839fd146917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d046efbd7d2afc3f81970656fe5c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac439a07fe0c59b7652c8f5fb3c1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc73661c0062efb4c125df90f239af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111a782784cd51faeb62ba46cb23bcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73be333f04eb701aa72d52b614debd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f28ff1de760148bafe9e4be6be8d2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f67a65e4fb70af1217efc66fff7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52d04c03251287b79530877388f1f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7c24e63af1814aedb5f41a5f89b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320eda994887ba98f22572f7944e81927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ab2ce128213afec42dd707b8bdaa728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca46c5bb2d5b170359d31e5520d5dbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe8b5c97eaaf41a8e2b2a70bd5d17630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df2164f616c484045cd53e14d6c95b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8355682bb2c1af11346500fdab863ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b0cf40ba8658e2ba31c98a50877433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b861d7742f3f8fd0a064668ceae8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300587a06e81687cd8532925ad34010f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449739e4199b7e4848ef88b6264e0cf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893ae03d28d1a0af75d236eebeb52f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2655248e68728cd83799cddbee05dc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd5a7eea288ef6b5b4821f5e6f2be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed44b77216adb50b4ce91a5446970640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718da3c38888525e404e902519603d4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbe899e1e11fb94b3f3305cd7d8a3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d881b51228dbaf4690fe271cc0d9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4165c93f487116285dc312c557742d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bac5b3046d781d2aa2b4310c1742a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9131dce56897b9875b01a6c90afff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914b01642e6f40378533dc481f31c4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb170d126f3d565a9f42c72d62fc6a3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c868ba591588318be1c9625cf0d1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7e7287320a518eb6fc7f69f67867f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a5ea0137288f2ccf7cb4e928bd8af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7c7b018b793abe41aa1322f2cd2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603830b2478a5ff9cdfaa3bc5f86f57153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8cb602885441326dbf2e84d2a208b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e8f2faf2beaecd26fa1654fe3b1b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fee19ede4c6bb1c9d76fad045b60c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c6744a707aa635eaa53c194a7e8b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7414fda8425453e57f2474cbb6e1d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7b31461e4d9bfd4f8149bee87d92059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4653345bcbf61e078138734cc67c4a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258305be1758ffa72d24b957a6f6e56061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe6ba9279047532458a8fd9e1d97f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc2673c505f7a400311e56276a3c7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e9022b72b9aaf2310c22fd4a1973b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337b39c5de0761ff147a4a8aa6d6dcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265a232617242aceb9b4cd5c0fc9ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5eb9e6524a3e027a236c1350d0ada67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374f46db876bfd3c64fd4a3185ed87e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c542a3a925da2388211cd7e864b75369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a5684a201fbfa0f015e1a6edf8dac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3282a4309a47177312f7a23b936cdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f816b5357ec9757c12345b6991c6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaab57bb1712cc6906ab81b7641e3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d710523219da398ef88fc8d7df8ebb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26a9f6a316cacd0e7c6526f094308b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483aed5155d90029f840426e05edd1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580069a78906888bd65d83e89d8f210a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24957560ef6b741f3e1942856a4b5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc356aa2891081584225a6ae3ddeb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace34cc62ec058bf5a1223cddc4bb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0d78e67b324443c2f9ceb7dcc3c1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92addb5a0e325f0b78ad7e7259509d3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ca44f3324edf471629ec66e1cada83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7258970d9bafbff244c9c8cbd1796484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b06bb16b23f041f538e3267089fb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5f69e15560cfafc1b728bb240f77586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c58f646d97cf41e53f017c66cbeb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7264a3c5d0fa7b125e18548aec2a1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd310aa7c7efcd63cfa53361df147289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc697e0567d86a9205e9f6a72af3a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa4b2c960802f2071e68cbffbb2efe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aac137134fe78510bafee56b5025a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf4f96d208cfac33e352842d4e4dba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82875a936fe4b66e54b9d31e1c1447f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32367ed6e238132b2e72051398582bb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5a5725afc02b22d8256b92c68bf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9d1802eec6b70e94a0f03572f8e2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8207bca5882b6faade91494b1981b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65b34d3804c65ad2e3b5daf09dfd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29b5491bd7398f109b501594e02e01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01e18ef0216755ed75678593eafe4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293a39d55598b7cf17c036327937a42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ad322ad5bdc422f3612f166601ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647df778dd6a78f466756e6260497533104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029186db3d9ebc91ab4b52cec16635ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb27e7b1694a561dd672114b4fbb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621b7343c1a0d718dd5cfc517d5950107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2ed73fde9af5141a5ebe669b8fc80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e646a0f439d06d91bd026fdacfcc9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c97d9c33aace55d17a2c1bf8bcc8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35116047dd79b11bdaf5f33ff9bffe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2508fb3d4d8070773ae6ff75ae03ca2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a78d1034a6dcf650e3514080cf8007113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f9041d8b014baec1cf9610e34f3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917019fdfce806144ddee16557e9baf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb14c320f06c76432364fd7c841962116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6012165b47f150580eceec3ba9804d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae005a9554f3553576041724bcde219118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a878c434f881ae62d9a5b6bfeedadf5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194cd7bdc0f91c4efe2cd19805b11f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62f2a5b019e25cb34c33ba134512ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fdf7053fb0ce5d9494a4948a9c5de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2bc65d5016f179970b477141ae799123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5f10f9b199020ad6c028084fcd3e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65add1cf7531f4a5b43dfe9ee3fec2f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34834c2f27b9a6f4d51407efa36f1ee5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04940ba58b94f3a0b092b1c90f457c43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1863aa322f7767560922687adc3d16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4854b65109e55d542a32d0a17485129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf491ffe109c7252a9347ffd7669bf18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8bb43f6046b96d9678d9a3fee309131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a864b191d5f96ed3186e5e04ffdb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba62c94009ca37b5ba728a8a077ad7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886a5f3b191bd409971a8dfe7e79636134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609304e02e71bb43d4a68892f71ff71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0000cf749bc50aeb51817c0c5bf30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22d5732daaebeb6137bbbe2f62cde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2105cca140f3fddaae26754d7ed3f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613c39684a41db1a133cb4d5fa5a0d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80135abfcb2c389e3a62dcc80b217140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4b612886e1c2ac00197c33483ef80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13299873e6f0283f08eb3758a13343142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613967351cdd96da826e4e3ebc03492143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65cf4f683b0b7d4c1aa87da29c908b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bbaa9bde1c7503a93e8637d0f993c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf572a3c3b4bd99557956b01592bad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397728cff4356f622f57b9cf60c01d75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be80b59f25aaed12e63f6136bc2883148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d09cd4c5d66e4609626261e5d1d404149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03988d5ac41243f1cfd06006284c8121150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222df8e05693cb72b8362d2f5a2f72a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d77c2be78ebb7c6ed7731108e428152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a4791222aa65fa364d0272aa8bd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5710c88c576187994440c03ec8981154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e0c9f07b1c8e4e53f91e86d0d687c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403cfd76aabef6983a3c2a99d647b58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab3fcbb2603962bbcc8c23ea8ff29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9fe49d3328b48bf93dbd49ff0c315158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9c4a065c43bae9657dec1f20545c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b290e32145350f9f7fd8c3f003191f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef85b72ac6286f89cac780429f386a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6794509259c7c1cc4e491f698222dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc673ec70058eaf288a478c0a77680f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224560d88e5c751dab29a490f80b4062164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd754643bd83571c282a90cb1d9eb2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b30b0f39fed8a5a95e1e6ca17d7e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb77888de4c80bde09375d30cc4871167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4646a73185a8d2fc5970895cb36eb98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363255b933015d2306a2e95d4f40bdef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb25145d4c3345c89a27260dfb42884170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d3d341c7e4c057031fed61f2a1503171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672f58888ae8ba4c96a336826d754f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf817b805c8f6c8a340e7800df42d4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4524db71138f31c53aee920c8d2bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c448ef3a38375e997c2e327aac9974175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a59d77d94603b88846e3ab1300a0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdd85a416001d6312170c4b8091f4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dfbb5c9950f777d04e390a34e3983178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d22554cba0425fdbf24641fe8308f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98564f4b9e9718eab7812f8053ab131180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b98956172d054537bfe079263043181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6373ce250f0d011c8a82725f78fb24f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda5d982f4e0122a398fdb84ddc0b0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b0cf9a38f2fcf7dcb5d3a128e508b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0fecec526e00cc4b871b0032d418b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55089031b5401e4cdd5962122f20f4f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef505ad0787ad10bdb44c327526614e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab83cbd1dbd94e3e067f9961d7347ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b847c199121d492d85a33a8d1cdbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23654aa2e141b5c0fbe0726e3401cfcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a2cbc036c94c2cbbbd0bd14ed0a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d4202babdf7c6db713f984fa37372192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845630440fa1b2533bc774bb400c38e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d125ff8d5ba0ecad468e30192e8397194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8207414fb9cce709704bb4334e6c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64cf794f8862272249d9af806813e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d87075756b543eeed438899a6e46ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6403688de99a3ad13ad727c75a27c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a047fa95e601c65d136ec215c4d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d9f6bde2b30c279b24b4be3c5d041200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d68037fb267c709e5e6fa7fa8b2e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8968f0ec557eace99cca4726bcb5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d6586979630c0e15d69bb53781c29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca98ffdcb5fb4a3fc2abeec13c152204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998ffa2a048d7630ecbb0f06a08ccc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f95f2fffdf22904511ec620a824850206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f978cc4aa2f24ff9bd86f6cf3e3b7ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49100889d7a85b307c25186e3097cbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fe44b14c29a408bc6d9835b823ea3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f5dbd83ef5ffccf9d656ac72fbe41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c4f9a7d48fdcc570afc506f6e559211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887c0333c1e702e098344cdf8f07a08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ed0ad12cebaf930dd99419b6e92f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaa39f711a6bc2d5d03be7e6c1d5f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d6f154bd2ddf5f11ff07ac172414215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894238cc88f5e28fe29803406396e2bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e8e94401e6bd8c80c98198decbdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa97d33ee42e952c4eef850ffbe6280218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c21a53ff9efda143c036fa10682e60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2212a6f7123ebad3e91e9ceebd743220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2c17c054a21c51d6572277250af23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb208f9ec46b4efa5671870b90f700222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346fc73d143da21ed6c0de345938966223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493c3393e490ab04be59cf717667506224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918656e0ee05eb6ed3d5d2aca8fe0d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c7d199fe24f6b124e3b2f0fe2e42b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b39f286e5ac2c859a1012772a3cd85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efac0a75524d306b78cfbe26a3c7c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482afac8eb1ae935bf978533fd79e4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38310f1527db0d910c9a126994226adb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a3bbb8f60b998364b4a13ff7f63b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11139adcd199f4a1b231ce14c1243e1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e121ec6ee86573b67bd6057cea853233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad1fe7406036a4558fe3f4ea5f8426234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8643b63afbdd9c14ef97fe42489b1bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed0cb330a2fac5544e99bb002bc56e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea290e6201b778b9a46d873025770237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb04a24bca70e8dadbb169f49704296238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8749fe934ebab3e6bd91befd99004b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084d35ee29805c748c016914b045e0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdf2ec006683616e786e790bdd76cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f9fb93572d4b470693664cb632253242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477bda173d9ef002cd3a5167dbca0e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cb0fc54172c2c485b534f220ac9f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8962ae69e07cd292383799de522d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24b81c9082978d00593d6f29ddf8a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475194634b089d1021699b8a95445e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326d57351b10139800d8d7dc6bf0e60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f1868f5bb6da158b4675562a9494b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc7359e1430267759d8b4cbb849ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2b0932bd1cd3341186027f50314cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d16ddd72399ee5576767c4766b389252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58a7672fc344d130fa683ff75b84e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfebe2ebefcbc1f631892c50e4c4b5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa771fa80431cc1c7ddafffde9784d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93e13b65cd1e9028f030f3942d557256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81851b801a1be9a993f969bc254d30a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768685916c3ac74585adc46db81eb46a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec273db57f4b553627eaf236b5fb85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c6b3b2394b3c3e890468f3651829a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c4f2f5d6f1a32151a39c3644e9a20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60183ec0f69c308ca60061ea149a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807452ffc9ab09ffda8c3a1de4848df8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e62f5e3e10d5ce0d7035d4d45cab20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e710274d864618cf2d8e3f59cc30f20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5774ef3329b3886de71c4d6c3daa469266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa24042e32bbe15452c99d3e15a2243267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72039f465544d6203d85694a80a75b82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc66d2aa7fb5be1700e9a800d8322e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c7f3d0a26ed61e50ef912632b5aac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527a15e18745e69709a31b78b0d5ecd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae092fcac037547543e0254d81e5e28a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e469c5f73b6b44db09f56f843d8acf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f39ba951d881cb682041a1f420315b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b213c64bf04ea5343919597b6fcf64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de909bd08aafa2e1eb67eb200c131e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf074ea9cf8ad14326c69d55e3d455277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb5ccfe861e612c06e1c25d3934b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d09b088a7c16cbfdad427a9cbe50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f770a088b6380e2372807887861131280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e46c241ca8523da1ea30e5fe89cfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10ddb569e7abacbafdb12b111bfc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387175cf094d23ee51ac75a0512c540a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ba318ae4374b94ff1ff61544cf41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16302fe3cbad724fef1442e68b7025e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e5eeafa8c9eb97408da28509a028c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424cacb79faeb0fce864e1536d50704287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2326e82656719b501f448a2ad8ca91a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ae3533db71051913f619304ca1ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4c6adf573f5b5141ce38d445c1fab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0c7b00562ea34326530c013c30a0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317bafa8a2003e410b1e61be7931229292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d3141a85b729fc0f4023ceb302df9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018d6623dfe60b56ae39e7785f5ac2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953943976963447429e756445fa8c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4935c85f8a5f784de4a6dcdc891bbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47229c519e3ac29b17f4e530e93e4456297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e976a3ce0b35b0b0150e22bcb8886a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ca11c721800a1c265f362f09a73d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba8176645e7129be6d3ea86b58f26b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3647f7bbd385d5821be9c39d473db53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1465270a931647965aab5ffc0fc6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ecf75c00244585ef77f2b506af565303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf63f58674c86985bb8c7f2585377304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90241f22692369e4f7ebcde9c5fd11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b313d53bd85b3e6f12258cf1d60f97d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d12a095f1d4609bbf988cf3a2b03fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f49e66a17f6ad2b019f26d96cc1327308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31043bd562aec75c463cb16dd44ee8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121df0dde86d96a37d5bcbaf1a56b94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089b97129d08be662c7f7da06e06426311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdbf9d09d93a6c13aeef0bf4812cca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a9b6509b74565dd85aa6440dac70f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd6eee4777f6b3e3faf4885d54f836314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec5c2d9bf93b6fdc21ecaf56298a43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cada6dee0724fe942618a25d1d5a9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fab9343da29b5689de839c8ed7c3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1640203fec7770a0b9a5fa4826c52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e845348fce175c20a6778481604d666319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974e09a7a19cfa10970a35b844dbcf7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85ebb31932a503ca5a50781609dda3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72507bdf7cc5b1720364ec55c23861aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3286305a1e3b3d4fdd254e9314fe72c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a06fc364298809aa951f815f2c46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e9b518491a21f96480d2a56e4ec8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4dde3a5bdf6c5a4a80338311cbffa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c57e455eb7dfa8e4d883c35c68fff3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536e4e842d6db89027d6fb357c0f8f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95aacc700bb74f0f8acaf6e0268123329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3385399e2c5b8dd87a69a83105bd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1cb75b7a1b31532940aa2409931bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7726d023497a1f84a6cddd3d9ffec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b73f324c9f0f5c4fefabf828315de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4daaf4d2d08c26db3beca9be5f055c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bdc4a06aab08cce49f6220bca630c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827790adf84c8f8a587a4c891fbdc63c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65152873507d6b50ce2c2c0dab93ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526997b19b4f292b1cdae70ad638dc9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b18584e136af7aaec423f0626ceed4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2546fc1b91472b57eea139b445ddc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c614e5a12ac8fb406d1e92582afe39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66edc7c9a5a6d7aa1e562911b18eb60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919baef2fa6ad40c64f37bb68711a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bcd642e91e972056c836fabf7cac0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fae7e7cd70f305d1262e790d0d14d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55759446115b7d4fbd70d405d163a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fafcca48ca7c6b6f4a369c8dffb824347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdabf1fe41707e4a6cbf9874ede5dc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4edb679dba81eb8f8ab6926c6988dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cabd78acca79c2bd44ae8f2f2cabf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f5aef9ec0bc883f80d2d8c588a1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae094185a6cdba5110fa7363583a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f7accdfc9eb6e80b830e1834810d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beede5efb1b8fc0d60b8cd8d1e30ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55bda071a90996afa5c7c658dd8f01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e873e98b25718e8a179dd769f760340356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b5fbb575ff6752052bbbd6508d7f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa8ca52377b48c83386fb206fc9bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd38d5d9ef2fa3e81678bb644908d07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab87ab77a36cbba8babffa7fe63982360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dd29f3d18d7bfbc691874baa5e338361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966dfb70b6ecb82c024e858330b9088362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16557b0e388e190b39614d328da13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505574a58e4c13670e5ea0ef986fd053364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24087eefb20ac55bbd21319161aedc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0cfa57d1369c5b175f2f8f525dca5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0383eaf9ad31108aa5a2de59d2972367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d4ad0a3106b7dece1a197917066c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18482bf7eb9581599261f345d909aef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd0a839b4b7a6c177b98b688ca0b87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79c6e0349cd10360f932639d1ebab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4c89efbf6e3ad481ab0a1826bfc19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c84f071f1890fafc2c1ec673d2119373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819adae449ca18e8136ed5e77f57df5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff87d1a5b339a8689b9f98146c4cf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c03428ff43e5b738931819c6eab236376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2da88595364b202d113a71fed1e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd941f02aa36da554b0d6dcd254886378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5d0d2bbc917144336e9b09956f1b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51fe638f26c531b70fcee651f692de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d94621be6e54141468116cc88b02d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62cff450999215862e4cb40ee7ec0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40e82aafa21aa27669a9886ee75874383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbda330f3fc34de62e9a41f9f0e6f15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132043cf886988a46d92a7d7e8884d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baa17c7ff419835af4bfb77303f833386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673545721571482f23ecbb564f442161387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2da546861ce96f2512d5526f47da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f5a48d9a390461aea27b68b702cf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f222c30caa7e17c944db7d7fb4a00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3932fd3f665f5a8a6f606bb7eb2c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32381defb023412c450e80446f7d17cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30093adfa88d3619a6e1412eee63f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e464c07862e2644f5a5e5e78981b202394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573b3b97e4114fc7ba42bebac7d2874395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79254bb01cba13affee628e2c543794396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4798e9cfc11eea2674f6b565e77b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e03a0302a73192247798b29263dc81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab40770c452c9f4c603494c9c290e1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a7e6d94a52838dfd3aa2ee9eb2eba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9a4d142cde4b798aad40eaaceb15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b1f4f98e11bfafb19a105f7dbbf32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee8bba13972e062d6730e5fff1eea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d01953d973dc65bbd0ed446a385a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaacdfbcc047999182fbece230ddc78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84354cb5a2d4dcfdfd8e001ee551f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e181ce737538b75342859a951bbf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad595a4444726f4aaa38ef1e05c618408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a18621fabb9b18d9a2f244e0cdb22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdd359edb87aeb8e18fe180904a65b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819b0d28e73a23f8625eb28afeeb7f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca69e2af285eee8b4086a38f4b124412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e290e2b6d8a4ed61afd4fa2d7be6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd636e74dfec9fe6c6960e90a1fa2ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc794ddb7a9695d0d4fb755238ea55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30602b88b269c2eb707187cb908a6c4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c04555934b6fb465986fcb0c403a63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b8a631aee3f37c9456a6cd864546f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465e8709b6860f3a1e0e254203245e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58966241fc9399facf576a5a7160c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91391e8291154c9475a6125829ce4fb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4fd4aa4ec474c1891add60f25b718422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580410806286b29b2689847ae72188f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5919bea3a4ed3e6dadef13af63939424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfe1b07dba6bb3afc724cd54cab6ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3cceccf48c464a8c3e128896c7131426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8ac4a65cb053f783d794169d9a14d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba16a1ab1d128433735ae3585c45b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ed53f9f77037fb7846a35e7d8bd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5fc62ee83238489dcab73771b9b0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d67704c5ffadae82f44508bd5b8ef3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836228be518675f9f1ea10469464bdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592586a65b7d3460e10ea9cb5e72a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d11d7f62569fa345968c463ac5135e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0834bd99fc422582d9b8ef7a29213f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12e62ac9d5f0f0e37a8f6d6d071d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8eecf5c94893b107f93b10eda7c32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8fe23682c67b35d2c7de3d85fbc02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa47c41bf1a0ffb19b9e88a9b2073a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cf54d01652d3a31ee78c5bab97eff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adffc20717886f49375f38000a7713441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfc4f111b404303bf0402ecd091799442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2fed1fb00d69905b6ad4025fde86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a401b91cd6d1ceab4e90b48ded0fb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b2a5dcacedb0eeff6ef05824c4c17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75ef4e72e475bf132dfe12370ea458446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ef0856c17ac11f4f1a5e1a1b96d81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d658df50e1c5d3bd34f1d3979eb5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86324c291d5b3bdd4cb1b32c0a7e5b01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaaa32adfa29b3fcb610884731ea0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc1efd4d407e8454cdeedba5599822451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8594a7e0cf0a8f241850d90f92b04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801ca81210c933fbf46c3ff65b4d646453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81900176f9ddd09480bbbf743041e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2e1e564d16baeba03f618520a168455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96192bc4d06ea0b4ad6cfc6f45372456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac2a05131d56e9e8d94a7eca6798b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543a42b06034ebcc66bf1758c332bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b3594150733f4797016f1191af63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e0a2b94c59685897d89b8dfa9fd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4be89ef7af747b14f44c16c72074a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97422eae503d428e824a649cdcce5fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509dcd3eab37ab25a20be27030388f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811429110ace941eaa89f4cb401e702464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2f9b57d424638913556f9fa630015465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f135702dc22872482fbe38e02e81f5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf56e8da2b5b10fba29dd6fd0ac3d32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546a64e7e5ef3c1c2b9745500c582f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc9a98c08b28283cad1f3797e07acc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfcaa27d7d30ed752055fa429fbfc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193c73b8061bafc164df19c0ac7fab5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a5a49d9b0a4bb5a8c76e045a77c63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670ce5d2554030c8e29e5418135aa0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cb4560b05e4618e03e08fd05a9d02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b53fb6bebf857bb5bfbf43457495fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc289215543605eca6e2262b2c6ac657476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10a11c948dfe0d3a408f17756c292d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc76a5b08aa82660ab42a219642b0d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3099ec09ed20475082f6fdcb851f7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3ac845eb7e002664e87ea2dc4bc4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd8d5698ec794f330c9220e0b5740f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961718606cf3ce77e6116a970ef472c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db895b566739170b7e8d85ac4390670483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed1e3e79b7a79fd97e84a3a3058698484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5e4589f99b18f22508f8d2416e35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b94f335354eb715fbbf0f116bdd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1854390bfb1a0dea708d8354c65cb02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770aea294d67fdf4e3be7ab40286ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897445ea0679c25ff2fda80ff26cee9d489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b82306c9b96e5e706eb43437e352e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fb0e03354b9ff5e07a9b77a006b9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb1344c279f838edf384ad79519e6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15797d997b9003779e1abede65970c2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cf9d69bba33a7520a416c61731a885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83c75d54b44006ff9e74a94b27d3636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e80eddad830acac70baad1a6898b4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e819ac0e10fd3cbc1907205785cca28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17795a8d9979be29b69ac4ff81e3f529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d639945112547effaf52b4ddb6bc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81421fac80da52fd07b8d8db4ad1db011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a553c562669490f1a386fbb1bc992e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13968fa973d63bee7f9e699ddf92c3f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df232d26e5bd4e658585f907cb741f1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb695e185217a0f6a60374e7cafacb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073874cb50bce55150186a460d3f36a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c09ff6dff1e264a1597783aa4838217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e555ac7a12d355ead6e2bf985d95818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ca413eeedc79522e9d649bf4198d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f91be46152ed304d1815dc4552520420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347509d06b56e06a62908d1007860d2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1c00552f1175c6e5fab492713f03e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477910cd030e7065facbdb5e841172e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f47e4e6b526f40cc11ea4eaa65e8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b67333c26d07b8162308fb55fad4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2558426d3829440ad0f4b78034c46e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbded71230574f1ae3bd6ce49849d5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0cb8808c91fa511c283b3bbf60fe128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66169394b6223cd0769698007657b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28f647095153445ac778121c7d6b0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6296eef926aef37a740f30654620a4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73b1dfb3049f16d3db37e104894b8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96985216e80f59174dc6aad2a469e6a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969e842c9b3db426507a25aa494daef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27e146dfe21d4426bd088f4a544d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb40ae00da8b75debcd159cb1e9af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8be9cdfdab2a5506d70f1a386a694937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7831cf7a1f7294b3b778a67bf17be038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbdf01de5f6e1aeb901606d760b1aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fed5e9459a7cedc6595730a141a11c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418567b2daf67a190c3fe6e284b6730841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807373782e2ee9f416db3d94c3f697fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e26ce8daf53da70ba90637c2c1dcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032bc0e7650a1f842a0b6d6640403c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77916d3d81f62b96452d57f414ff15c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0cd5f7f623a142646777eb62de1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09cb0ed587e51f96df9b5307e4732847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b496345cde832eb244bb2b326aeb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95c50a78e73d1e6770071a712a889349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ad3b6be9569e831d1970173c684a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e2508c0fbc04376c8d974e318a26151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f52b8e2702a366add6cd0db5e5c4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b1d27834a38200327692c2e2919ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cd15f626dbc5e3f26fba49b02ba0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571768969ed82e796146a1065703eeda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f81cf2d54e816ac88102a3d1795ed556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52d6ffbf6eae87631198b43c213a1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902826e55419e8617361f626261d7d5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862114e27c68167ad02bc66c9ea350759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b76c1c7415c158839f1db0999f1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5be58b2eeece751d9031ba346b0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1611087c67a9da69059ff418bd50e9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b46a7f9fc647fa03d8e884e9551163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb878e6eaafd3a75e1921e10fb7b6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872b2d09f73ee00ae567f2eb68c375365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dfcff8d7a7f112b7a0d74ffcf622466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57a4914ef382e0f47c212b2e1b997a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586c6220f0ded0110c25bba269c312568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a652e001cc03c9bbc3f05fbf63adec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746de68bb2cf2420bff46cacabbb0f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2c7dcdb14b15c996da7544e238d8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbd8401d30ebdf44d3f7afefb07ecb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba10d807db2fc42552eed13fb652e3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46cfc79f39b26711e25676ea1111df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd12a709ff7a11edc6f72a543d68775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a445f00cdee6c25cdcad17cc81c331176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ecfbbbc56597d1d717caf79cf171e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d3309d652709f1512a12e05aa62fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6a64f3db19746a3d15b0cfc0ce10279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6899e6148c8d8dc0df1f6f01c98d5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc904491bea172e9da42e63158a2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98a2f2a2f6cce9df5e23f594453dec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17866672df93a1a6e3c00aecb50ee95b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492feb7d5a08e700941653b82fbb5ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60155a018f987745855ae2abb4e98e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6ffe1a16869e488dfa0d22b826d2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aeec369f9adfd04f03d32473e3b3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26822d19083b79ab78ff8edb45d3fa7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9eae86b0d124d78886f1ac309550389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bacf5ec68561ddd0d347b4f9505d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff435578f35f3789dbb84d144495f7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1354f179b4ba1fec22914f61b1a2d8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae5a15124538db23a8f14e12184be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008a9fd90371f00f8a7a428eabb51c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cda55220bdff9992af1e9b7bf9199995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa019965b21ecbfe89213366ddbd6bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572966b25985c30fa55dad19b8566cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee848b7d5fe33fcd2c1027df73765b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f8bad33ef5706f53f42509cc5c8c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3110b99dc9242fc6fdca45c7629598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143d2224caa7a46db2549a9dc9c9894101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e613141954ef0506858fb0b519e124d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037cfffb7b338e1c67882240aa70cf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45253de556a13e5ead981092545e0e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d34e742883a939fbe7d6e75d3ec56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad81911df43fdb62d2d09a3cf196d5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca7d9c50f7cc222272908f08a1b6d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc4dde496d51d9df4cafc002cc658108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0dc3497382375f88fdafc4937ca9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf273fad67baae0fe1cdb41aa89aa3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace59fb4736cb63a30aedc50416fadb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788d35db3a81decde276d5f1781b2e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160de9d59af6ebed02c35d53c3e00e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7955c5845aae8f1600cc09c59c332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3fc499b8fe30576ffab08a4657499115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5842dd247db25a6ab9ff04e695cdda9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44cb73b28a90948bb82d3094014dbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e67825d09e5f02afb84669e6041cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84ec5f43d083131bc743d6a14e15ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b77386cc60ba3c53a973f372c168e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9246de9b0ee9fa6ec2b2c9290430ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c2bf1484ba8a62dadfc27f60056cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41460c1767357d344ad5532552bfc3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4835bd4fd68bd4700d039c64c529d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b4839b2af6b71989094720b5d26c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cbd2ba9128b7a29b676ab5817783b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ac13ddc09d2ed5b090e7022b97aa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a7680bafaa94b612f8540aa4d705b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421abc178b594c97b36d955f782ad0c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38cbc20e8ba67d5a4e1175f9d17037130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d7f059dd48df22cc50e029bad23ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b561366c6653c53e2e416d0ff68fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10c38a3a3764afa9976983533c4b98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6c14a81d9863f3f1501922d5df86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c37d4988fce671cbeeee74b70ee5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178a014c2de2b41198b6537cd1ba5a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063c2927b552fd44471ad413f0dbcab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff944d1757654e0c7ac39c99729eaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef12833f112454beb60d24867623f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c64b5388a2c0c8980cdc9e5e5c667e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5232fe282b0c57a554174e02f62b3d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c3faf51202225298bed2b97ec5630142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c611b224ee442a9ac4effdbab95dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cea5650d8f29caaae2ca18129e611144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f37a96ed512e43ee92ea91bf8fdcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a759ff5d9dd3ca758872df41eb2a10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d327312e3676fde4c672f215e4467147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61313f957b6b7f860bca7eb17459a95d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d31726305559c98f51dd8bd9d756149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63d3feb3b4b603cf3b68c6e89af31f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7edaa063b0a1e36959b7cca3cf763151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ccbd9ddeb29b8abb48e11de728fa1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec1fb1c216613c76483e47fe522ce9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d7e60381cd72fd8ada36665d3885d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1d6cfaeae9bc063db55f14c9f2149155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70a473934a83f86c4c9224ad2b3d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c3725084ef4be289d46618bc5ae0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a69884ee478cf66fff23eeaee594ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89587673129210179ed9fc7776a3ed3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771db11bffd89cd30904b248bdcaac9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c9d5268c551c59938201a3e078f64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3889f19ee1b547b26b574a189e9afd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc71a705b570d9a17e10b3f02846a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dfc1c90914eeeaa69607e463dff68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf6d3182c5f70eee5cbd7851ba255d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6428f145fecfbd208cdb3ac6b6bf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec6825a5269dba1147fe3993ac122b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8056fbf4def70f467a53ff1c9883bcc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c4fd8f88469d636e11206f2de8a1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c8bd93f165779bea0e6c7bb6b7868170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09afd78be268bb6b05690e3f4946b1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af8785d97bf6a37c2813a4fa00c6b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6249eafa5e83928930067114073ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65dedffcb05a571ebe9d3fec80224d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90673b74cbb1ff808016397deaa572b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5041ad8434e0c18b7ec8bec2114cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa142a4facb602f108b654b05df6bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3d7f7f5a24ece59fc773e5768381178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b554efd7437699b2f6ce0c85309a1fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec428e189371f895709fc68b2b0d2bc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97762ea1f297da0a86357c660e5a6bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4db5762e2cad8641a9d348b0bc0419182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622316e1b20cc291d634cb035b8d5a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9800c6037b7d51ea41c55860a46f5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14773f639b51ecc75d8d34422ff47a95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113014ae448a1801a13638c8e8ab6922186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f760beea7a17b6d9d048824cf842187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e8d8e849b5346b2e8bc0421edb6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c1c2dd4a5654a60a08614d3528159189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0fb78c70408ed2218be6ae1727bf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6bdd39b2cb618a4eaff5f5358306b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9616db393c3be1313184049a2b3e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f440992f5d91b73639dae0d1f2d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564a97dc46a4469334a921b82cffbb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515650080e25df62f887e76cd154239195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229478891ee89520a615478035e4277196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919bb8800f112f60bf2166c39d48b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff143c35ac77cdcf7b1e71e3d6a83f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f221db234babe8b8e98374b4968cf3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a5e15ebf32d9839093604b4edcac3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecb3b814d889c6125a886faef752e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b322b1ed397c6cc4821976e2b2477202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ddab562c37bb74ca657740180c93a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88fe786dd38e9c1128c67b61289331204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09232b51b94ca2e81e2a49664a8b44cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ee941280f2ddc3493cb8db3b1436206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ce09de38546ef7f57614c543d816207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fdc301f0a94486a4d76904aad76d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8269dfe70f410069b693385124880f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eeaab79d5ae2b0af1bc3277962c2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ab771ccab88c9c2bb8bf19fb8a993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0d8de623fa9bac320e7a90807aeb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4edf0ff5931443241ae50844909cfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69cef42356340ef338f1dd3a7fce14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ca828936d27ef033ee51e51e87a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42e7061c3f161195a47cb1c3429a46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ca89f8bcc5a3c2b0be4715660cf8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4f8363c56c6c039f18c29b8090708218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc803e50d93fb5af5b0eeb919b18e02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcef5e804f064c58d7ca28f5572beb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1d44b8dfd0f07e81b8b5d15d204d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8178022a6733943de140cee782db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe1ba9eac1fa22af28ae5e9f911338223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f415cfd2b1a1509a6eb831f5e282d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77fa3093ee8f16d3e05a3da1f64609225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4457e7552848d8ec530f85798c3be9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf5936a72095c91166f1b5625ce9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e219aea17bca040ebd3d98f656406228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f50f80301a304d50976459016e1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c835056154227af949c84b44394f421230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3186bf17195ad3193adc0b89165628231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8273888544162ef2f70195c6689324232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49b28114776607c17b0f6a157110d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8a32884fbdc7930fe8d4a8e2406a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f33cfa9361353ebaa80fea13d63915235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6aead5f62f8dd17d644ff3a43f6fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003b0ee9e429607dba85e02ab8e5027237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca41d3ce348b20143e97fac7f50a0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ad108fe5f470962f266719ab603ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb54bac59bb15ff8676915c9dd8a7f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a4ae371f2b1a62385081f5da166f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266705b8659a61f4a4f8e41b210021b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c2f6978ce17d2075f3f76bb4d7a75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e7d3785b9cb982cf680e8cc70ef41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4799b94e39f742a305a98b5957d396245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec6ecf5f9d4f43685f03cbdc68226b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e390336a378950013c3f630c15a6f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8ac5a347b85ca132b0355782bb8d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b17888926220af23427e44ab500da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50194670c76d35d5b8692fab2cc7be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28661150dea37e764e32f56cf4ed7759251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d0b735a1af976feff6fbbff245a6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb2bfee0dcc8aa821b99580ac0429253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa59ad8ac5ba5170412fb8f924855a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06704dc14c0f74ed5d1cd84f2064c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24977a3d3d70afa164b40a700a45ecce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a5a5cdfe7fac2c647f40cd2d9cdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39bbfa7ba80a075b75a159354a35c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab20a4980ad97e8ef4300b9a258585e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060f180a193fe3495039ddcfe85050260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bcb800dd80f1f8b81424b0e24eb56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd687ed9ef6ddc23d490bb08ce9546262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006b3e8fae53ce58b7069b83124a19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21402ff9d6f289fadd65ff6f47682b69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd3a6fcfff3b514336cc0c9c33ef3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b1baa04367e6a347bd7a95d14b93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b21928442597b6b49a6d383c24792267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e292abc3453d951882079ce9d5608268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e1f577ee7fbe3771aa48cbbb05655269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6c19291779c2d265def95d1e9ad38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d653e156ac6d4b1a29a2840f0f47fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bebb268d0c06bfae46ba7d11dda99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a541d5242bc204a0a59fe6c7fd9cda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224785716fb053bc55fb7c2ad96fdb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87242b6b90280e2eb24030bed58f6a0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aad3a66b2724d5fa8937019319237276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3c45cecb787adf7e6a061f19969e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775962e9737100586d8402e55e58c6e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df71f16cef9608642af0bb232ad446279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362ae5e0c313d534bc109c5aeabf0c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ead3249840e7c2acaa2d1b2d72cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595942a44cce7588437dd9799e13b61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cdf39f0f41711656bf093df2fd5c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4864326712fce58518418debf892f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4a56d944961a03acf2e30e8ad7341285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335d68a74d542745991a5cb053619c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a9b3385faaed63b9ba06f68e33656287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487fa4e511a8da0c35f4ff257386ece288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b605063821a128904e998b406b8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc644539c657907fd89162c10164b6ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93a3803f207985c3c42fb349e20312291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f841093222da69f71beb20a51a9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d68bfaaa7e33c3a7c4edb84e67ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a3e04c48dffc0dc0860fa2c2784f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fd103272c4f4bb0b15d85c81bd69d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a032897cb6396d2ef9efd639ef8dda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd3e78dff68b95f417193a7d86aef7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650bf572a3eb92c2ffc10aef1e5dfc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a17c651eb272177900ab59ecfed361299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6b7ed6e3415e0432abfa1a5e9369b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52151bbde093f87d029c104f07a5e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a98953733516e5e95a3eebb85f8d87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f19f96f60cfdd906652bf43e3fc6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175265f0abcb6502eedcc1baf021de9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3bc344643aa85606cfaf003345c43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd7b5353471fba2850d0d2f0da3ab6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869aaa433522fa993aa443f0dc0b6ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05bafa976687f9d193ba2f9a0f50fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee17744acc942db9e484ad6c79c2c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeae545fcf2e60017bcd7252542ae3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf3fb3f48113e9728c3cfce941875311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c41eb4b19b487550c3ddbb44889ae9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c32dfe47509bf19ef75ad2a1baa88a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d79e76bafc5300cea97c570b18d5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aed19714b907785768fe6203ac5bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1713c89fb4c622d19894156a0271d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef337e2d38b23b049737277409a34f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83aea74cd20d61858da09bc1a491fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68325b2e5029516d9deb91bd422627319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c2bf9e321aac524db0cd8e6c3ebe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cec1ebd2ef560053f02c94fa6fcfa7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47198de31f2d168fede74e7a5cd22c95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b639e380806f526650bfe78754986323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ffc6add5c735ee262c689113bfb64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695269b354bdd8c4291b3c8d2afdcc1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad29ce4aa67a1ce4b8b9ee7795de7a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8482bfb55da2b79c39e2594c716956327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc89a977000ee189b74834360fc5078328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f904c74c2c17f836fe5d812ec666a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304e287a954c7c72aa3f4eec724e556330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6b6eebbe5bce2c9b0625daf3bbb41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c03cd2517a1ab452499385cb8702b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc732f91056a9b1e4a0cd3454ef3957c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90630cb3a6d96e1e7f703a1fe050d2be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afde7586622c2384dafdae1aea7590335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d485088a6fc37ff43fd57d6894b0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab2c36d4b10c27d9905678bcdf604337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cab091b3f510fcab5caa399c74df1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e199b532dcfc54eccef86fca579e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16117686021c587bbd6d927ac3444ab2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4402734549e800b9f295a1b38f7310341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ea56e73199c85d37d5f05946ea23f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba29586eda0884001c2b0b31208bb1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd3e173e5958c3eb5c988e55551645344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0094fbda0d8c2b538b27c002cfbae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0415234a979985cf60fca6ebbf3b44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a01b5936fee3530160209bbe51ddf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16302598ee62c1f2806163bd97558a06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca86cbe8f7dd85fd2dce58e6d3fbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11e0053d92a7f6226e746486b0af8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc442b7b342e6b5d1c9fe3c9f9830030351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5432743c77f2389825471fde8851bd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc97cc2f89cc6b6245d4d5045643a40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e1819f1951c1b39e3d53b2223e57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66528a1f780702759306b7a5f2ebc56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293697f17dfef73c89ae4f9399ba5563356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e77b6bdb75f91f3bc69ed39faf8dfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409d749aa2482e297f4feef848b185358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505d36911fedc81fa6f8e19593bb5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d39f1dad4608c53035a18d679fbe62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192265b4906dbbbb53f7f39ee8bd13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74daf0b33721bb47b79a1a347ff097362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b904ddd1ddae1f8b469cb247c6998363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5368b55d1486af3ac5daa2b9248d75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21ad97ea8759cfbd0e62c42b3b0eb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d0e21ad9c215f4c194a71c250eca3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573de2621f13489aef2fc6405931f52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cf62cc2df8157ef16864174694097368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3dca964595f2fb6b842bd83be132a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d7bb15b28b75ae05f0561ef15cc4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f33fabf0dadbf594cc7b41980a570371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978cb075907b1a4629d10faedf87003372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053cded6638a62786dee74ef5f2e7e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d634436b20d064fa11774302805c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bdd3475d4d34cf51e767739a81631375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd572db2b2d856e05b361d4faae95869376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e93eff48ebeefdfeef633e51a2790377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70550e436499bda055b0eb2770824629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa0f07ae1347b065ad832744334a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b4db5b6b4d6e9f4a093f1325e0156380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ae376b169fd721f78d73883a754da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f853f2648ee26354fee5ffc7200a945382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cb1ccef7d568e76b71fda002cd1fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc401dfa9bd2eb0fcef957007f5b9885384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707dca7c51b18310a24492adae8456b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cfdb0bcaea564fbbd3e7e92dd3081386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900450574a4c1d16c66202e72891f6d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf625cd4efdad7aa0f917ba003c93cf9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbebe5ce6d7df06aed8a124d2a29cb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6934e3d600bfe8b3bb544f64cdd095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558890501d7f7c932790480e00cac22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52f420cc35cc56b52d66646d8396f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6878c9247e4b6191fe370daf663e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20996ec5a1e14c641fa958a618c51c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e85e23a19f6efd99a03caf3e9a50d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9797fc334a7318f8d7618b10d9bf67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc13d6fc29d77abf2e25c078765dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6997271006b573df550d6659edd9f9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdd61d637fdb16640de659b3311756399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1309846177618e5c60cba4771231dc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d5f8af06de9a490aa196a0d856fcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08652bf1700314f202f4b56b0f43fac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c7368be10b92ae8b36ed61985b0a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e840824801e04c3e9741653d6be8c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6031a2a77ab4a8883d42f4685fde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542fb53333a9acaff5dc5ba82e4800406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620514dff06f817f4e1ceb43fed7c129407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542d2d2271a0d2d71a21fecb7643ce7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5a6660edf4dcb3e2a08abd54d04d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d0b8c3e42866404a58dff06561f24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93f9e54b57ab7691e6a68d2a5f6cb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccf58f60580d7890bae0280ce3337d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2e4eb94e07a772decc1679ac586ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574550009144d50ba364807751a11ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73016cbcd74ed58fec8fd2911713724415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e28910af569e50cd9f0605cfe0570416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa1776b52e96f20c09f4fe801211bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae6daf0cada70963f06dde94300be5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec716a062d87436e4aa4eec756e2f75c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9208c7da3bcd04209f4076065d7f9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deedb9f8700ba062cd0de26ed7b8e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4891c028e19513946121581ccef1bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cff27c41eec2aec80861b4152df68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7832edcfc9bf0f7b4b2f2feb540a73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331db8df00822322cac8246ebf38ba96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117a44948e70775ed04c6506bcd4fa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e58e9831a76d232606129f93b1851427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437201152fc6c2c5e972b5d6c95f4ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b98d8659b008edb32e0b502f08ef0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91605af5b623553514b76a7a39f80868430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd46ae0d33e000c304768da7b228f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81020f925bd5e52267ead517c6e81877432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0715378486d197cee287b164e60f18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20bc35e7f0d6f06c89ad5b5afdd0fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c5dec0a65390cad3fb77ed94946b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3852a943f493b35bb59287c742144436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798762fd8d2fe1eb9456ebd49d87e5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f72392c6a4caa1ac31b74d74acd95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f9f275fe0c3ebc4e2074621c51f02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ed709afd75814fd17fc5717d3ecb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb60e0c8d0ada02148b1ef3853faa1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7699968e373cbc96715aca43c9f514442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8971caf8f12cb6775645e22a49372443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042946ddea1d99eb13a1cc729918167444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd33a774a8541495831c11ff40e2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13806281d1fc3bd322e6d915c63b67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21476bc29c8b18357db65b9b3e036ee3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce00ac7e015eb03a0d67ae0195f1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b37c706a24746e58a1ce1f127abb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf793c736104b9727d29efe92ac3054450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf91705ef99cbc9ccfc9a86678a8a2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9a694f01bd9f61d659c3212049556452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1c38fe49c611a0a672ecebe09bc90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef3a1eac1de75c02e62c9447a9656454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c97bb204867f34e0df74b245616e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104314a5733f94e55830760388ab628456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176ee30d2f47e474a0ea34a371f1c9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f421804e997731e953ff0fc7633a6d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eae7ee83d3781010e2fb6f960ea0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333a4244e67b4c75abfd6ab39e7c906460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee78af34ee261bacd834f776230acb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf4724c72bc83416161b21157050ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055b329048a99b6ec63409b0a23ea06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184f3c99204cf3b6c9ff16f42febf64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083a2c897c14c0b371e6c0827d62a82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41531089204c9ea31732a775087798466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d398dfef9b93ff598d383df7782a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14a87e8bfd4808c902aedbba53ae59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b522246388d26ade0373de5957c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24d3284ab05f5459e93f55e5227d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b82280f691dea52b3b57ceb3fc8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ba4d621a987114ef3772850541d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fced11ce6c5e8f75a2b8eaed2721fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd74956912c676ed728b0acc22fcb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192062e48f3fe26bfeb39abbd31d2f17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef2d8a0f8ff35754fada0988d15ad2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72961230638e34e8a69857f63a103cb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe8536a70f522325845d23c3cb1666478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738beac14510cca0bfe5d515279691c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>