--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1685,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2086,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2db3bdbee8d7b81aeb34254d173a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5da3b0f476f4d5088a4d439090fe92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c03bafaaa861bebfc66a3425177133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364772ed3d58a333c00f7dc7546e62e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c611476d20ff9159efc65e4600110f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2dc1aab5de2a6ae78e0837de180296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce1b7f8ac91440ca7d2af159e3d2387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58cca4c19cd09fdf59254cedde07788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e71c6475e4f9a42b9d0570dd2e6db79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b9f8511c697d5d53bd8305ff9733810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014f68e6ae570e06c4f0f9ced8e297211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa43f033da88ae98d6f1ee81d4a43dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7042b288a18004e863633a367646f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2845beec676479a37e5aa3bc77017214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499b1db6b97d998ebea1c9566a952515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf7d3f232cb2042791e99cb15bed1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c66e2cab15bd3b182eda7c37ac06a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6308be202c197f3ba9899299081f4e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85cafee156599c34676cd3476bdd7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92294113dfce48e891afa51ce93f6620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471974a321694ed1d0b8fff4098443ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef89e0fd3260e8fc5173a2ff65e63422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f666dd4ea4f3ed68cb1ae3d76737fbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d77b0aa25d5a675f1a26114fd190824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7be2fe32854a46a7af6669b300ef425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858edeea4cab03a5ec41c1f3461f6f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b28686a6d2ec57781af9fe14e6a85d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad5f502708970be31aae27ec7ea53728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78fdc18f1b24baf62c81254e1544329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8060759e108c5dedcc2b12bd169c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142acdc7c4472ed5259c7aaaa0ab4ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36696ef2bbf5339a8b0c8afcbd083bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e7c098d0908c11cd1cab3ba67669233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf62e73800227d25e70497b7b47bfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c413e28aaf2ad92a778e1ee8462a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc521701890d046232b339f3c5c21d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85695d9a95548d5106fd070c74264437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd666458100b20cd36a81b80aa0d4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e48304d8b62c1059c7a42eab31d3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ac5a036a5a8a13821d5d73c2d7f1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf5cc45e9bd68d29b87d37c949f6fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d93e18931f65dea11d5c84b5fe0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e21d198dd243cb10cff8acbddc72c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365b1845cc81345f7e49c6cdbad782644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f5dc03c7890d68a373305affe78545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71508e6e595fcecde6a8010727f85a2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e7c6fa19a2350edeea9c7a2397a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce224cb595610a3b2d6f64ebe0233448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02bd88e88d5db75a1c09f9dca5450849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2418d5de10244c5e8bc46935683ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43feb75f42cf10421644b22de92c0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b550b233f9ff267a0dd9d9f15d32552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae572c91ce4b56f0e57e63bce294f0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899aa37d535f284e9864ecc3a5fd7b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855144a0af396d9e2b1422f28e7bbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354f0fbfc79dce633cf849d131229f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71bf2b3f6a9959c84466a7fc25031b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6e62889d4ab0915e1412213c8521a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884e2fef46410351d153cae52159e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435376e5fa6516a4c6103b4d28285d6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca10c45df18fcdee63cf49b120e6c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab17f787bba24c91e6784b814a0f9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57647acb3fe868db621cf38cba7ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f12ca1cdb4ff32fd157d19a356c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde39e3a4248723e12524e09e673635e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156ac6f35eaf9c91a7075d1fb53fd7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbf0d9d5549da17ab8450c27b92b2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c8a75d6cdd9eb63fef365801047168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493f93d29af1df4b7b7a96760526b8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ed7d37d4e07275f070c67b1e64f2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea148c4e20f51e684097095abca027b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2c6db7b4597bea1fadbb3fd49d3f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6174e0d1e3f9ad03dfeb7f87b2b6cbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443cc1d088295663099ebe67a91797574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d5f1ca81158c7025ff96525c509d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdae7bdac7d01c78abc16cfcfcf65cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceaf7da5951378deb44d47392f084b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680897d02d7b383d21d98289fe6151078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc84b640e625eec6a8f9a555a2818e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49f8cf4d6a51b15a0042fe9871e10f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1840582e88bc1348649492fac97dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b22a1491d5e6f8c71f6ffb749ce9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b29b20c799f8e4c3cbdcb648bb7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dda197d1e97b60357eebc4b30ea1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fc46cb34cdedd7bb586e9e97199ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c880369490bc3770bc05f1e93d885186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59206016b0e32c8159f402b5af38df1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a23b70618e83c56ce891f2814cf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148f2e01e2f10c8f0275f0d9ac53c4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91fc90d40b348aa54df660f5318b3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd171a6bbf3e0200fbb8af835d44991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee98b29d8276ecd27ac48eea6df45492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913ee48cfeb88981f4bd952c9aa28093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61aec6ceaab3ac33d85252ed0f78a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc60320c8f75410cff624a7bf877195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ee0d92a774c94d8290f748a00ac096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5870e74290c2b5ec0e955aee9691897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fefafa05e16a8852152e74a3e1389b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b215c871fd44e26015251c15d8697a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa141dcdc6326306a512a5c5692e1c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c5df157ebb6a896e3daa3dbf9193101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d2f11ea6db9ff74544affe8c827d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d6ccfada41b0acb1a9ae2a5a3f2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38c91be90511f55c0a9fa2209454b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1666d95f82086074a2f02fa745d6d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73349f0a5dd80d4d3a90e4a4ba96a7a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad21bc69ed635b79c4b766aaec2123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96412b6abac73905e76e80d089a95a72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ce98b5761fc6bf08b5dd42f587a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e84801798f1c65afc17de1d02bc65f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f680e6810d2e1d90d8ffedee421e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622597fd8d80a6fc966ec6f737c04d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ed5ee3a27da2bf5685a566136efd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dcf954e4fc095380d294d06a9a0f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f1abcb17fed11ad018712385c11e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0ab29b3cd0ca094f2e27e595a3aa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5104347a55f4697c115ea8ab8fc5816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce1ee36f618831f5245500e62e0246118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c6991a1b425dac3e9c6ee8dd90504119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf40da9c22b1ed31732530e8bc82ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3d73e11ccdd86f50c77d909798f05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42315581b30cde1e582eb980f85973122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd806c4e72f8d038cb7c1388b51a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece6dd8eaac8e4f768dd5d90008d451124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfa2ce170a7fd34fd10ed3fcaa4b4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90861b664aca8f01ff3f12b8679af321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960afb6d8135199e1635bcaaac0e8eb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95092b3ab8416d646e997f926b6a36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa9386f1ac8c273494aede627fd7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36428a8559d89137a253be121a374f56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb444805f4d3cde633b3457aad4d8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d5351d0573627986fdb362eb313cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a1c77ac2b9ec808ea9890c2e3421c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ec5e4db75f05b4f7081f1202ab8df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763570db9ea1ab39bcc88a620ef81aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b4eff570db6a40a31f8a3d68d0546136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b41a935a9fa362e792f6c228dd239137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb24fdc1d9f886729283d06ea5464ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4b22bdb6925b3eafa7ece9f3ddc9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3dde3869e83f49e7ba1a002d1229b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab59bd2bddb327eecb19843ef85df74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fe0a055e5829fa5eff63a59db1175142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a4b1584ea8271191f7b14352b3d2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9b5be6d19e7dad5bf5e0ee8f7d0f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb4d242d45959a99f6a99bb7d61e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878693d3f1aa9e3519c46846f37d53c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f9b8e2f5db2517d5c18041f368ea3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcdf9ccb4104d8fd987c50e467b5e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e8bec85401bfdc6ad695a1afb17a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd473713ac83aee30d6c5a0861ab2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d6daa17ea48d40f246422e6f2f19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d55baf2c2589797237f8958158a2d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a6a75463220d2323271b9df59ec17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537d91b5578696a880983a0f450441154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf83c9917816ae4e0fc078d13c6bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588042994c89d82bd1724bbd6d2db83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b709a57e27423b27887ed242133852f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1381bbbea9e7b1482b2b82cac7b80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65c962e9659166c7cb6fe659abd891159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580d7faee878ac0f0cbe4b00a5afd4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae26db0e23d816d7f7e728a99b91fc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb55a99f95e29aefa63e1afa7a21080162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0bf93e476a8fb795fcd49e65c99f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbb13b3cbd50b85e5e8ebde3573249164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3ad2a748951bbf0c2bc854680fdf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5ed5c2efc024cf79d018760d01945166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b4ccc8464a8c9889bbbe3b30c4b2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5328d0dbff357785a3f7a9ff06cd41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d101307010a213edcac12a53f3f2c41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c0a72dccf63eec39336488a333e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30e856c59690f518a3383890c1b2dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37f549073027337371f883add9505b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb67d639cc7472b2d92d6d21432f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096f08e5de66f733ed0dcea91222310174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaa2fc24358f0c5d21e6fa22cbee48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8703e80fb5350d937bd70cc6d4631176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0164f8ac8f0d04f1ac3451c446592177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255457b0e1c7f3ae291c20629a6deac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb57e8e6adcdb673778c97ba5153f43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b25b8d8f6e98546077af57c31e29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40446fba8f16ed4c095dc54efc6644a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1d82683c2d114e54b6ff301690a3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6873948476b642abab14b4abfc990183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c598544e38598ed37db41ab9215085f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88974a80304f53c9a6f6f647d40f7b41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec57cc240df10c0b809034889f265186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1417dd70fa323642acf2933efc3050b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f85efe7254793f08d7728439f53e5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa8e7535a77fae3736811cf4ea58b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab977d0db626ab9421612e48b1e716190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931bfd839b1df87d03de8040d2998ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335140a18c734e338fa97b1989ef7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ed8c56278a7972c0842191ee21f67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbb92d7979f9ab6619a8296a4afae7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c85ea10899e5851bf9753df4db84e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14028b799f05b5fc2adc3fd6853e56f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8b223280ca3e8b9a0f59378ca0f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8598a3b6150e11a91b781c5be9e71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094efffac1edc7ed280c0ec37ee9322199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab04609fec53be834198fc17e86e28c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83f0807f1eefe7f2219605660b46c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b517f58085417ba456d303c3ee0e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e22a9b3a1c60638872794afc2d7da2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ca2e907ddd86819bb0366f9e37aa8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0030c756c318f7c75304baadd014f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f93c9a0be2b99aa55548dd66cc9b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d58867f7094bf9be03e84ec2f686fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440abd29e4f5962d3f6d2e9259fe4244208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4b6384e8f283de0abdb5a8d2cf3a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a793fbbe52ebb46bce0617e12fe4fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643395fae18e8d913a5af2052b74c051211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7295542271fa4f46ad0be0d5f1e0da9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008d49b295a8e7d1607157257d2bd65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b10de2b7c2b6572566512acf8e994214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fa3c7b9c07a0464718b1f2c19a235215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba6da5a63c88766ba65fae39acd29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eedc148030ba21c40be3bed752b02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9cd5931dc031ecb90835d04bc6395218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ae1db8b96176122f118f6c821786c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351309695b1abeddd87c84eaf26e11e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104abba367304477f07c7f78ecf2f0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4c28d8142981f253edc40d8760cd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac0734e80bbbb5e793259a1a0cf0de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aa6764d055878d1d9c6b8d6ce4ab2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c69adf03e382a6c54b13df053df37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08a16cc836ea36a77738a7bfae04d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b7a44238bcbd90f69011dbc2cdb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a93b139e3de79735c4cec6d5ead8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3065cd98388e77799c3a6ce88083a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95afd627061d4fc0aabbf59c8028c0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6413a16b1f04bf3931339893559df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0717036ad23a4aeac9adb12146a94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051d5f0b57c40af14b10444bbc8623a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec5afc38e0c1c7025baff6a91f4c73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3ae7dd7a89848e8f0d5431a5c5ca7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccab64d937fdd0bf1c5c945e6e2bba3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff569b0e6563b2eb482b57cf9620cd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1218c5b662c8b150af25fd34975c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3e37932a1584113be6bb25a8e4ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6502a2a6cde487818a40209418289f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9174aa373f30909dc3fd2258e5c76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029d9fef46013683139f4aed96ab5ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40c119b4de07fc55223e1f07e67fe1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b250258adac5cbbfe30c13e7a774505244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a51f1eccac8c2e009b8373e16938ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d208ea78ebf92c44a9a44a583e9649246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b1ae15ad8c519ee822fc46b0180f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c203adaec411d1702f7ed7bda433a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72451ce676c60113eb33db855be7ad9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c09f8951929c06576b6302c1411d53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba139badad1571da1a322a7e834ae03f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9239bc5681ace70e1c327bbcd890751252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb91aaed7649f407aa96ec1d9f1b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf77f7754a9a4e2264138349e10101254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff789b32bfb3ee73a5fdcd69201ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc94ebba62016996d4f5b107190d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d1f6db574ac94190b21b6c92724c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bba056dd5600d3fdbec15c7ea3a8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16db1e63a617c9012ca4cc7e253ce4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77981f547101faf220461689b7aec8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aabb04c5c6d5cc9d0884f2c6a479b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9be7a6a5d3387b81b046e713c8d2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684339d66efd914cc5a1680eced80be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8038a98a0f3ed3cf3019186d9e171d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ad9f721bb6f5654d6069c4b9b6134265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0c274e821b337adc80cbacfb72cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dafd3bb0e348f2503b36723c21e62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201de8109effe814209bc07696eacca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e03549e68168514d8ac9bcb4fd315269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cd335e1181ff60bc27fbafbf06120270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e01fea4800d40f323ef58bf26ea659271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e49f6c72e5ecfadc218e8fe150002272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5b5c33387245f9b8e887a7832385273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d76b6d57a99262635c60d62374c977274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792c6e6d3de86f82d6ff10fa5d843cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb71f96da44377d9ca4b47790e2c6b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af066c8aaaf8f9b775d7ba09de7b1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50585df6c93c7d2f20783a13833c675278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9d69669cda567c0d1851a55995a8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc121e56cfcdd391753503ae0dcbdc3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb82cf5210d2f4844c563d0fc4f6d7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51d8a370d26a78266a7d09490bd7af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738737278bb8d3863ced470488239552283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3b0fb7f136caed2337a506d6db5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1909aafb2871ca8f816058c516d7c22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04a44778e9ac8023e555b14443024c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa024a68a8827a359984549b36009e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb71ccab7b9748d368fab5f062028f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9ff2702d50bc3ff53135088dd642289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983ce247e05de8a367c08229be69f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0f9990ad21a10f4ff1f69f0509302291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f4f1d3ce4d04a1b6f8f825ba80b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21759dece05246aeea68756441ffcaa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817ac617a2655c33e901287b5a89cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8c901d7abf6950395cf6d53516f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f503de254a8f30fba3b6f21ce0f3072296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb483e06bca469e534eb724ede07f63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359ea1bc7a05d02550fec117145d2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb700557db72ee6064ea00a1eb3eb8b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe4d82d5aa66b694ad6a828c8547b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295b7d2acce785a5f75f9fe6c6543c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15fa4b2018335511bbf4377f2587d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddc1e12f3c292a20e3fbd83b65837f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc612ca504277aa634e8347eab3afd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f36242da7c2af667b8f8fc3cd803c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09f10d06d8d4f70e17c93092e9d9e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8bd63070c65e6583c562a61d09ce1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a561e25f8cb25917e1f245bcc21d8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce3fe2784b87823b98179c98dd944309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28c01f2bdc365c7447af7863fdd1a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cee620132a49e6d490ec877753863d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0754aaf09c0ae751c9fd8c202053491312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666299d4212009dc25ccb8724c7ea804313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b5d46985c3d8c8ee852be10e288c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde79ad8246b16ff3e4c9ee91eaab65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb9c06eaa7b1cb23b97a4413835e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13efa334ee2c376cd624f370b0ae6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317e7159c8adf5fe39b4a718e4f12a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ddb08fbe0cb1943b452f6f7c65bbf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb50e302af35a0065504265a4d6576d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893269432ba2072d7f5c2799adb9a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb24cf77be8a8a5a45e852b89647f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4de78ff6109050233fa61818fdbf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045aa4a0548eef14af9e65534d5be1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4243441f06c7c53f3878f8c16263114325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3cffd9a7ad2b3064e81f33a4d92dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acdf964570dad3de6a24ca2754e0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f8e5bf698a531398240552ce13d00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fefb04b8992bd0ad23937a16e93fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9ebd43abf5e2d1a959e275eb603f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c814730259a3310a69917206bcb0cb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7d823087f4a8df088d414a0930cc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985499b0549c906171dd34bbcd7357c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449334ab5b897d17a2bac597c345c57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a942aaffb6aaec72eecca3d4c471d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344fe3976c1a2023f43efdda3fd2080336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cfa983661c4f6b1ff2793a21162fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2746d3db47dfadd2f473140ca31f7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b812be9375c8bb8c510226b7d4289339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f512fc897879c2756f794f560aa3b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f7f86639b4c24bece437657453055341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27697db3b775f257cb3e97f78bd999f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a47de5583d6b3d744336aac1895c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318f64fd9efa8bda837ccb584bd943344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d6240e52d8faa0af80dc56235251345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad3cd34eeaf722a4a9bae7434adf9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568629cdd4a0208d6de9c25df1860389347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb20ca36ae13f0c7dd7d8e3c407fabc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac57cd5e0e048b1344b14a3e8acc2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed01387f35f12f50c2bc1a42db8fa0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedcb1d09846c584acb602bcb03c003351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9bd906077138807a21935a1d37c6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf76805471617dd23cec819ced6630353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b42cf32e37d9445cce1619fbd8869354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422529d63aedc2964678d26f455c2a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c3b53c5dce088b798111a31d55c2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c2a775f45f0730c358d1f0b00738357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143a88d97347d6cd92322c568923e9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4564b88dba0746030deb5acf2ce252359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072f801d29a8d5d301298783f57f627360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bddc2d65006b399f8ea1a350875c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb143e38c20b4ce13f5c00ab67412e4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205717eb1929f1b5560b49185df3742363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c07b8fe409125138300c5bec95cd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e825f6e6b06cc6aada93ebc9a4957365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7741761fff7100692f8aed08acb5eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06386f3d410437b244c5d87ee4ff210d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2778ea11481f0c1fe837b8b337266a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021f2fabec2a793fa6a705eec1b9d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da253d11c8126b1c773e7353d10443d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b72944f0907c5fdd6926c28e6d75b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e15e3d1adb2edefb7f65e588bd45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b276020b26619bfd8014ed7027584373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287c241692b118615102796651a81de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774050ac16be01cb1a40d57e5c25143375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff7456f5a51f392de30988a41ff8f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f358fc06cccfd98a878f6cec61b6f22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f272ca35cbf90dcc8724aacfa0ea4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0691f123dc0a2614fa1ff3deb04d0c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6e982022cc040a862fdf73a26e773380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea362902bc7d383d574734e631a6e2af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5f12cd5e3386a3c1e10f07a1fc16a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebaa13c61c5b09b7c5881ed13367f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403aba01d48d33d75ebc3a8a878d7db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76b5c86d722bd9fa44ce4a76a3f11c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e75d8a84c299053989548fef8920386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b815ee9e1579bbc0d6e2df31ef599d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63540b7e828898448636ffd6c7d094388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f66cb719a70fc9b63bbb12a30ec9ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e854bff6284fb8da5c86bdd3425f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb26f8dc5406bf81bce5ad6ad9c5e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e43ae38cade48d6efa3aa38c781f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960ddabfd891c530384f6dd6ae2b120393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fe70e2cdb19b6bf8a756e628a145d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec74fcc49470ab7bf42782818612a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33830b78cb16a2e50f9cb7b1cb2b5c77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9ce5c2138f53f3e88679a884a620a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eae1f3d80e19f492b7488c21b8864a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579151e3d7ce93943bad5dcd6f0ef05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f77808427d7890d3c3a4b9cd20e384400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489d5433f1b12ade87f3855f1d1a70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d328aef0e06a7f79ca8d5eead31bae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b2e15ce4158cf6406e5cf539840cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173f3671b4934acb54424d646c86600404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42d289d901cf5b9fef0e25e77a7153405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70801c719a29d6619945782f974f8a6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc77ec2b38c42a4683dd843479cb90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d525e53b564e88feec2621d19f61de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd4251e378a2b4dc0e2fae0bef243c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bff79d3d0827959412c48f6e1371d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca356602a896d8675a2f5d693806fa7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1026efb347a11e64856bf993ce370412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880b4c4daf9078b6b15af96d3c07bf6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d48fbf91c62cfa67d0a2d36fc2aaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b2d4544b4ca2bbf196b7bfcb4769b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afd68679f124a03c2b13941a68b7df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790627caf041b235f10df6b44f1e50a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0c43fd38bc61de1d0a54d999047d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab15ca9020e67f16b2b1b2b545c94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f5e2cd90485944a4a6cad23f8e38e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae447c426670207f2e38ad97f98fde1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d81d18174c0392e7597d47efff6a2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490f71da5222670c563aa1b6560e196423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d651a039d5efaef9b03fafbec10d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a10ffc411999614e3100e66f078a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843dc53fc48c069d1e1180dc1a77c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c5424b40b31b60be6268289271e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01974ee3764214070d63cab1b88382bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917b03af18c8c68a2a4556e6fd87023429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a8f1e96e4d7a9127d040de5863bde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d0fecb2c428b18bf3f96e1b5bcc0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525b149e840b8f29e79060e08f5a03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c4ebd384c55351d80166ab137a0a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011faef61753e02d3f5721150fb094d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c666d03a1e515029018016190b8ec2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e2919d6345ea09c92862201f77d00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d002dc7dded39188b9642f8dcdb63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7180bf4d757f7f2df10898784f8fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59428a55f6bdd155f0b53eb33d51359b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a9ab55692c59bedb06be94fd452c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2b64bf5f9dbf20e08aeafa274cf9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a9185ca453a81a7aec8c7baa08cd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce41ac62e9c53796c1e43748d1b4f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58da973d794354ad9dc5d9ff431477444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b99e72cc3fbe622e529cd4f27889f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a201382bae7d7b9698bb78b084cbe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea7c617cd1c92b7fbc1fce876095b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7f95c8f08ce5d6f8a9b3677bbb79c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46790630a041b49b734e5a7a9e53e74a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e3f3b3eba416ea24116eaaf5372c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c31dbbb0823a2b332069644fdeee1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35bc9b4475e529f53fb2ded0234c40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4def5a5b27081f3fe43dbcdbd421b75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f82e13467c370b07422ca5032814454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd1d50af2f1a71e7f5c00b755c53c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d2041c53354f886a0d4d2fac2fe9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60e0f6270181b99a5be716fce7cf5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8bf4f77efb2b899df88623c243145458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e5ad260c64723db77071c3a61595459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e418007bbdb40a8137f7afd5bc7b64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0663f2d3f2a2e41678276f4a83599d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2336fcade9f5484eb96bad8b3229398462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc337784ef5f4625a2c2c1ae0b901626463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44442ba7fe55c2fc8ad76bfbf54c47a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca27f147ec26a0f5a5ebdecf84dbfd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe9bd3b3e63b292380cec03383dba8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e06eed2665394d650e0c46d4fd0aea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e78905213e290df34e358cb5ad06b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee34d03b07257ce57a6ba60c4ab53a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d263f16dc9cb20557faa266e8e99d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f755a8b9a0f6c857e0c48d8e04dee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853267d843233aad74ff24429d2daf22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bdf29d52e669d874b42ed27675420473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132a62bbec895e394399951c1157469474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf314a9714364ff0178d48527128c500475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c6d43da8dea6ac33f12e8aa97615476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec6605c39f4626737d972676775660477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288963cea38743f6c7388bd40155bf8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974fcf79177212c4c315fa33dd22da3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2049693756c80036a0373f54594d129480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ee52b220c95541272373bde3c49e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253bcec08d4e3cb742e57016a018334482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb140818168b1b66598873f327e1b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edcdb81e925c4d175feeae9912a7e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114a39170c62cb27f7c2cacfcac21ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d90de2476e7f2cfa9834b461ac0df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99d9e1d85e83bc9a03a2ac5becf42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8c6f4a44e1b93c3eb854969db85ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0e0b7f813d485df9d520b128fe4cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77244a3fe0875b87ec7659a50287200b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a03a982a4d5c62ecf1e7f6688108491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1761673a96b4c3b9dba6a3eb1ab1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09550db8cd75504c36e4513f02a2b1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3619738f9404f34c13632bd239386494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456d9193a2c22b0f6b4ad0ac048a4c495.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f0608dacb2918906ac8d4eca45521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c091ed455072718136a59a9542c152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c5211b29dfac37c496b145c18e1773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84aee2fcdaaeee6179141ca328160a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b36437a0a551a43c544211a57ca8055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00e15d13dd04edbf2b72b2004f96436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad494671ba8b70d276f81d222b5d227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b7472af60b5ecba839335dec0df958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4e206090f038b89fbc637a15cc2a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bca351c56a93dd6c3028997dcef0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead7cb9d3b70fc5060b1b8e3ed74ae811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44f54d784bbe93135eeeb8d3aed6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e777bce35beed08d0ca0e9053e3d9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839cd9bd1544bf995b9bb779915407514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2199f3591ba0887fb79f9d3da5a955415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b555c056788e5e5ac5a1831837cf3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de64b0a4e4dbb0a8c0a3507bf18dc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8502ea866b3f0e5d94c3536098d6c7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ea61b041e6f87aa29b88e284f35b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c679b48f93cbe911858597dab816ee920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd1a55fb5b2aa17e9144dac5bda0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8046b934af4f70f73aeeedda9a31f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b52f676012c1ae497ad04d3a21cc0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a44715967b7727609104b66749136524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3e022e340fc4a741d6e257016439d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4da5a9cf0bffcc64fb71c0620b373026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693d1f8315238403bcc3a9c2ac90e1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b253aa8c2249c33ff00616ac8f72d3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebee5c7d13fcf75a6e0859bf11049229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e145dcb878419705a76e1ab843687330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7893953b0dcc46bb7a729a919c86c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a709f566a153d4698ac2d0a8d00073b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4ae0d3ad02263c13637b056e3103933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a88e329e3f93854fd71f26a9afbf2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fdca284673f657a74cfd82541bfde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38910293e47e90e172ed92a20e0dd9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c9bf84364628950f0d7beec7402f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd152d0776724fb8954fd3e041957c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6143fb41c7390b1cb7f52a3919883639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7cf444ebb3ab0d5288f3bf257d8e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888ee5bcbe26467b4f822f0e98cc96441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9177510261e35712c13376863277842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c6f55f78be2252ba984ccc7b4f62c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859e4cf58f0a85814c83097dea87c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91470f9e21cdc26042788323376989445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb61fcfcdb05ba975d1024501870e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bc9d94a4d8c00ae076867481caf3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb4a3dce87e18c7256f1c85a36ef1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3bae7f53c07f2d83733907c38e4e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd4b05cbc1d13c8907b1da4db8081f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f0011c3ff93e9e972fa1bb8886dfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b58cd78113db3d96d4913e258e8b0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74add26ab15fbd9a0af7af969cfc985f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adbccfc7e27d1dda951202dfdf8eb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee02824e72ead9b2fce4bb7eabfaddf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b2b2552df457e11268c280c432fec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2453665bbec0114abf1dae8e0335757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3bc62738d5b07d5083847a396a5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0862a6ce79cd1036fbebd4a37ad8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c96508c45026645f7c01b016d17d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc34c0ecf6a85af311f49cbddd3afe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb31124d18e4376ef62a37d8c56cc5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bfcd604f71c5d3d782982b90bf98563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65615e4a2351047f66a9a3f4d3dd4ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2388c8213c3ae17d9ea3ff7cd837eda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401694e0144ce1b2cf71bc6cfb56968366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ce0b461cebbf935ecda71489f9b3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245e79ab5bc74601e577d30e86e118368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913913c42a7b5d8cb06accce67b537569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5380d5aad3b2f51c04d1268928dba270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077484910a11eab26fc787afa715796171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e39dd7dde79d6977bf798cb8013b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec08e149276b879b1db9cf0203fc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622067a4b3ef2a84120521bd29655b9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647004bf177e576db3357eff6947e4ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ea35e063fee42fe1453dc371a96c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1732eafc603cad09635a4c9e7e4da577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604139e6d4d4aff2c11665a2f5ddfe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7509b61994857401e9b031dc0bc45679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5edc4bba9166b5450f502dcd175f7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac947ac899b26be440ae4b5c96fa2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e77e47361af1b04c9042009d83f0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accef266e553f2b2373846f0302c5c4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316e4ed41672ff8e8cd2d44e8aa758584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c775903067d8db1936939e8a1a49585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc960d887552a56ecae4baed8bcc45b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e070971db41f948792e86dcae0b68487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d12e91c66315540a2cbf05c519128388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669edf287c4d47634d6d38e4353f6b4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9d23e568d7179c1819ca9cc9e81690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9268aea59cebdf06fb70808b1eb980391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d6bf6e127765c7970b665dd045c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dea25df1109255a3c6f6b48b2a21d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107781655a754ae15576e40173596fc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758103c75753d5d0343b780825278f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff32e47ff040ebf404342e18278620696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054b44c647ed3071db4cb7a08496ba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcafbde0b7cf4efcea826a03dacccf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779313a78fe44e2091f2c3270b58d10a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bda7f08906eb692eddeed011310ceb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a3b74d7f76fb7e2eac3992018f4e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a68492916559c5b49a988fef0ddf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f2149c4045a08ced2b7b343564cdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3c3d9f52e56949eb17fb4571ddd9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46bec9e9b462786877f8e1e2bba1d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976038305e0046600489692d6390f026106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f77ea467b446c6037172223d2ccb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039346937c8bcb921bc108a144825a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fdd7f6aa2eda60a466dfa5ccc32c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32af5731495f870312ee17fbae7388110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788be4c3970328d48b0f8a53778f12d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ad4f740bd18cb3749776666d969f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d84e5480cb4b46d8b3bdaa9d2fb5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0000bbafa6c09a92c66a9b4a09a2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1724e0a3abe9e39a230dc0e92b28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e89387159df84810f8e06c908b738116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7500e2fcdbc2ccc4afad4746b866117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec99f9b368de443cb1df40add199c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6617d2a029003531353c6f5d6dc95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32046c417250825bf33e1105f584d3e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901a98d71c6939f5f9afa5f8583caba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317029f0cd9b66f1d6fc39ecb2741a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d65283a3afcf00985bde19532b610123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4adb6c3e1433c05f8456f2105442e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f11324652214cd33224a93ea02f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e4f27274cfbeaafb23ea54796501126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c41c3a812e1b2936fab9aaab6ddae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f5f467d09584d9d03e6aec8280308128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8d9b9b76761bc4d8869e91076ceab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9fdca17dca0539df477d504ef9aba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a167dc774417fa7c5039dad9a257231131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509947a48729474f66163a23b2bf0a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8dd97b3917ddcd18e281a8d813f66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecf6a61f3233a3d37cd6cf40518a6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16359fcba9d9b50def8f8211c1e66339135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbcb2f741a314ed60fe9a07dd9eb27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc644c1ddfc76d7f9a0bd08ef226346f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb30750f44eaebe3a7ab7b1df4e145138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0f94fb6e8ae02ce5723239bffeaf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02522540b9aa18f3dfce192815a32048140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccbfad3a2c6d37dfde4e30180bae55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a432271d987f3a516d695ed73e217a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99fef928145f99e3f0469e83260aa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d2e209be6a334f88fb1ee0f805abd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2657ab38b266bca7cdcab2e0d389c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22daee29a267618b1a9c6d4fd259135146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fb406c24463502f9efaa38eea7c6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73644466fd790caf62e0850218815505148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f720db82f45098fa9026927cf643637149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1956884fd0c5b6ec1324df504e368c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e25063f0afe0a70ce20eb44bb2b58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cbe67acd0363b57d5a70bec3ec86b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079758ab827b112c33c02a6c222206c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a97cbcba467d0e4fd5038ad6a6c37f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c7e97a91de5b0ef963b56724f29cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0569341d25848b40dd6cd4072c853e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca589be71e77ce9225a0b4b9f401274157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07079b61c13f586fa5ce094f289cd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d0f8175697d6e994ae892e7291e66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13b6893f34d3d79db6372a22f72a20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbccc2685e15ad79fc9f9d7f310242161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb75bc3ac8e8311a936cb4291efd0f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dd5dff655e2abdcd7fc7e98e10cff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eceb9eb715d6663b1aa1a307bef183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357f5ed639de126f27da6b7129c7398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66582ce04e9e005734804a088685f505166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545675d781b331e113c915396bb1033167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76b20be684eb2706fb3495b733b032168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3929e6c914e512c2cd3a0aa21a417f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a68762f5108976dedd51705d23c509170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f18f3972356b091fdb7087d93d439d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754b54d3ef4f2ca41d0431c997dbca1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dba27a922561d2e40fbd9273442dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9aeb3c81bdcacc6b95baec3d0032b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34559fa512b75f02f4f386ced252fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a5dbcb3aebd09b0738c11c1ac9c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425048e3ede10b63ffab3d554c53cff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e6bb0850808dcea97803473b22cb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e932349e3d79a69a5e9a7e3a4b54c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9c55651f54312486bc525f3a3c035180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c1d643550c9c412bd0e0473bc827b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88effabf95e277a28b2caacdf61c5fa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8abeb2e0cd52b60a629038db4699183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359711e385a52070fdd2066b588a1099184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015cef614fc9a68e4e260998d745976185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36244f488b5deb3e48529a5154628ad7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9bd7d3453f6ae8528c51e2bd7d282187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a583eaee75f4dde2b0b28601b2484188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b401832714b2b21e4ac18d8b7bb70e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca51368874e7088ec3001ac25fedf0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043afe2b9e9afdcae848d4f6205ca31e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17161804e9c52123715b2e45261bc72f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74640411d91f018a389b28f5d7214193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb8782f95f9860dae214d234a6cfe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326905dbab3b5dd3b85666c38accee4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaf9e383881910b6f51b51569db1d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e863609dc0010d094fb385075b05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229962335a553c3a95f9661b705398b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec59ce4f8059135f608e1ef81f3ca5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50fdc9c17c27e1793327d51966a0fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5598c33ed10caae014e3085a2578cb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bafe7941fc2ff89f69734a3af3bf39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca155602578bcc2bef0ae5956f0b7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa90ba16440455a05203f4f59a1cd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a0efd008523b671f065742ada890d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fc8686cfd789a58e5c918b9693585206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022c28cc006647209e50d845ef07f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3ca2788b5bf7db0e770c44fd9565a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b39f23ca0d61d3dc5259c6c8953fc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31f8251cb486f087abd0205559701210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efbf2d010499e04741ec795847dd35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc12e64ad8ff616c47c04d6551b1173212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85ff9615412c2057575653615ec02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23235b77594c7c788c49457081b7e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c5677d22a3c75453122a286be8120215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725d1b43e898c8ef3b67a58ecc7756d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d3cebdc7697a9cdc93c8366420fd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d47fe6baa5a11ec830f41d40766b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35370445a7b80c31808c64b980b7d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc74d8167812fc917c0fa80e6fc5031220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6c9b867c971cf2427ffaadfb2311221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb51601d7b133b271a4af77ac7ff1cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c45086a74358cef82f205d9f78a590223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e2136a425e172f45670df4db5aef7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558c365a7991fc622e4af87595a2136225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8b58764eebc93c147118795acde86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9144939be297817ce78e5a9b30f9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c769657db44da325bc491ccddf6c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67268cc3600be6480d4ec8a23fbdbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445df1e60db56b3f95077f49282b7e17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a630fb0f529cfbc3ebf2fd8c8d057d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f2822e667152bc7cd913d8a721a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1c807ab29a33a9bda535cc3796a2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c67cb2bde436d6947e11ee712459c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86f6785977d8ce299953b2d8a6318e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d569e95fff945eb127aa5b257bd211236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4d666172269c9bc73620c90996e0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ba1e981fea6138397e6a4ecf51ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a945d9665140b641b8507c8d0e9d5f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e99e796bd79b4615bacbd55bf9cc8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eda3f55bff11917303438b4bd8a7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a6e0c9f870ca24d553d3cc191eaa4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c63c376f5edb6df960242261796d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a94f8a5f06df29a1d65adf88c06a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288f1e76b2bdea977e43c0248f693e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2444e3a9539e0dd8ca9e8209e793d37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f7f6d159bd5d2c58fe7161b92e15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be037991b8c056e381cbc1df146736a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898025159092b454168bd40dd566c9d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea7ce28e91e275ef984090a2522344250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd200b8834aa615de47645bf6913db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d6dd449c29a09db4338266732cfa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5e5bbe3db8b05e74beac09f491d9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef02a416e543188019afb4018de217254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b9b554c53d194dfe1729a9ede685255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177915ec32a6a41fe2500d160d1739dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b7eb0c198bedfaea55bf04077d77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511862e1b45aa5134db244b245447cf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ebaa043c32e9b831b8392f651170259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c90b2a623e263dc3fec1fee3ffd1ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9558616d35b7d0ee940b63b45c07f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172c2b61af93b15007c207155aa3589262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962980c1a551e598f469b4a723b49e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c5676cd0981f73649a6b55f46890264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c0153fe48e9a3bfe33cd496154612265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fec05519335ee19929bc31a6d23ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370c2b68741190adee6e1251c34ad1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594842b390f24ba4fe5e8db6a01ea154268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1b49da783ac061ccdfd78e7978dc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ce29e5ce70d37dbfd7f20376bb09f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c49636ed2529c7964382f1bdac7c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffbc7cdd1b7fbcae6ade5c512475cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20200178928cf16cdceaaf3d68520cdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e64172f26a068760e097c8ca54e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b4c1d42ee737490a5bf2a0ec7d3aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f6ddd71999d3850e132c5c4438155276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fdbcc9e6633798b1bac65ece9610c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c586f5c5f25d8c3ec6e76b0c367ffc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f780e2d9b7e63a1a198769e1bb272b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b69a47fd0237b3583bdae67a04335280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff71dbba0c67a395443a63e698ee97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65289b7d052527f5af64517670399f27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac4a179cea39ef13fe304b20b7a370283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219bd9d5c3924fadb9927e232e8dea7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aee720ba7547d96d9af5af9cd745bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e374ff5a66e67b9661c5283b898f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce9873a6add98e04a246d7df34e29e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b31e99afd480e7422a6da3116bb4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d06d52bc5251b24996d2abea76511289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8d2ccb13f6e671a24d08c80cada70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc97da195df74993862796805c394291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a58c57b383d8f276c06970648d377292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b9c3ae11782fd834832b878e6d91e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a7e9042078b631c0df4797a3d7a73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0116d8cbc2aab0a9b82a2a56b99a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f34c29f0fce655235ab3fd05b3c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd4dd69e01ace7f22e35999f462887297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffa9679947f05ccc4ad76d087db7b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06130d9244dd60a8d181afc04ad4bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d247871fed4407cae67f945c68d1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f966fbfe3b07dbe620ad50a18b1490d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a7f304195d1a21a380638c2139fa8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf00ed685cd55d93b2ac61f44bd7cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc38a025e8a4acc868a848558aaba8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3f4b1072e7456ce76e98a40d656f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3306b76119f9c57cccf4d568030636e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7f2f912cc9584119ff0fb2596f75a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be5990f013c8d6408676b417d2df57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8925eea7d5d7d0c315f8dfa7133862d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b3a2067d13e805919ad56b5001d7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876892b70ee9593f568725ac686b40a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb36d6f7d32f6e36234da12d345929312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb91614af5cd32aa058efb99a045f1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0f5a229e982eb05425ed1656524c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7633905621cb81d6c4d4df94703b45f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a7d9a9ade1e7f5ebb2e9df2ad100e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe9128bfbb0c2e0fde2d0b5d536cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7b0127ae080d0ec78f253e1c370b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d3ea3fd96256fabe9ed45d97dc507319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8704e58c02ea6f98d30ad80c03f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c79ce02c39b5a204f1dbe704fd4a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c143bb9ceead1460f95aa3bd07736b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde71dee82617775cf0eed2b6fe2fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e118380a2113bd01aeb386ff791db7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358f1e863cf690a27668dc33bca6c0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eadf21e3dbb471d6ed1d6802938ac2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8e1211344ca0296080ab0e0566714327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755089c3adaf4afa81dfd783a2352db6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623b70d56425ba169e4c93473499888329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04beec19c3e628cae728d4b010362aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f57d4fea67528ceecde093fb769f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42933559015da9c1cc3353133aa04502332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821a95908cfa1b8741b0ffb18b63cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079814f96efd6da0e1e8cf2b26ef8fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eec284041886339d830fc3397ec98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532069747489bdab18af5de982b91090336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2f433e83b59dea23c24a073ffee79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4a8a3d32c203776bb61bb78ccf1c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b70ba9b46b86ee82f3c42c5ac10383339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee57ae4ffe6d7eff8b030250f5acd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f2c59a22e17ab976a261c980b581341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19b08e7b99c815687bd8da1797dfd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9acc65665be4d7743dc80bbc92e50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79684997380b160c2a881b9516f442344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b13d3aa0cea5313f0a67252959d88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953591796dfc6aaca9cd245ff9015ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ff1107d73b23a3bfbbbc10b78e0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53b4a435d8388f5bbb46fe46aa3dd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc917fbbbe89111298b418e8fa74ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd1de883619b9065453b3a10e093a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08d75308465bc5ee14acf5e1b12bdc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f9cd18240c9a30ab265c89519cb7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdec2d2d6e0d6d495541207d92b53c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfaa85e3aa07f64029b04c00e99c08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fdc3fc90810d4231878914a9ad16b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eb5eb0acf71f26c4c3100c205d5a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198875764fc4cba5dfaa0eb8089cb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcbf7b2fbc9074c35671734bb42dba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad9ae8ef86f62767efee2f0c809eb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80f43ca8ea376f1efdb501c2fa2992360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a19011cfbe3a37dca15b870997cd50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e5aced1b1109423799147921592a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87725815bcaf788d76d3649bb43d41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f686d8af6ebb7507f26fc8d222f84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc0013b20292ac8cee201103f340a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a691e418791757a1263dcd1c12807e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760cc62e23655bfe46eda1970c5da91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f87b8a1f4aab08b76dd3f56071c5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5a8ba3ab257b94c54f1121b547893369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa907c719e70b5f840414f37d1f1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64141fe10def7ba955db9315b9c7dd04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7568d0b4adbc3f698f07e3900d87b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232245ce51047520693e2395b08d6374373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f83884531ffd46c6be2386c295d70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb40e3a5764340a42aad7e1497c9f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f8bd6f1382997b0c25194f792f32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f420b8be8ac83c2e32df087e6244fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d7fb52a5f109bfe72df324822085378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799b639fbf463fc5b5ae5363c6e1e64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f361b4d98f56aa486abf2c724d05c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0ed8688f1d82eb6db7274b4fe6cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7043161817326b51b8af0a0f868a13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737a8c72f863a25430fa8282142c16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac83cb03fcbd4c2cf6397eadfbce83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b861e0fe5f34ed3c704910177bd03d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af63335223a3496cabfc57bb1f542386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fdf8b3d349b523da00683fb8cd354387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e87bcb6c92b9fe0e507bd57b6a49e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6b949baf86b189779a432d0b1eaf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192457c6bcbd6ad869f1532ab1bfe15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c1c80b6bd5121bd86e54bbfc26a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2792889a67639d5027a1821885bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922e074c31a3d02a9e950ccaeb3ac2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5e579d8585507b6ae640c72d87ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b33e96a5ecaa74d5f10290b14c6009395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5140c6b868b8c16025be88f1c23899b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea48301206098a91192528aa6558c19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed966c7695281b8450986d867a62e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bc6c3aeceb99582961fbbd40eaa21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db59dc702c4f2c6831353c21163d78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d391276892901c9e553626aa642a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc29e19de953aea531918be3533e3d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73d3188a45cf64cb252c7662c3d5ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb7b043ec5a55e3365ebb7a8872e22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61164f1d23439a92d6c99140d188edec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdc80d68aa2380d0ba0b8e13cb0763406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e81134aa316142292aa132e19753e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e49116e335e8bd0e552746f449bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f6e1d7eb256249f254cd91e8d5d6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae9f6364f382d4660870c98cb6182410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07aca2a103bf6eb90f1d16d4bb640b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9dce4c0412395eb7c717701138c6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e3f285edf06f3b2745213714f5a08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad967ce5faa1761c3b2946b6724ef62d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16694aa93d198992230be4335288ab3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98807e45ed6a626d032abbe86628d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6789823ac41c196615504de3ac8ed0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82154f5452055983327d6625522794418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2463ccd75faba2889944ea757744c27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbe97b56810ffacb1417652a8bc4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62097499b77e8834376869bd8e178c35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f00ea64458b4d7811f52c1deab1065422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b5a9df5d4a1f5504ca8123df7c27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3b4cdd94a3184d1a8ce3e32b3639424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebcca5910966109e2586894ade0442425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b44485c36713b8b87be9cb63baf54c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc02e1c6c8852dd88a824bf2cc645c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a55caed5d8181d9f2c11042e856628428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1bc5dca8a080f0caabff4cf54b3ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0886707106b5a67da35c3d6962e28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c5c4d6b9073a60495ccef1205a5e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23732a8e26161a5424cf7c5aead940bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082b61bb1853ae7cbeadcedf67f7986433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c858e4fedf79f6dd507d3630bd475434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289f675685ae06277bddf9b5b373dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07c56036723c3c00e6e9b5e2670dd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2a1afcfe85e9b8bb4adb31af7e11b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a602d0e47f830c6e0f9a1b199f18acc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb369ee9b6d529dae995039f325ef2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef9054c9080c1c4166b9c03f43144e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736ef867b24b7a0a2025e93d5600ff4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a5f2354c5c4740d1ad85ee15b7bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe423ad471993af21d67e76efe94b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6261104079e541984777e490c0cd6ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee683c0e6278eb00cf02a915adac61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f6ac5cef9c7dea56b106d6c25f99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e896062a3cb53afcd934ed9064f0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3204d272660f36c7320518cb89e975448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd62dc079f456a31072baf5e9fc91c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076298a17a24fcc421fc0efcf60d5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991219280a682b84106dd88e57c186451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59a918bc7f86f5f108ad626a8941b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900a48087cbe08eb0fe6e1b67b5c814453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a2f309deb1486a0e58b5750e3faa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104fc10819263458ddb946e2bf3d598455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c38d16694500bd1b8ef93c4b931f39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517668eb33dd1210a4e5a4a0f907b807457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8530dc2d73421e060cba7565e5afa2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f29ae864e1c8b8dfdc7c9deea602459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c986cb170bd6df7b548749d34956b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f04914ef1d633253bd2b0e4ab2e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9a8983e37da21744674e5391b7400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa91528fa1b0c396aef1833e101fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07cd6fded4ea1ce0a71d42bd3889cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b473ab8be303d3740f801688823560a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1041759de6af368000d1c81be55161466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800bbd56b3592165ddda70238480b17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1bec4281e2b66cf3481dcd15c85c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b797b50ba6b0f9d2346b5deadaac1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a109253ee73b6c9e2124b1761de75ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b327493b5dd269694f3680d522d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0738ded6b5b8990df21edd68c4f75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f425c13263e32492fe813a6cee402473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029132262fda194f1f91b0589455c1f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e54d5ba5b74a8468a7a94a9442808475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7dd6d9e0461b0571cd31b2dcbebb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edcdd6b4d9c9bd992dd1bbaf139c80477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5398,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16388,590 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17238,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J249"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17973,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19238,4294 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E233" s="0" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="E235" s="0" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>649</v>
-      </c>
-[...223 lines deleted...]
-        <v>672</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>