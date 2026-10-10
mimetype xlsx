--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac678b8a1dbb17d48be7c26759083941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47bdba34872caeb4a124bcb44e7cca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4edb217df78bd8b79f3d518bc233cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1007350750e2f5091b495aa9dea65f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dafa23a5c5ede8d42be426d1f1e545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69353e5b995c0c0f92cf08c053de16e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24713cdd3577cf2cc6e86470a60065407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2d0dfc10ac2b2daea1dd862573018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b3a64f6b70482648ca3c5ee90c8b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc118431e22c383365e7ad15fbe841010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e24a78d13d3fc65d75b7ef3132a5ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c045d5a318f290fa285ff1d809b1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5babc251f07c96893560b1c4c6a840113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497285f963f1d8f2545f7d82ff8b45314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432fe0e5dd611d952c450f5e9f843d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089483ab5bc3a76035b9debe4002211516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb30f1f2fe4b38fc314beb0f357afb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b94ca4df123dc64d0462fdaba83cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa0e15b18d6d25c5eae99ac0845c7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224fb911f1345947511c7ba6c05eb0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab9b20c9f5753f9c6dbe987eee75521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51ab7612f24f46491652e08c1322e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d982dab10e0e27b40486ade0f2ae6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e839e9d674773d5c53226f44f2c047d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef03c6b004464a92c7868c802f6145a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a15ce545b47ce776d0c3f42fc14126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a03ee6a33207c9aae48b2a564ff05527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48414e142b31ab4fd96d4d34fc7f22dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e47e1b983256d44b383db2ff1a43e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0683cfe1043eef5a88f630278ad830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f987956dad2173f3b16112d5a4753531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37b0684ebfc1391716292e50a30d4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245785eaaf997229f8dfe4f34679c8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe09ef930b2e7a2bced35b191c3c4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b719e8ca544f3908599e8bfadb82b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aa415ba4b0fa0e60ccf70f4043c4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ba237b6d239b10a22008fd864bc0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148f32adfb229b12ac7fc4c96e9ee4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6180a4055f53d4809ca4f886c0317e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9257df7cdfe311bc94b9b5e1922ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e965546ba57f4d8fc1a24496e79d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eebccb141ff325b1f85cb93240bed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741cd03f35d23a6220ce19c2f328b0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dfc65fa2f48a647b9a6f04975d5c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206b4b754ba977c7d76ea05adbdad2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35b506ebd10973083ed14d671ed71346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91713a52ab0194b897bac33fe7f0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb06ab56294cc0124fd60d437b7d4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29d61634b828e9a62d4192ae3d688449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a47d260f14a172e9362356a980916c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0940a2c9f0b10ff591b73715f34b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd255b9e1aa9ffd7e42172e43c55fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24819809c61477d63623074ef812c8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758894b1e9cef0644af4f4e6238094054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39868956646d324118bb2d9fc3bc1da555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cdc3b6386c8f33ccc3ec442ac683c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139c5be045d5ae9411dce0ca429773c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd08332d7f3a286ccf023169653cbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dc740bcf922442e5db4172cb5ca3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed1744b001f52e1dabecd11bd0364060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2323ee54cd11c7d61184919fc0d6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968d6054a99bf929eb302612960c27062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204544e83edab0a7223c3e623dff701763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ba784d269a13375bf14b7c54037d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db935982ee679e832c75db3ccdd85df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa42ba5a3246d7d1bb5a517144053ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f8a94c906452559d8a6a08c0956167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3c3b3fd26c6ccfe4968ebebaa01fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d202ec0e408da903d5dcff19c29f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934627ddb92c7df8fde2eb0b2bc45f7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c445d76f843c084d154c6235a15a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22399d14730520c0b0d067873e22d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed097f0b260cbda45ad7fa61485f2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04f17ba2cbdf553a92909cfbd7ed7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed637d79d65bc1f7fee101ec1ac5990175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859ae5a17f52b5e737ad8e1dd97e1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640fd9b7041060d4548fecf34fa11fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53116992b0e5e00dee49dea15c04f14c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92c73e9353aded22325de6001ff47279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3ada9547a2a0c11aa7fcdeec3409a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f1c0d7a7be5c74b2d369f6a1c647e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc848e750f7da2d00c59bddc2b919e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886afec3d0dd99e1f5784d69bd46bf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e320e6759c45f2d8f864565a5d96f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800abbeb2abb87f813f0dfbfb545d99085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec90203a4921d1cf2c4d9a52ae0a33086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee0ff003e65f52118e4bce70abe32487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e9915c6daa7bb0d8d43304bfeef2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf2fa74cf91fc1005f202600b134b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26798be11c8d16566a7249052df679b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f31ef5915c18aae5d8b5366faef92b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d2f69eacf48107e73f7f8066ff0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eeb343c28e0d2fa2334171161ed0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5fda63c4e173a4ccfc7f8d1ec114594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4a89311d408805a239b2599719d0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db5a225e6c8f3dd794c953f9a1b4d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e1ca012ef444bae86a0e555ce6d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf034514c55cb266c6c1c30a38844cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116117f5ed197d406689ca735f9e28fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6864d744cd63a1433ff917b6265d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb6b57dc2ed3bccffcce005f97e26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740fb2a20d74b4089c9999779dd5bad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e6c17e62495b504eedbea195c29c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7aa1f8a17beb93e0df275b018d9a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96c13118a6112a141091cb80cd63af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4223e6c4907feb68fa334b5f50dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ec2269a7e4fddca34415e04e974e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdf229644249c2d72fd6be4c13fbba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76863a45cfaaaac83166aa671512ca2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324916f278761cbbb93cf8d77cc635f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c384ba147865274f96bff5a44ea5df5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5b51823b98af3ae44938e2013a2c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea4f336d790215e28067eff8809d55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e932da4bb9cb7b67641f4e563d2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291566e0e658f8e9df8396ca1c48835115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b975b25f3daf644f633033a5104d52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa7479d2216e09560da6b70992d29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d397138f4fde18e66100cb2b7deb8fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc34852a5fc56ab1fe29c9667145d10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c86a2dfe339ba77ec81513e393e57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452e6845073f974369a4c50489300a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aea141a59883cfbb44f862e63df6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b17758b95b35fb87a3bcbe0d39c8c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799ec67c32e6b107d346bd8737142b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc54d28e741c309de41ffc9ca9549d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d533e8f5f26090b1c911030478c03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441b2ff1b526fca3ad9d042ae4c7eca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebcc4a8afbbe8c4f8825c1a44007eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c940422998dffc0107155e2cdde8eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7febd2593caaa19208780da2200d118130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b80a7dba77f48f0054e758fdd262d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa03cd167496422b35e600228d00c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ef7d491ef36437fc77f71611d1ded133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b38170f87057ae1574e0578adc741a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752ccbd4c290ce06e48a93990cb7a06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618ca54d22ac4a4a1ede80606671e5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174853f571a72694fd0e626401e32ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6153a9571696520816a069d2e61fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c704d5b5657cd68e19c53beb14b89d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5a6959ccc64facf1933ca3cd8c3f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870de8fcbe1c3f1b303d02f5547634e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2291c50402de5260593fcf9404f1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d64ffa5fce8ec39229166ee2524b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f81dd3075d4cfdb6795c46f68d3881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d76c256c6a5d5dce3449e7d9c02ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c20d75916c32daa17f96d5aee572e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05839ab2a67ff196f8721b4f23987f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9b45deaa9afcb2b928e5d6a95d52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93be6a8c6180c5ce94cb82489efcaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64615cbd102365fd9356a790443534d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9742621778933a5c7ba680a93f7e224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10e9858de2557bbccf3230a5beb28c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc0033416190d051871bf22402be3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1887130324685105286c0e78eed54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2506da3481af24e65bbcb525cbadf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c55cdb3dcc435e061f3f4f7ea164e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7806cb50cbd05446f4b1a73d300e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7d5ede82ac9d154132ac6ee56c78e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474cd0effbca6a5efe5bfb3bc75d3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820f75cf1a60e815bf45836bcc4e56f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2299d9a08d7cacb14132c8e1bc0f23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d2f68342d368c0f86f6006dc8eddd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889184a0a22b01b6236f780a9dcf386163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d622a28b35291811479d15369731e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa5c451a25f4e6acd43dbc0d48bf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2274d8575de1fdd00958a924972db4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a417c65d2a128e72710782bc73a8f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eab4e265b8abd6c875654f394e1b21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90c86983f3350d3689f80c0ee2072a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee41165d5911b5e0b5ba4a39dbdee9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2b2f8b6a692b47f733e19e520ea09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a614023f8a072539bccf121d7a0ff9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50a6129462b476c13484d52aa56a0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8549f439cd4955513a231e04b3b69a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ae797ee3ce65e9a73d8237fa281c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e290812bb5998435ad24a39785060a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5593d152fddb003dea857e27d961e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43195f42d8bfde1e8706e03dc584bde1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f9612949619f04f9ecb79ddbb68a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d847b6a0a99a6c7906bbd0aa285be5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f66eab8968feff1aa7aaaba8de843181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dd032b09fe50e8ce806ac2fc918e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15738a11092612922ef5d4bb2d1dd83b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc562fe17c194a3de3e9f4842eb721184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5eb5dcd00f986a191b4d764f45973d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67721a232135e9195b19caad976bdab2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba005bcec53e0d679e74561980963080187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b8c1b2dee0c36849de75ba5731e91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df4c9af76f28929d2a5635db196ef9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18efc4b417317fe2c4f1d62acd8427190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffbe08179a985b4aa9a8aebad98b36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5566ff269b7a177550f1985f58eecec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e965489fa96c11d22719e74c2a25a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea07343bc19368700959dd56a7e4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905a1ef220471270b7978b4a06a6356195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4406314151e1b7d364ed2c016053e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edd9f30e3a134df333b51bd3ccd393197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644143dab1252132b1e6b7861b7ceb0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e21be6c9bcfa70e15767987098542199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72824cc5c756c611e46dc8cde7ec4f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06077ae0b464722b9ee5daa77cbbf1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d95d0ae79b18229d482d09c11d16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cb4051dc9bdc5cf84f3a878c99492203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26772fb22d4de6a98c1086b8bf4187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca003702a19a6fde317a23d72633315205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb242f0a1880d0e13b7ecf25ab539b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fbf42b88d3b995ac66d7c4d99865c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf5272855c90ec5e64319c55c5e718208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac356e4cc850432deaab5b6b3b7a3393209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e172305caf95bbea6d2da6a622206210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6b0d4e6c735fe7a75f24e5837bcbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ca52b0187153dfc80c4803c0c067f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b474d133a3bac4a322787791f0e59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebcfb42f6e6a67bb3413bacf7b22ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726a90d7adc3c510f5dd81809cc8af2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125935e32077fc39d5f6db1c6d2c3f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624e14c6181e9aeec13dcdd1ac1f93d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0abc4704d24a4dc8fa3937c420a8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c9ae99cb42d725638fd106e4d463a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e56b074e0ad0356634602db2c005d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf701b099196230987b81d1d3f45da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418a5fd7f8578a04db611248e1d8d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbbda3df5ef291d576710ae3d8158a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5380e3a08d40478eac6b9f94c5a49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f83e023ae60f9af8d7965ba39844225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71f883f104361bc528cec8ed0afbf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10a5e23ac8a62f210179bb60074519227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e3ca91a950b2b4611afd53da3a8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d37012dcc991fa24c6921cc911fae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa638122a706ce20c2299fdedca622c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead91a2444d3256c088606b7e826a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8696c9c0a0460614558ac34b5e4df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2140f2c9fc70368844c086042b970c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b819ab078f43fcfe2ac4db769811ee1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56c3e0324a73fd232d2b5d3fa79d77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1cdbafe08332ebcd452baead03a57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f9273a7444cdfbd33c29dbfcbb76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979e68814e01a35c6dbb9dc6da9317e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd1ff1efd6fae7d1932461cd5c1ce2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a72c60159662b877b6d1969bcfebbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b229070786bf1d0eacb92ff28758241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22619d723603f0bc15b6a2dbad779d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afd12316cb2d895a95f0849637d487243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ddd03691b01b46ddf417c13f185e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642de3e50b89de7b02a00eeedd3996e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9dfd46250d08694fcfb7b0c47f9cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514396762f3e26af018a43466db2665c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39362bdaeef94bd10c8a02e48f6abd5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c8b2576466a0503cfd5bb75bb9d85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f786fb9b7af285f0b8d123542357047250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f2c50644561da8a355de7ede8cf02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d54a66a23b06e6b4b3915da1b929252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dc6d8d41b4ed28d3196c37f5afe47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123a6b11d7bf7d234a1d401f5e2959c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de0ab467eeb89c8effd0f3493daba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e83d3f18e4d01c476a7d1d6141306256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a53520fdd0504a42412491618b4bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d17cf1296ee7a86d50d90ff08b195258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef7f15c66cf10d08fe9faa6e422c85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428445157c77e6ca6c065aa18abe39d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86cc8631da631afb2e338249563344261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223288d1caea7ecc0012cd57ed71b16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23255dfe65139f52a8f46ddcf5906c4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e29459332738c8c2b4369a792ac03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43252572dfaf5dc93819443f3fe57562265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a070db1f7cbd81290e6ef3bc99debcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df32a6c78218d31fed649ea01548f23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65a4c9ca582a6b8c1cea4845dde9a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a699b94b3f67dd5144d45513deac37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78155d24fa403231b20f97dd26ce1f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073480cf2c8e9d787234416c3a88aab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe91e2fbd41f213643cf15f4dd123e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bbdf555f7c696b159289dd901b425273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e92f8611b94a9430b590649c3b1c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e82723471f5f084b200e437322bae9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe2e7ef419b00396e56a97caad4d13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56a291d1b9116f25d6a487691d8577277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a3a64e0393b006c5859380c2258f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bd4ecf01584d795bc64b4beb9ad8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92689c49e27d1c39af5fbb6e45512a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587422d427b69af1bf0de1e9678c49dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85f4c9f1ea6096b15603b3cda582cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18e0365965d2d50f9869d4ab0d406e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23859e4832dcd7877b3c96139e251798284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049af427da7687ef8f2bae5d38be98e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169943bff13fe5fe39c35ea133e1a9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ad1a69e98bcfb9d6374bfeacb6b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6630bc5b61e53e5d6352c3bfd43bec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292e1d766386cb494f74510d0f95dd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e7919a7be7d763b292b72d415496f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d4a3ed3c8e54c4642654ca556a305291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649f4d3935743d8ba039021e7ca0e2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e087d5d4528b6c71741fa28cf58d73f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa845ce1a0599f3a9c28bf6e89cd05e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e41c84847bcdff6f59bbd0c9f2dde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ecf07a0e628ffc9870e59d46a9b8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f26fc0ac2f028aa7a717dcd1f9844297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b70ef78645b6a80f29d1c024616cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722778d2459a5baf73f0d5080fd87193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4d84ca2d1aa0e12c4d69cde2f42b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedace28f6d7f30119d2c84cbc553cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4440379566a51509f4bdf9253e59bb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b83678a03474abc7e78a2800ebee3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dce208a3ba74a4001c5212a6f2ab31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb4b007d2c1f7092794652e307c70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b229926c5261879c3a03f48c5b3600306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd04c3747ba421702cc1b289614861307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8531899b21cc3f62281edb8bc3c46f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10478a4e23e65496d3f0cd7c81a057b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281664051f4fd248ca17e3b8220491ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613343403f7c1cf72b8b2802c93581e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e09bec4a6da15d02f16f86c31c5494312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9963c8ba75485111be13f6b683476313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf117bc060cda3d48d20ed2ac2762de0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392233a796bbeac00dd96ed0163d1d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf50f3bd57877e8607a8ed26c79c89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22f56895f54ec312423dafd8dca83a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fecf232afd929cb60141047a31059318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048f26621438b1d8d7b30ef02acae82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb866bce8aec4a06b833a2cc2e4a768320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca340383e3212e12306d5430777755e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6bbd63a1f0a2cd5f5145d9294392e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128bc37761207fa6e356e7569728962323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c4cf75fe1bd9d9f71f009bd7897d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94eda8bdd5cfb0ddf7d3a6df5062a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39eb6568fe928690931a0d2a31b94d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc93feb5ede2e93738d5c2d217ff753327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ad1e12f76499600ecf5614e2a8bb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeda6e945b37ee5f5a6b76868866d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a856aaab2008ec5769608f2d983cdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e79f05f83f0e1ae644262ee89b79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d512e7260c3ab4465937ec4307ce3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce1f054ec52f9c8127fdf1162d1eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073600d5c31d95b02919bbff02c00fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7230615ba3f09e11762cbfb7c0d094b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717b773badb0e8ced238fb7b603fa52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622cb75d41f559f628b0d4010b2bbf2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979cecfe7a069c44fefeb72056f6342338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19041dcc64c3425b6a36c1561047326f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0c97aa5d0833b5d9e16cccf1a96e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6614d62ea5c9b6aeb28e3744b8a121341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103690699f215be9ef3255112d205e70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa91886e0327e8d70ae6e67b8820a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8571b1323010b1dd171c6ae8b1b83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82fb557ab5219e83115cfc6f80bae5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39552a92fb3caf12cf37f15c97ba9a24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bbc8bd810633f14f4b70925d20cdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d30fd96d8f28b3f016ee0a00ee0c95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f0cedd6aef6bddef9c36e4bd79b8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a512c3f54eb5fd76c2ca3f183e16e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55706a66a503ef038f427d47049eaf74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b5e96d603080068ca6e6527375d62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a20abc03255cb82296e234e9823ec7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b55c64a875342603505c9d974a4b55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b5a2580ec0594b30af9f3e4cb574355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4335cbd8efba1f5228b32954b61d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92855f25ced5d84f9c2e9d815080edcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1365779e6f093949bd514f7dfb879f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6ee13f9c65e2bbafded32b08ff95d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2cc91e2e6922ad146fab791f36cbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae53d5406ceedbbde778d9b0a900501361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc8cee7256808a93572ba7733cf4f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b73801bca924df74afb5cb01544b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d777d55e147c6f1228240cf885e89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72746ccff247f4ad723d5ab35c615cf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623214ef3c9cfc7247df244d6237a3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc6eb299fed5bf153fab0fbb2ebdaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c38f273519ed37abfa910a251c76c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502869d9e50bda68979101a47d257bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d141aad5269b77f7d94acdc8ea9c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d242edf24cfdc8044fb2e9af820ff5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f462b4b1101616fba0ab40f759e72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab150d4cd8fb3795864ac9ba64c01bc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695359ca1b8de59f6381e44f4b4f18b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bc48424526f3976c8c032eac66b4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2240684a0ecb2baa860412dd8d11e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166bf63e7c5fc3af1cbd6d448206a4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ca9d53a10e1e309bc2c43f6284c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5e537bfd9fd20eeff525acb55219f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60bc910d63586efc8f148f5888d2b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4e569d4659812b9f1d9f9c8c46b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4b6f80cf9f3f5cac67e08d612760382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac93ba69847aacff669153fb81440a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de02011515da30a29053184a57c79c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ec5d1b0b3e05bbe2c580d56ebdceb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b5f60d8e4705f244b1ac70513e54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f99c26f32829bde190cc9fb9c3861387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440813d5ae9e4381054194fd34aa3da4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac8efe9e51a1a32bfed9220b3471bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f62e11ce84fd804e2985866ab2b44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fec58f947e64bf4cf7399c6a54ad90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11a8ab44c3577361159f2d534100c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11533f053146e6be335e2ef3affffeec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74e30a6753c2239a51881ce16c9972394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778cf2a4ae54ddec7ac8c7ac7bb97cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719a997e36562f6a80fe84c9567a14f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02c270256c316e1095bb1472779ffe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe83842e58a6792b2e444514cb73d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af39d98e5584db4c6b78cbe8bbf77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c33f6a9280739498d50189a6fb842400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54812a3153bd6aadac029e530ff382f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf653619d818d10809249b3b0faaf110402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837de3377266e74ecca8772aa5028997403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd346ba16854d5e80b09e0497b9460404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e74d3fac1210ca8cb34b59f99743d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459c536d866e0e3b264870774b3f06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7dd07710d87906081808d042c55c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c1d52487f2531ede12a172d6ab36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e600572e3b6dda535232c1e8cd49a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2a4422ed6ff630a297c12c317504410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c28a13cf62d25297c03363475bed6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451536dd85d916faf2d76a2d183a5a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a700121c941c5f37c1ac0f3f57675413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f118c6b8c93baaad408a24fa4f89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41452521203e3b41c1d6149d9844d96e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001c14a86b442a1eaca41a38069fbf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e8d2b5d1fb04399b69a0f719d43e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a083fc4df3de2f8c82b5a71f033cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cfd2724276cd33946c1ab8e426fd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a0c5d232341a4adf97f364f58340f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5001d0f33fa1a6b9e26d17f6d5a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d52798c717c10998e3628500b766422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2caa61430972a28c74d30994f02be6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745bee5b66af7753696179711004139424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d282f893225ef7ca2b8750f55f8758425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765639c86457ecff879df0c7385e6ab4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa9e624f76d88b2f2530a479844fd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43637e033c0b4bd751936f0a539a75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2c08329aad9f59a3d15900036f2ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ca9c50f28054678b0fdc558544e90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c1aa65c52a73a0df2915bc7e48ecc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203aa1e301873f0afdaffdc658744a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f71b8cddb226754ec75a2d94b6d91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1579a1fb2edfcb5a055817045901b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd02ffbdef6f6f64c8e8adda736c398435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c395dbb91f96f8cad023876a57c83a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf3667a9bb65bb79fd3fbc993b1b34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee46af1c6ff5bdf3ca7bd8afc0c9b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6894325b776c8f6648b0476f5f8a8d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bd10e6192a8d024224b0d7eef3591440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702b022418a4994586d17a2c17758f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3503917087bc4aac51bf056a564be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7141d7ecba3d640d1479f68256be568443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcf29befcf6ec64e6ba2df2fe8c172444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c231fc91d345731e9d7b2af85b15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4409043fdbd13081a5e37945761bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee718c76e4427889908951ffbbf2a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fcab78392e2fb6ecbba2e76fc4b21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5cc92c69fc5c46f42e8b5316b4293449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f4b35e6ba1894c2afa0ee291997f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d95fe5139772e73e8788297b830177451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a25fcc075f2b5e35b9e8293900a58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0b5ceced636b30c63b14215ed0f4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103a980d1ed2dc3d56efe4c6e4cac6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5008eab045ddcfb3275e9bdb447cb61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501f72e6fd286609599a1665ef997c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e32148f0083d2efa4a724da4397a8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e3a23137de804215086c0f57b1ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15a44709ab3e8957c0142aed9b4af0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0175c703bf79ae1eabffd52267fb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357743bbd07bdbc80d769a66faecef85461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1340d191177985253dbf09d845dacc8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da55a987b3d73267d15adefaee26ba2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f5ecfd9a6e5fe7d8b0230bf6169c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125589ed6d05a635923d0b14934084c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c8696478aeae47e06d578bf9fb0f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993857b1ae930c1d22ef3872c0400a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c2d6624a99647a16340277147e391468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16107d0d2a0fcd0bbaf9f1644ecd45c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458911c2d9523732af6edeff20d86432470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45ba9ceba1c487a7cf0d029b1e767471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b797dc578b0914e2e46ed0b103c9619472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a57ba8c56e2b5dbc00d8e1707e989473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b698560f94ee79ec51a8abe8deb000474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3f007c7bc74a7260252ec37c4959d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecea8fa213ebdfb2e1d57274ef465fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e3e5beeb273e5a397e43ba63d6d1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a4dc7fd0795cd0145bb13a7aa00f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f89c5cfa0ec5f51bf2c4b1244b9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa583ad43a586100279edcf73418ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a8fcb98b478f22001576b88e5a4b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59b28dd4343d2d5fd1b1c01aa0bfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d942a096171ada09acd1807adbe3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7ced1c5aa2fe5184e393df5308d14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c57780224454abc086235935d14db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed5d9d50b34068cf0ea3fd9e37abb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa064bbbe559b8ac1e14a0010cfaea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5b9aaf4fcd7533d6fa17b158fd09d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250831e5bca000293b7f0a2b907bcef3489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e301c2c870a76cfb7ae3e73e61ef11b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5dbf98015933753ec18c19f6cd40c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a40efd2cf6da6908afe17ffec6fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe3b0b3ccf7dcad48e0babd48eb634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b959107466a4963c840ab9af64ae075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93820c1281e6f5c5ccd5f48c1f849116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9efec2a5a2e1ed89d0d75f94c3bdd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffdb06c3f1afa15e684586271ae97a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eafdb9048132dd0bac639eb25e99019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373dced308e9be21b85062c2ef4571e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612bb6ac2df5250420a2908363500fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3297f38fcf5220db44c6c2045ed1f2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea46bdcdccfa497e210f43e9c159513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d4d7b181f6ff0f94a72e65b70a5d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b283277506779cf75db659cc0ce84a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674dcedbc9372d01fcc41b8ed58600a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d8e1bc65c0c3aa485cfd457b0995817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07807b984c8a929088031a8b19f04d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b07de40ca27a4354a0164e90dab3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120327296e42503284a8997226832d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23343f4450f95f822f77e3c6a9f43c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d24a36e321f7aaf2df3e49f6eb16422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8841a845403f06453f43a9bd26c2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0a2ce5aa2504010a4279e0c2a3e7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8e8545f14c2eee112a67a3ee73b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d85411aa268d8ca40b0dfd4b8a8a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ead9a09bdb350846394c1cfd2c0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4ae029ca0da9c9d92e6e0c1fd7aba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6661a9764fbbd3742552429b57b2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157555cb304969315cee3a8d6fb8735430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff4db70826799bad5333ba54c2d92931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b16854330122fd58070bed0e2d9be132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dededade05212f7f7c9e02a8f6684833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a7aa55e070427f4897591b59659034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8fb1fa2670a171b538b0ef2c4f13435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6f4a826a4e53028a4aefa35e9dbfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9735573a0f2d165085a34a72ab70c0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb0ec7d3bf59a652f2056fbacb69138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b52339b26131d59cdef869a854f9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eea07bd6b2fdc5c9d1e4ab2a54e30e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff32d5e04e8bcdb0871e83dd626f51e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b2e74626cee184f360960f634b8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f7341bdb8439a2a8c603dfa08dd3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf6ad497163b459ab048747fb49bcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73f7ca721ee8cb564bac826f0023d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abce01872910582db4831999484e0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c243ccb425d9dca7c0a55caa2821a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ededdafbb0cb5d06e175bf7949d8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab301f8b86d454b9aff34a6ea9c5b9c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fabeff1c25fb69fe53b813b10173150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e741fc10b5c2f90830d0f6c14ce651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9fd026b71a487644cb995046fa95852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770f7925e7e99a8ba6d957c2b4792f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75098873d3ac0dd8bd44baeaab829754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c988700e56666b6145181662596eeef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d787e63f9f46d00f7d7f3c5a4fe5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc49a512b1a7d6dbfc28329b2773457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd93ab92c206cd9a14667f5ff794b7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab6c6b691581ab08c5468afd9fbbd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f737b176f828373abefaaa7e0a9180960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299338928ad7db00b31d7ec61ab173e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c347549049f3c9499d5ead10422bdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c19e18228ac8ac2fa7ebd133f299363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50b91175a4fc32faaf76437be4f4f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ca3bc501505b23593ac6df63d26f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e3b691663c8ff11d3c4064c2cd77666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b575023673001f30632ef1546086a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6dfc6c48416675e7a838d39cf9f7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b4effc6db94984e4728a60e607a7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d3efd79830c3f212503c8033ff7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e062e50e09952b2d0e38c698d9cd4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68aab201a9920444608217ffef165c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdc464faf5fafa01f01cb5e9f5323873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29188cd531930be24feb2ce4f73b6b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ec5f79e26d2903e937b7f035490f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269aaaa3f39090239945aa90922858776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77a7a6f7a1fdc9c56d48968946c48577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd5300279e1e70a3b4da10eb5a530078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259db979009ae25a9f55c67cac4717679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66056db69687e4de117c740aa04a20b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8bc393459bf2e90c3dac8e1c0ed5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae2178a3f858d858a1ddd865d160e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c21de4c44b58c79e1833de600649e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b146dc9fbc43221b03a45ca0a65c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53b1281221947f17c216e69b66aee085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e671b062ca681aafd921c2f12afefd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da995207342bd2efb4c20689e3bc4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad9d5ac5c4919329bb73cd381b45c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d24e23e63bb168247315c771e2c0e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a13bb6943ec44ac103bfc3848c163e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ba654cb8dd98cb4bc8384251a9fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667372ff69ae713413ee3e27041ae8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06fc19adbaf40e79a8e827fc7c01b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98262c51a356a438da5ba3e99c4d76c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9ffe57deea2ae0d7c3b1581f9058695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04793b4b52f5079b715f528bf09faea396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2de34e21fee9badb6ea61f74d293897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d538b09c9797715f7461dbeb497d49098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbca8e7d7e2e0fb172652435bbf149699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421686fdccf01a5b27c6e288078d2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac1f69a9e38b5d4c9c22c97278ea5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba792966eb020c386cd037e59fae11ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976b02b69134154e6ae789993d054d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae187ac741faa34b026fd13a5a2f8c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad9d4f1762cbcf408dd79398a98f42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ad72bcba092908afdfe3110baea32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02f2f633c88fb8d47a34bda469866f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e09b9ee340fbf93d122dd1534c8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221044de19955c8ed4115cfb7edb8dc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5761e8bccae705b77aa3a14d88d00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80102c1ba40900272a65a63493858506111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03b896fc9182fd32fde9eff668fb41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ebcf8cd0359024e01b981824b94fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41af9321cd22d6c7f612c3dd538113114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68fc574a0befdbacd6b42e1ece0b68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ebb6213e6ee0c72cce63f4ddc5499116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2b373d34558f8583b36ea668a0bd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f156d8645c21f3e01c5a338bedbf1ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ed4bcd36cd9d3c89d78a209f4fbd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c377c242368f05b1e0ed9c78e90c1ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd1bcb734b7b89aed73155a7ceb1c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce86cd6d67a1c03756fcedbcaa98f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbae09f3607ed9f110d0074532cd4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f8db0ed0a338bcd6b86a9f2da790124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c18e5b96e827e0a8e0e3f2adadd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc9455b56db7512427cac0019fe4e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ae41c6a2a54514e2c4b96490729d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66a1d6f0ce3b22c8b9130908674366128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6056901c7b48c0444832f039b58b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f5c01aa508ae3ce0e879f786ba42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0188f7a8e054dee2ac19945b88f67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81adb917571af257ce9c89de9f2b6d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c18cb187c5cba7ec8fd4a80d20fd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd3263d49973fb88d70188be8099c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235ff3b4c1d743466dbe06fa5c53d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e00ee1a5b68291e41a0a26bab6041c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b475aa7205b72fff450ae70c6a1bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f4210b91e8be68959acae4f4d661b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f9f65c5b2ba6e60b728c7f6974752139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d375529baa26fba1c6fa268fa607140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0614854ad7b504b49a56a28543ef9b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de32bcdec5578b63a766a9eef0f05a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c9ff9eab3884187ddf62a323acb5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845592bebbccb82d51ce7aa166b6a99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd462b1271b56975e96af5b34a853c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f093977b5c11275c6122e1805627146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4b6ae8aa8a9dd44ee1355a000d63e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c824d2636cab9fa4d1a60e31a67b5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3d30dae3b6ea715a88516dd28f83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a610ff76d932077374d00f4cb56c97f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956213f2a6e0489d0305fe87a878c91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a72b82e031de7d444d258cc87f362152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7e9db43f7d95d313795f670b2786153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee56b7d6c1f2a20a761790396dbb7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334156012be485b4610104ece54b56cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04258ddb06fde7f0c14bb08f9fa0ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d36ac99de5d71f8e92eba0a3c1ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a667a10a4848f414a22a4b05b53929e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a2f82fdae8f2bd87932f2466eb67b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab77bc2395990e1850679a09f8d3a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c9dfbac08390b9b6a8b2fd601ed40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7b039e5c745c1e9022f3426c0da22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4aac5efbedb53ca80d2704bbb0906163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e09bb45e0c179f2c7d619b81a2b6d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2981fa70a44137828860f6fb29c81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2732488ed835588a834fea3304b8f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e1e693c7c407824caa7cd6c040c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8629fcf9dada953e3302e841fb1ece168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe2dd059cffaf2ef13591ea4476725169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d18157028cb6cd91c996f31d39f82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3767fff03fd223d6766a965d92b06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e27fba6282102752943c14abfc803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c829b9e1ffd64318cf220a183f50e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68489ce3ac07fe4347a68d8d20b22604174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd42f6afa02804f498a0b1515c652ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3a505cdf032cea83c80b52200bd5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d5c75518e4fb3ba984cc84ef7aff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64e3b9325eff489d98f0f912fa7096178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2739512c737adeea231a91505c70be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550034534bc9a387c42097844e35ec3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56333ff000a2efcf08174af215c19d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1d978263fdb4d6f196906d439f884182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54474e02962d477962e46bdb7deaf3be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83d2cad05b912d6970fb3aaea4c7f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b1bd5827f8a025f588aa05e10cdc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00490ce3be4b57447cb00dab3bac128e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5eb965bd1dc56c3a62799590767d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db171fb83527c0f519078f9f8c4566c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da44701afcc8e55724fb7056af23c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559503b3f391d1b3487ddb9a923271ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9729add464532cdc759741bca2535a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b21aea27e20f92fc828a80049994192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03f402a8f83e05261056505714d280193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1c144131a62d008ceca0a2b5fdf04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb38c7f0e34467542af030aa3e9b31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4afcc38a993d83e2a39c12aa6dfe85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799e49aca964a6aaca37133bbcd5d12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa9154b88ebb8655f641262dbdc516198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33c1f39cdc3d269fad9c88565c669199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864ef92f9ba5666f1c2f5a9ad7a1723200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e99d1e7a10fad72feaa14fecd46043201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060913ea6f12d43aab737b3b5913fae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f157724b72f57456a82ca745d67e337203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133403ba30239a0e805c2649134e4a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82718753e388573f6ce68a01789a8968205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5365711cdc672efedc1e28a20bd83c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15824c6bf5d5a0c2c509b7b67bb42ac0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d65f4655669f6a15b48c16965dc070208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eecdc1af6b9ffa4afcc103773ef6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f43697a842a0341304526b544847a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2426c3858f090050c30154972928cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7e8e02dfa9ba8710da5e3ed37e867212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679068ddfd16c5ebfae5f6a26259397213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16b01a8afa4d74a1e71886c8dc7c88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c5743de08b3ca84a8163050c2fbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f7c6949de2ffbcb538f5f0a31c3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2715a30d7da7a14ed92b409e2a715217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd52f9bdaf88c8870a4d9c87a4617218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c9dee369a447ac04a14c4f148a6e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82895fa8129d3632e4dc010dd7cd8d0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5cd57ad412787d6ededea60412de1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be5ff5eff5fbb49686007a6ca5b52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d5e47e6d9c4f8e299810a9a4b0f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34842456ba7be59715ef496def65c1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73466f86eb80815051fac0bf3e89f6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e43844ecfa19216e5068bf6e6ad7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8e593b66ae6b259fdd3b22fb9d6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5911fbcc5b14e599d114aa0cf5da55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326cb89dbe040fa9c1de111fb866bf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e194c43f001fb7a9c4e3b2262e5ce7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf068f793435cb86fb9c973a6f11d4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb3c2a0eafaa82d5b39df1e5c15b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b6e50205274bac1636daca432024d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b639f8a8de42e9d418493bf85f59c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bdc66b2bcae92671f8db74922dc8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e1eceec51694a38b217461051f0f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b477a508d3f05ef7f515ea468ef3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5caf3e7c6094041987720a8292826238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ceb88458cf366891283a14c9f2c1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f91a900adc7ca70a59fde4f2ed33f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b77b82b0c7caf430d6a2ce6461276241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19098a7e66d9de39d7dcb572d67d7d66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c86969b729f107700b11026a20145243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f50486bdb9e3aa283a4177b7ddcb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c0fad733c45643c6b8a10d6cac852245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72964e2d64426b71e8b0bd069fd302d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db56bdb857edc42a39353517ecbb6e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262568339676d84d430f1a56e5d4a53b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd962fa3a83a9ac461684611bc4acd7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8a27fdd20c5603f5a9a53168b1e13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff2f7d18d2bcc1e7dcb802bc988baf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a7b592a2fef9208643834b871017252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07582f41e8b8da87460df64d36fa8755253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95660ad2c1606f0c302b0383ccf9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe0ab7ea8eabf6268047131709df75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb39dadc6de5e73e8e57ac6cdb31624256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfdf80b8a59995d075d758cbab87fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc624792690771cb709bca5ee040056a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb41bbb729490da9dc04fe115b5e440259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54d5bbff7f55ae8997ecec9c9110a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e4bb3a1e6f0d97053798947f91ff1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e29f27dda2780300f51ea5c8035a5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5313bfcdced8a2e44bc28ad7fe98b26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ea85f124e7abc13ad3aa162f3606b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd11ba44dad7e217c2f249ac116d5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8ef4999c878f6fb9a4cc64efa4912266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff3a39e19d591573fa851d1b659eea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa5aea54a755a689f72c00d00075a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb7e599047a118a9d1759d999d7915269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf96df8b051647f9ae2a244998293270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769ca67cf14d6f2d9e0a360ab9b43f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7045a6fbf0210fc725f5efb5086c77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017b4429c85297affbf4f9c6a7a350273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba01551dc6597d912bc3b7a17e4ebe7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65d01910b3068dc318942375326e89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb3d78a57c5d0f947916ce33f64fb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1e8f546186684e7406f9aa0d81836277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a015977ac0b322475205aad356da0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c61a6772fadae0f36aa912e77e8f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304dfc9f0ea3f1e88568f4e90559234280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c3208c35a6f6089ddcd1816dc43e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b0930a0556f39818efc00b1955b51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632149abadccb25635ca646e4f72569c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c999656707af820b8c18c1380c6f5a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6dbb47c6839909a3dd85af8420e34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec5ef680d39497003da8c6ddae8e8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e090a5ccf03287cec2801a35e663f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e562d0ce49d4fe5d0f7aea3bb6660288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c4baf144586aa611aa57e87d16848289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c7c91afb1a644ee74ad9d2eded306290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c56166ae1230bd0d61218e957add7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e20cb3f303292c8946d6176bccbcfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a69793fa55afcbfd850140e5b5807293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c0540f35c261f674eca807960d1c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf3b753c038aa40dda55b07e3df2c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d025f2cf82d84119765230e212d61a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae498ed6a5dabfe48038c1d0747153297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ec5d04079c88555396d7675bd5ff1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32fc1cdd63dd10f65c485441bad45c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd2cb5667d362f88600985403c2198300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7bd2cab2603637236543e8a0180e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f2663ee0459b80aaae021a9bba5cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c13d54bd121ef3a6f38e68640d42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218224a3ee1ed8387800387e64ef7a08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477af25e4e916eb6f82b3e449c65d2ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9d8635632f32c98f771d534340107306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dff629cde75168575034455a10d207307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2843d4da75c8f43a4d84a24bd4017e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471000ebe8c2a7610d3185355fc31fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1499b4d956f2eabb148ad274e6d3f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cbc4236c60a6cc5b97d5ff4bd4bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538780fe8435c23ccac3259741c83783312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5f3873cdd6b465d9cc0541656fbdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6878058b3b5c35064a10968e618d6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f74a697f3cdb89bfd4747755dcff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d6c14331761059ef465fbbec1a1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38421e76f7fb37db4f6435cc6e0249b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f83615e978dcab406a3ecea7748064318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d6f5ffd90e95147fa0dbbd407688d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b76866c9dca521c85188bf31064ccb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29646f60056b5415dcdb9d453f8189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd0f5dfdb58733ce37b1e17cee817322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dac243bd87612366b15c4ef0f17428323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057c09740ba22e4e280a1abfab4201324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82133c50637ea423b968f6a0d88b209325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7889fa573831b3cfd599f4042b84b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c3c00e4bdbccc604983590df786c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a08f284617480006ce329f34d26cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b16f55e95621087d560bde72f57806329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a8535cd5acbc8112303e30f0e63d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046ae68f4f95628f0a91ee4aea9506a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997de78c8dfbcc5f5e7cc97e78d8d736332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200dca2db3fcfea09f96b96e6036e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182918692771585a52e8bf440c3abf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44abf2fd9be0c44e6fc95b633f6415335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a166fc4be9283979907c17eca89d5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90548be53122734faea66ec75ed018337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753e74d606bf783b11352173cfc1387338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f929bd2794224eba67ba0b665cf15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0448593839a1dfb1c02b81ea6f9ad6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83908d5dce694db0afbf027198e143dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e655d441c6bcadd683f35cab19890342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67ed92326e543721f256212d33add0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54342e9feb673e3919ef055d8120332344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d24896a7da39b7bc7ee4326adfebd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d90eb257a33cd16686ca7c8ffc9f11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc30e19fdc52d1317311bf3db96a301347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148346b2cbfd976e95356b72ca61318348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b5ba9538a44804746df2689b898a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7e1ad590ec55a2f68b5ebc5f5f370350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d556c6fee204d7be75655c46ae460351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65973bee900d16ec0a24f66729e44bea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638122ca47857f5932818ea239c8f72c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d60c88fc55fb3022a3c4450227753354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df35c50a73c79e821f68621bfb7b7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370405d153c0571f6b3b965d3b032b28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4545485292f45553d2d84313519eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a24e20de309ec2001c8c562529518358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809dae1f1a9077797b5473de66e2319359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace56d88bfe27bd2bfb5ac3212abfb22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce0efc705ae6d9c5ff69253de80318361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbb5d9fc02effc928dbcefa5224496362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519ac98c4d1d6f5c11a5cd4cd5bbf0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fdf1769d0ce490432eb6438f6b82b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e17db9229e21d6ab09cce9065d0ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0f8532ad0d117cf299ab51f8c3c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f22668eee901d217a62419bad54ccd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277acffcb9a2667a3216cc6a16957f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985e981709a3fecf11d457d769cd4e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea73efe4e34f97c469dbf32445a545370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503994450c7805cec8e59d2641649092371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098dcb069347caf9a30e60b31f0b3fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6211c15a0865cee85352f18677fedda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109654b6e9261715faa591a44dcc4c9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78017816cffc9964b515d429257f2f97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e27a1b25fb0fdfbdb676da9332373376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cc121636646713c237d428742fc53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c9976bcfee2b9cbc508de33d76c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017056b62ade4c2747ff215427572cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc7192cb66e57b7115eb72d7e65582380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c301ebbe8767592622d9f9f30c41318381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a669db1f1b03a6425077d3da03fae7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1751176dc6ce8e9d2bf19691ce770e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dc1dd40233bf46d0d3876f2855462384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4c072544d821f76bdb00692cc221385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748ce62d05eea9bcdae02a230bc9ae7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb4db6a15e285a92d99d0524b72d44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c7008a98eae593667a5a115ca049d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f8da9546f0713b95cec11d4596af4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87580bcc7734a0e0623e107af4ec9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc9b3b0f3fcb88e4ec1483d166dda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bbdbe69e69d45effb452b58101c51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fddb839e0eb6b82b8ab0c291ab1da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa83a5b2f36807026ed94ccd2d38c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8014d12f7e6001ba7108c617ab5d344395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13917e134e26ad716d28bcbb69930d92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122ca7acd882d6ff1d6257b79901353397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354de9f26a8c32cb1d74b075eb97e1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17917447b4bfe8876a7b15c4c5b6d588399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8feb1abaec45e96b26f5b4565675400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e275c906dd1e58805486a51c50974401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae30475ebc1e486020c81c75ca829d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9000b04e7763926c4430b5035f820403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383b018a2f50d83ffbe9b574fd66b68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2dc89eaa96e190b2a64181bcc15d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a499bd7123889ea0ef3c2f1b2cc0af6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a1f1de71ca43a2430945bbfabf1a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e64834c3e4271b2d37002c77a94409408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d50aa272bae73153591f0d30d40916409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e100653f4d8b29396d5b9c0a3269451410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a43b26029049b7030c832c40fe1b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671accdf3a3c7452b35131d8d6568be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb4e6269ac3527cfe7bb9a0ac27cd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc907a450d33fab31b88264bb9cffe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf5082360ef689d2addb2c8c43255d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853e5ea5dfb3ea61b11b4e216f426f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13452586dbf13ded962cdabdc4629b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1c7228a5eb56ce3bbe6c13e7d6964418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee80fcdd62b6487ca4d8c056df13d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e55a8f943cdf39765319cc2d2d9d6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9074b6816dd1c4620caeedb7c03bfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1cb59f10f66419b426bc0a6404b62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29f7c6129c19bbdf79562e7b8c428423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5da4aa4e7f55761706ae7a400880424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204866ac2dd15e6b435499194363d70e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab242b0c9c808aaa72ec2fb9e3a8276a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed935abd91cf244435df2a66b38bbc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff4b3a4a82ae5421cc9e4af4d4104428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3bba1f3dd35dc3e63197ee9bb7e93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f1b7096c63dbafe1ad5722e06545430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d13e1798679ff501a83045877987ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406836bd04834e0e1f82073d80fe7cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96dcf98b77d58633a9d88a4fdcb6c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8139570404e1ac4d50f1bf877717ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9a01a5cea750dbf1ac0adef576e05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d849c16c8627c23214a57f69c755436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de13dd231b927d27bc7a7913b421ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cc9d9cd27b4aac102241cc3225ffd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af223e959fcea1f058b08ff648e3faa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1471f22a47546548771afe0da34f0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0b4b15f399522792a3bf0fb63f92c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace121ced26fd718da1b41e84295cde0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc0e3d3e4079721620309289d33ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dc12feb84ea7694fe4aafc9ef1dfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e7f4b7987dbd2ff39c6cc46e339b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fad9cac73f3e02884fa47b94e57fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90cbb30b92ac1c10938cdb86600289447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ca0427a84e1b02876821c2e154be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23297c2d1b212b00b786d1cf5c8ac71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027650bbc5c3f4a40ce0ed54b22b5605450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2111f0f4ed4795ebac470141dcedffb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c42ddb5586c958612fc131d538046452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245d28488f86f0c7a84f09736326623453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c5e70e3ba1908693df3818de2318454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0f9036187cbf64504910cce5e2255455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f1fe6830cc21eaa2d8a7382c3812456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62523903221a8673a2a3add83774455457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425bea20c7ed67d9119f71c2c0eda98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28111c51708798610f5ab7e2cb3bf758459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d3d164d204e6e34c2a32bed5ac473460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee34fd06146b9fcd28dc7c401fcfee4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff858b95ab889b6832fc98b2b2157462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b568340d78b757b84abd1734512b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684ad05019ea6f72bd6963152f3e415464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519ac5dc888070d2a3bac8cfd5bcf5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54580fe24d66fac2a6b73c343eba8d0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe638ce1031df6a11fa8d50c9a6590fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c6539b653f6f6b1f013bae6260be9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe354ea2d3e39b6177fb604250a53f18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48540ecb32f85dbf72353ed83dc92d98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bef4173a733fa0666fc4a04ae9f37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1bf7220e32303914f5f8bc61dde5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681728bc865b42372bb88896ffa3768d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9006a34a989bb07664a4f9c09798aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852192a9d82f0cb12d934fc910f33d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a906ffcbc77360e6c099c95947505476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2172f11d43962c4a65cf76a0b61ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb43c4193bdc2ee89d78deb3ea38cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072058eb113807fa539809a2f8ceabe479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>