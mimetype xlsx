--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe4cbf2ab4ca063f710e93d0fe16e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f760db8e264e06b9926858f826bff82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efee7cb1858ed3bf16ac82c7af67c5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473df5d1074237006d818bdb387195a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bac0864218df84794bf72ee7e8b345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7adbd146ee6ccfd12ec7f9e20cf656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a770c3fa7d6fd666ec3cb48f14f21f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05e7ad10d09114d5e28370cb9f22828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834502bc4300bfc3379cc7cfdca82019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf68f54c720b359b059233b26e06cc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3089a0f0f082a349432f52f378e33d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde4e83dcf43a4ad8ffdf4c6e4046512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272ffb9b13e363b0d43eba69df6606f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44664f77eed4936d54799dde6427622714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9afd8ee23feb107684b70370d492e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1067b43843439d4524fe35608f2e6ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee69557bdc3cc88a02716661d122c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fac29ea32b633770a0542d7c7c4cb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171bc96cf7beb100fb96670f127225e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930c65ef20abd09895e37041db16a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38177fd6ef0c61b3f846bc17a0ecda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03a39e6d31174b260de7b10ce4609922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3f64871adc3c66b2931cea9f0397523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a559606807a12e2fec92fbfb7ce02c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd8d34b10d1032adebc3249aabced325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc73f4b042cca0b6b86aa797eee92926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d580a2c2b0fcc8621e1d7c69f88ef827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7685405a926364d60d649353b95a60828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e1aece6cb4e5ac68bd5c4bd182e9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997e7a1d20becb7577144ec6750fca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d5e8659a0b05fa08a97534cdcb87731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2deae2dd2c158bb19dcf75bfab1ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b0bffcffadeb732a6bba0c5a2f91e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415904f48efe6f5b44b09bde6c4b4e7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee818746e138227d6e0236794893c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ca0154337641f632fd86916858ab236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bac1c4a25b93c026962aca68907df637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d2112ca4e32acf86ef9b25e65f6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa307d3a54306234814e8a71d80b4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d5e95a9d9aa5de16cebdd22c4077f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6b375a161cbcdb7abc4970e5904e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a3ed42002cd5545aa5e45d38f62b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268282c3a7a67f26326e580ab33760f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c71aba385b3cc55c1d8de75de4d84544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e6432d2b299f302e0863383a51cd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482e8be2c761331af2486988b35689a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b239d7c4b61a30732e3a6104ce69a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116ba5ff03727548f42528834a7d56b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a073c527b09ff208f997ebb1a436249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83b2bf81aa9ee4730ae924b373f9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857a3908fee86e30b1a3cd5ee46b19051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07571753becbef0d7be47f6140739e4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb1f70b2f02c5d3650fe565dcc62b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06907c418ccd95097f0b853040a3714254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6139b46dda4cff59ba898e54e9fe9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e26cbaa6ba66ff2fdba84c6315ac556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e5c4f5f796b2433109e0933f6f6c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117363d3f2d7ff4ef00a1b4e0757016f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3737f3103f6b806855b3b62b9076ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454646c3d669f332c71b33cdf8ed7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125ea12f2ca5fc360b6413d04ef663461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe68ff56aa3753e02b7adf799e8949162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e55ee74a1e5bca9f93aca8e8d9d87263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4f814307782b4897e45d99a459f7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcb852db7f99094aaeaf0b47eb90d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d00881083459e28a43edbc449eee266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e767de6ab4b4d0b5e6b2b50540003f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb7b6bcf80fd8d6506944a95ca044168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454d828627db80231d33c3ac050eefa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee65f9443005afda84e2b531b384170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae763da1780722de1f3c7cca031cb8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abf27e319256bc7f25a61d4e67b98872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb9bdeefb7d0a3a8594f82b04376d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37810d4d6be5fce3c5bab0afde99148674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ef8b7a9fbc5950bf2926482d3c3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0613628dee3f65db95f7f73b3d6ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2f1b43123b74dfd1a2f94aa8d9dad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8336ceed9f283f02c4fa6ed48fb4bd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f5b4353d372f2609ca4f4fc2427b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d4ec26ec99b5f6012ac57006489980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33edd456f32e7959ef18a0e25a75f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a1591f549bbcb185e6942d12a4c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120dc11cd33dcf62dd8cb78c2fb2a4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b8ad76a6ee7d89803a48d8919efb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d8d2a1a7669a615477cde37316a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad54f96f8ff066f576d0f046a7f211b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490330365d4a1c418099bc46cc856fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d17dac913ab32aeb0506feb24dc6bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5b6bafbc8ce77a7bf20d3cd5e35c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f31bb909a37faa7e620b39b94129890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a397497419a60825319002d5cefffad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e539ab86f837517ade7607afd52792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae4aa6e1f3bb9bb683ea10a26f8ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532158a016e22bc6e7feb2b7f828cee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e399ad9805e8fffd9d13e8b9b2ae41b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc44a062a93d10c37d31672f02342c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11883c67f6a5a078a6cf74e2d428460997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f87c351184414237077732e3bb070898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0706be537bcdcf244cacd14bc0719399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22434d7706e63ca263deecb0319e516100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c84dd431b664da27f3cfa6b248a13d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f9363b1139708460c484f1747ddf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356764fe30e23b84365d30b0bd65ffe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810937de37122095c9b11bee25193e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7b80ea704d3fc1384bd6100b9dff0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46563b0cf852176251610198856a6a52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3431f4097bceb4169ea778eb29831c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d702a4bef1352e0005f8b310f03068108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43ee0711f393e2a228835c326f07fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963152531e16ca48718170b9f483944f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34af5be33c265fa8f4db8fac1b84d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8a67cee95259d64e200892fc999d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d46bdfcde7956bf90d8c1cbccdf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47ddf41e9721f08ebc7029ff8c6095114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bd6c3099162d6bf053a1f95b1fb7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13edc23c53327a000e4a35e04528f12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889776cd9686afa6f07ccd689e8229af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60946934c8f6afd7588fe2305489245f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb0906a755bda3b49c02ae5f8bcca4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b88c016084cf95d0d7d923f44109d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd182f416ffec6546a2d9f7d88920dfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb7bf64dbfd4d4bf753c6d9cb90a4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be398e24db0532e981631ab3976feef8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d04cc4480b74b5c322306a964c6cf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b20fb965f7effa85eb9465a2e4eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472f1e3a7fd99234ccecef93bdb7859126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3addebe633cd768bfd2b8c4c6ad8eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d47b65ef303130f3297023de6ea6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a987aadc4ceb10b976288e503dfe201129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d8f26604f06c681b725a47eca388130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cab28388993529830f59c2e8ca25b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00df107acb7d847a73d782e2d5dcb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c3747417ad3ef8c0926297eacba44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98cda49adb00dd168387e6d9f57703134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a767662936224f588985613e402d96e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9915c6962957876cc660b2387c7eda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8519a0116d1af650741838e9307cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1ce08e0b888935ec036a419525923138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ddeddceb1cfe93af8e263b164acf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0debfa3182859be2ea92db16b6e48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1187d427b50a417a583b683ac0f1566141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8f1a5b4660e1beb784acf0bb66e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492ed518c4a9e1584f648e7323b58c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfd10fd20f712b8009366e631ca03c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158659b72fbc92f3906c0ac8a85db265145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd52ff2b87c4bf5205b8efa6fb71294146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888cd9b8bd71c927581eebccf963007147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa273f00c8e3941c8d703f519c35b21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677021bbd312d2bf656c5800f403a05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bea6e7f82531b8a6eb840b91b00b84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296de1a93edd60a8841cdab0ae6f161e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c84a045666cc75ef766353e7903890152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e853a7c3f56b9584dccb0117278778153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6da39222fde88ce3361791dcedcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd0f83b911edc8dd05c9cc360f52b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575e7b1aa379663575bbabb4cf6fd31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec52617e8d4cfa39a6ff75e94caaef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e9fd9fb4d0ff19a23cbfbfc36a5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1043cb5ae1918556fe158318396c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123f6095ef26a7b427737b716f7c031160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30315ce7aca77c0631cca6c1f715fcbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb5487d405abf0d68c0c9fe511a0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dca3e353b2c6baea7e210cc75b30f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc418f2ea08d1b4b649f946ff7555164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16137e5ee62ee777ba455d76ac29d22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb613149779d3ada67cf985b7180ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f825fc82f7cd9abe237e513f023b54e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d162b484698f03526afb1ee29d57cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b5814509ca7deb13005fc7236fa76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5d179e7cd3cdd4e3f072d7b6a583b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3cd45dfc47062ea7afbd98e84018c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b656aa37fe6aac161a62550609bde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e5f3cb71326b9b2d691409b2a286173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d74172749eb512abb7472884b3065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269606936608b2d1b1cbddfbd89e1667175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8c3c80d9d60ece836437e389d5f6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89703f8cb77d75d5475c7974a305d361177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75a0912a7e800c49f030b9011a7df7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91d7d6443bea1962169df7e1366f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e11095232bce6dba65a440f8db5cf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2138395080da9c74c4126e725f366e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e80d1943e2d5bfe1637c593ee834182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3558143a3bf83cbc433270ad43c01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c87bec93a9be79102c8f8fa6cf601184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8fae3b89abab45d7bc804944ca5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12a8d1c9a9a7b97599eb2b5b97999c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362ebedf05cfc7456fc6dbac2054144187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff300a7a2ae6338bd29c7db5bc4228188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dbd4e2ee22cefc0b2b615d378b9c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4242c988212c4eed872d0aa6e85c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534f6279e252821f8479f36824cd62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a515aa5dc9660e4ce43eb3d145f919192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ad048656dbb583b8a5bb0bbf0fec3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2c55dfd9dd99815dc95aa08e7689194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee8ec5290a5931cc9a278afc63ddcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df94c9bf73da1c561d85d0ab860ae3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c966b0205841155489e9fc8cf9d6b8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cc5bf51bb7386d1796bc44676cac0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bbbe1077b5e853cbe44633aeecc5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd71ff2d0019877d69a0080ccc172200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4697927c94bd3b884806cc8c2ed6b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a0aacf52ec856b6697b4c355ecfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01553954e93f02128c3975c596b5b413203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135198deb8698e796b59a5bca4d0819204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1949d1241ebc1ee7f12eacb3dfa832205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1ec1a804f76c8bc4d2586ea94df69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30718e2cfc8be2fb558dd2f024728c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad27897e24dce6567ead965073fa8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb79599c11220c179ab0e722609d75b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16104ab0e2c3e41ccf1fe646d9526eb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfee23ac788f489cf3ecc58a43642a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ef80b48fd6990a9d20cc4393d928b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6095195c3afe063616f129c12ee5f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e6ac65e2f1d754c4deb3e3ce70ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e40f9735fe628ccaf4da702dd3b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fa834fd54aea74f9a5aad016b444e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0f24ab22cfe9a8d5c758c379be64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24604c8400c595b28559b1238096df5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4335dd1c50b6460cb572e3e87e853a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84fe47566d3ba769f9d8dd64d42514220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8094d76088e28d4bdb0ca3c1001f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fd5eb1ffe8d1f3bcefbf7e12ef0cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91c48ad4ab9dcc6c513ac9c4140e8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71477729890f869c7d2056288dd31083224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5ae29dcfba0d89a3c537da1aa6c2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea321ce5272710e38f65d77a332147226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84808a6bb7c7277808b8ea0353836f53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dbea7b1e3c3bd763dc5eda21862fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d37109d5d5cdf48215d82c108f23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48790d4214b55d8001b48ee7b9ad751230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e47da38f27e3463d39d6a32afe97a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfe0060dfb07f77edeb237e5b4d912232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da800a34ac10afe055e20e70d0bb157233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b286a414cf7977c4f460c224a935009234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c53a204e67f4aefe4b6d79d299f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51553bba7afb0829bee9cd805ccccfff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342baa43320421c85e9e6b28a529740237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46ee389af0f512b5916cbe9a6a7067238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff437d7c373ccbf4d9a73e2897f71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a0a261cc5ff4090ece94601dae15d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca4e0e468973bb1485d9fb1413fb67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1b3245163f4fe86bfa1fa4f8cfd04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2cdbde5568a37c2f1b8bdc671519b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72780e87000610e54db0eec9977c8cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1594bdef51d620190b1a9b87fa2afb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad0868305182bdd3b20ce06688cd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca356726f777841406b2cbfb76938bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067a74caf9ea5644244ed1c46554945248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d8a8f6e6c3196ea8b2bc2444fd0a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeab7c9399548eb99db9056195f96d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23fe0311326e327ee56d1423f656c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f31713d31e6d7d6da0888b1f109b9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f119c12c5c4143e427ffa46629bcef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb375d93ae99aee93dd3526f076f7be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1bc433c10343e92ef8a052e355356255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ee9cf53e699936914c63609d80abf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc683d863b99dc0942af9fa5ec076ba3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3122345970b33509680bd9f8b4fac2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b33390b6e5dabc7199ce7d93387829259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c96b3afb498b3d61b552836825899260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da42a8a2f466dae06abafb4a7c71801261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f64952f5c3bbba9f24234806143f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbb9a16ad53fbf5873b47c234f5974263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f3979988ed79c2cc61d2f7287ed7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47a2aa11e88edc58ea2a58214b258e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275889c9c76d325b47b110ab0d49073266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c176a3d77be0ac186895c6b2ea04d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310710778e3c20792a7706454098087268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f43cac79908bb51fec4926f54a654269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0445054d4addbf81500b884eaef17e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25fbb8d1faff62a43ecda2a815d0c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2909348a0ab958c4340d68c5ef689272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea3b6b9067b57fe465bda18b6ff60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586da2fa4584b242c059b7dba21174b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c3a8aaec91ee78cacd863fb291a3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed360d11724ee3a327f2c186ce313c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b67f0e684a0f67158bad3c7481f1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03720c15d6af847cfc82d2b6a672bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88602fd0cc3cd6560ab4a2f431f00d54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9c1f9307b5d10ea4095addbf3402e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558a5eafa8e294322931bcc2537a9ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e409a05231da6a797519e607c62faa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596818e329cfc0442bbc35ab9658bad7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065dc67d3264549b00c3de78b6031b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4737188bb5d7896af16ae5222c91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc115addb0669c41c4a7cfa1836ce45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717854aae79f1eeebc024d98964d4f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1efa5530dc264ccc966f938479062288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087425ec9e13f4109adbb69b91867f6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9968e1c84e9be1fe1e4e9b344161777290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf9979f30124e55e1a1f22da04e083291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338d7e219e0a8cf8acdd93926258ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585252febc712c5424edbf492339492293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896631497409ee192b107d7077c6a475294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83678ca1ac591f9627f5189cadc97807295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564779cdcc3e7e0e2913faf3d15a8bb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950d9f9f0c38f7bef6b683221dafe1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc93f1dc0f9531c4bdb9517445aa90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a688fbe5cd71af2cc6c9f5b371f50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3cd83339438637b7b5706f78385d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b33d418d3cffb3241fa12bafefd03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c756813149a646d01c33eb580c4511302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7c53c1f37ce43a34acfb77570dcad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b8910c83c6e0204178a0c15d9d4e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1065c8fb220844dff8f0e73133b8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236a2c549c54250c7f9ae527ef86358306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b63a2c29bf63f30c592902bc1adda7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5853551db86e3fa0709155023ee639308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c8d77d89817f72597a6a94ec87b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d68649f5ed1e033856f2ac5d479e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093dc060093ef9a66bc966005e503b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03342ec20bcc11ea0f284f2b7a1039d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39f64f50427912fb770907744a1277313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11399ec34aa15e1baf2fccbaf6f26403314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32392df9b8b32f7bae5321b7b14ba4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d3d8d4b1ce5bc60f86ff0af5d9d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a78dda11db5531d18ec5c9e1438f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67892474ac2c6754836418e5f5441083318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ccdc7bf51a53e0cc4244e0babfd5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4f840c2cc9bcadd34c9229c92f89d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5baed8b251bc00e17696111857320f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050b85dbefc83f2555c752cbf9badc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be00bb771975b7ef52abf5e8a7d0b3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d89c7e451103f9f8b987038073be1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7bf0dfadba15eec022d19330d43b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc6b496cf06d5dd23b41bbf61f2e59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9342dcd8dc2eb9dd62e007434b7421327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bb6c0f487915d3966777b58c85acf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e990e0cff40d894d7ee4e8b9fe7f2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b73d5966087eef057d8d27c554d02f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93608ec5251b1efc374741207f6eabe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588aaf6b80ca2a5eeb2fbc603172c16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f7640620ac8228938b1e63a831a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d2e761f06b64e5ab5246e13779412334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b22a25df428b41e1fdac6ffdab025335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f37446aecc898b5e113dd9f170d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba02c3b3c03f08f5d04a324c1a543a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f89ad3648f21ee20744af28b9e74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7101c7ec731921a17daf6760db30650339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b79ccdd5e0dd007a9e29060c792bb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea1378f605968533d56a7a14da5bb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c190be1c37ecae988dcabc22246c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d553af52a880115c59213cad64ca0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55fcccb09cb5853da1220587e0bb85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c4e39332bf40783b25c4f83f90c82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf27fd1254a38fd4aaf0286fa6b6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f8a7b6f8ce5ebb7b07d6566ef62d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1f3017d4bf1cacbd91160e98f5d31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d2af1aafdd4b130a6ca93a2da8ef7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dae6f65a3b7fb3fd9d2746fcf4ce5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6b4259cea2037c4b0f5b50bf7d2c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3118520f62a41f875424192ca0f662352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a224457d32590e0ba4caabb40d208353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852978bdee75338480df0563947da60e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c93b422b5133a1b8f1e96b4f7e179f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935eda148b74d854b51857626edf3aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38ff52254a5e792ec9f0103ad3c622357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd669ff860513c6c8e5ea42ed5cc83b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10349e23ddfdf639c23bdf16b197c419359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c0c3057601240b06e580e5ccf9550360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab431d40caae462f0476fa2ff4e957361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17206e1437e786fbd44bac7989953107362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfba67e40966f6d3b739307eb14587363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bc408304090c8feb97e1729b9067c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6c3680bced421fc86950db4424aa7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67989ffdc1a1b81fd778bd5c27654f2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69189ffa340ec572b008ac5f63039a1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175731c628b298ab2104a71fa493cda3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb07d59ce9209411831c0761244e09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb65b4d9c37b9b9884eaf32edc4a82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b076472569ffcd50dcd2237b41541371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba827f3480ccc56bf43e94e14b48c74a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669b7929ec236f64a5b5f7fc18d35c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ceefe841d151b6db9feaf2296595374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629fd54e16917d940e98d74899f4c1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2152e8e7160b9ff4641bf2ff4925376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527537bc795390eb1d9e3fe709288fad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992407db21f1cfd84aa90c2a09d60ddc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc1282324421e5cb1f9d9c4cdc03e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb26dadf5673c81e300f26723e388380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21cfc38cfd90aff1521f07d868358381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4affb50a5a8a79073d31f154c83bd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996d799b2a70f4f502421073621bd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac23ac40f0c207cdec43ecf9f30b0a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0df153dd5615f3208815fe9b76313385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb6e501f14989d0a11325a6dcdef7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad586bdb4a3b2957ad6f6ae18f0b79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a6177921e17b88870fcd3b19d58d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6aaa118587b33564410d12c2f26c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918e72bad0e58e159db3b6d87f25d9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f25e3e0c0d1339702c7b23c7d0906391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d80a1e96213f85455e23e90dbb406392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489018f287fcf0fa43c7bb8d12d5cf92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e031a26857466b5897d9d84bd6f032b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258a72bc7c516ad9d4b064bd54426ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b1a07aea9f8c8255189d605f65b62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c12698aaf1a52c900e8dbc9fa704397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8eac30f41b666562748c3c576e277398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d5c1d90365b94777918585bc4a48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5589e620915e7f894bc3b00cd7a6f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6c77379258f35585c1b67c59145c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050438c4c54918c16fed1ae74240956402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c10069941a8a3dc87c08e3eff0582403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75db5d16a865efc0aec59b7acfa37d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a275f4da65994231f893bd358fbe4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81413581a6f493f8161e7748edd9fa0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a42857f3009b57b6deefd806b4789b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cda90526f22fcccc7a99654a6deab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28648e61a2912217ad620b899b4bc991409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84328f42f098146058ecfd32dcde714c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258fd1b8cc6fa2c8b1516c9fe757c3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe3eea6f67950c2eb0a11fe67e8f58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfec9c8a93cc008a4b7eacb17593fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822eeca37c92ae9326766ea7126f21e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2720331f1ece84692eeb1759e4e18b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb21863f17771bdcff764c2edeaa0c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b93c71d99b436276ca63c3340f532c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f7ec489ec325127766bc102f3b9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a28a93343a9bd364e8b5723378c72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e8f2b8eb7bcac9ccafd07be206640420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1e9beb903fe666b51987d90326ec9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceb536d71cb69ca389071b48a59741422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840de1d953d916a15a097ce30f0385ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048d349c9e8325c4c0a809d06188755424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3096b6ad77d55cef01b640e86f65fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7ff93864faf270e3cbcf0f8cf6a39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d76bde39d7f980a398d9ea3c01142427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30de15ad781d8eccf7477b0616f675428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7bce8369c0979a9395bb07352f97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9c7377f8267a1794c31054c66d97b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd197c292aa66aa0dee173cfa863f411431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dfce28687a0a69f757be10a91969c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5e19b80ad04d4db8c401bc1798f72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fead3ac6a5c2197975a487a6c5cce2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78208f2ed7a1e170f3ee0dbf27f717c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974307a8af495a1f57e0d2cbfa8d4796436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207fa31f1d4941d0bb0bb42a9251e13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f8e043fa2108f295a12e6d9332992438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f640feee66eb1018d87456ef621b687439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b9ad28daf0cd72ebaff82dea758e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbbd39cc5e1b24af3476d8558f98ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2cea06303d5aca3eabd7f6746ec4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66769aa9a719652bbe054d29d5b6cbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847604843eaaf3c9828b242de7cc3d02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a5584a70c0d800776d58c9b4efd5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d636967d05db6ab99828c50b54c852446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aca28a131b3518cd83dc11d22faa9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c2e4017f5a146fa20a813d237ecff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb933e3fe35e3d72cc6c389bec5513d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4163a639ae262969055febbe651e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ca039df0c32383d86055493f996c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a927b11118182f67d980d5b36f64e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a89e1fdf0c3ba769ec8de67f9b0fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56607ea6831562410ee8392d9672d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754af97ef6a1361e82fc19474edb9cad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ed388f3874fd0c92b6a770cec3ac1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cd92917d41710580b5e9643501bfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9330eff66e9211b372181de4a93da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754d08041695ffe74190de3d7da09cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fcd053deaf891fd6bc64238c33c45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b30bd9ba340ebbd7367e0949bec9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa705531b7b1da4215b3f0c436b6a78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab4cbe313844c6178eb83e8684795463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663489a9fa747a57fb4ac94f99326dd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3a2b208407fe28fc7c4efdf2a2150465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd436f5d040f89e17ee4d0de20b6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f05e8764db11d45c09aff7673e374467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd814c12a0c3f1ea7cba2130df154468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71330e4833fb4c73aac0561f3004e29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d45d77b3c741586069a4cdbac8a6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25919da002a5b0ed039d1c5e1ba55a57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5808283445a05741c166dc1fdef5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e16ea40f68f0026b32c0eacafa1760473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e215f123cc7757378df817733eb7bf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9368be9f07f2609193f0cc281731b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad7106fc0d1f9d38e3be7c806b0fe5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e909b3051e45b2b3177fb45859e53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2e7cefd1343568b9d1a853e651315478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd622002821b46b4b60c476e75987d83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18547b81c253054ddbf682e663baf48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025b422241d83298867d236fd8e2d80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ff49238477c0e974a1d46c953a485482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d974972637c0910039f2df26b2fe8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a501ac55fb9ed65569cbec108f251484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827d1b1c5afa7496746fd761435790b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7484ec471ca41ddfccdb653910c77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e349ff1ae72ac5413b9acc205b31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d86083d1117ef9b3538da481c574c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808e68818eb6e4be87d903c5cee75a7489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ecf287a3544328f8afab26395996e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5063d652cfa76173edefe652fd42432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ec23da4f982e95c0def8d89e3dddb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4167a1e82c6223d528f49409a7ceb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2613dca01660e11e23fc928bc02e3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde6e7748f760d4600e7632d3614ba36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dfea8b132228545e1259daf2940db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845a2d2a997bdc1f0fdd43f44fabdd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb88e14a976a936508bca8e2eb17bb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de63c2df56e92d100e48e7c553830310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26039d806212b0678b72fa305ae00c0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efcb0a218b61c220159f1656559c7a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1750ca8e8f0ed69297d7a0bfeebde9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ad1490ad781dbd68f83154918820014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9a28a2e353db469cef422c4f0245c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0873ecd7920f46db07573868803330d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421ce2b5952beb9e92636024ee72d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589a0c75f3c73c7dab65072abb6cb2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4975ac70796fa7c88e5f38bc66c74919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c4d0c13fa3c9c406bace3f3cd506020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0164e79b1d9e1b203f5f7f51f56be721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ac4c85d07b188e7b13ce74af501f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bc587fb928c0d27cf1641cc8bec5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c90e0aa501021a43c4b4dbdfaeefe024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1639e3646934dbe379ac5740512def25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928224befce3926ab42a42d148ea15426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09c7c24c78c509754899360bfd93627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3b883688f77b3f9264e8a6303797028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dfbb4cf41bafe9b3517bce6a2576a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba2cdfbdecf4db1243f7e6f090a4bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd543ff2bd2759de4871d624951d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a65c0a20732f58aa40334df6b13ca532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79df8d4588ef9e14f1cd1c403203cf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168ff59429c6415a9df7577787ac72634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d655ae37b7705fc5538170f19e0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ba85dc683858097a3165c5040ab1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c3a76f233962731a83c89e1e983b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2f8dd4b9bf58717d05d3a128aee7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902dffce9060667f61d56f775b1333539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c2ab487d4dcdad9c10cb876417e0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75a21b120d1da72aa77dffdc1b311441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce24e33634b4c36c258599c8d6553e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f195683848efeb39653019c7c23f0f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827ab277a627ed0287fb475fa7677d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b152602289b695e47bd1fa435ba54545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193b34ca46b73fe464f51425ff3ae4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fbe6c9b79d595b2a8f8920a4c706447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584a065e2f8cd6f572d8377c7eaa6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309e0cc50b6d939bbeedcef7fce0d3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e27575521d40583070a1daca0b7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdcff9f9fd43aa47bf3206878d49ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6c768b683bd0ba152b6d2be013dfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f71b15aa956d5a1e881f0e3819e5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8627c1e97d717d77a4b9c5a1d3c5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83cd88bfb77e1ffa76584f47cf306f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f637d0f03462e8aa6f8d99ae8e1465b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b56ad71d9fcef1364ffe694a3bcddf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec06d15619d54f4a902ff894831e7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc79eef09aae83ce2b14ee268202859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d6538af5d91bd14d48ba89d948d4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c818b0f0d24f87fb90cbad533df861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f706f1f5b0344bd179ed25eaf8ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969396d39f038da24df89f2fcd38a4d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb718df1db47933294e72765cb28201a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c7c765c34830b1c732ceb910cf59365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc540883e6b0e7c6e4e8fa514bcd27f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df3c870502be620c35320af9cdde9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74604ff7e2620e15b288bd2d9b2384f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8172298258bf6eac25cab5b2e08c6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e691f5e0e4fe67bed36ba6294441870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb83d51272f842df449529241697b6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1800aedc2cd5049e918ae804c99df372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a41232d1478621c4652fbc16df31e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f911a91facb5829ba595edf294f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e498882dd59bf88a0d8d41454593a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f462884f69c59141641f6229249a5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef56e4b32fc9a0ac3d60ee759e0b1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb099952056aa8672ad9ad807713ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa98927e00080d26752ade198a4f7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026fbc518af23ab2f1ac65202f8f95f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a026dbc21384780b46193a21c65b8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f9fea0582be8bd4b93d13c85c94482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844eb79ae6e0000862262fa43c37d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c893f099105c0629b03a006c5a84b8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614d2a843027d8197045f4be85c58f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8e70416a624853151dda3740cb4cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c090df3ed050f5c11dad845782b90287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527ce77d87b7682988e7350a83b3aab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fe6d307dba9e997ea7a6e9230a1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed6c23b9ab7b7dd87c5c3323eed27790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513263d8fe69721e3d36698b7be56f3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c7a28bbcdb95a9b8c042876c7a79792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c60fd5ba7bb75cc7f198e5d0a95a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96c9aa4d15326018c8db2a6e1b77e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9b8cf73f0e1593968fdec0c23fff995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b0298132292a042dc1e09a200244b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f443bf8df44bc420c8ff0c7dfb56de797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd776cc7cc0f988ac744f19c3d55694998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd65e07919d59747f345d7cc9c6b0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b40cc7144e4d40b49ae24f63bff43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fe04c1d551bbd2b5a21288a8bd1da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53911fdd246edce6525d9c98c982d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dde3597686916cd740ea496c60c87c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bade8055bd73e569d5a5669efb931104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb59f3b5e2a3e3d174e2aba72b6118105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f67dfffd25745c2a91a8f1a75218f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18187b224d877935385e594caeb8cce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4aef1c7be309ee38f0ec7ac1e0bec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f29ca8e56be97029536a20d1cf8354109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f509861b80be0548687a14e3a80259110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f35a9f218c2184d432cd32109a2657111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09e381c6acaac3792d4df6fe66099112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f83692a3686db5c9b445aff0128a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a141f4768a11e638c1f8d5ae3c5ee7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ccad852ada389ef95a6389b1a76e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e73f7d50b10a42e7cf1bf4f9f563116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878029c16bd9728906009f22a970ae71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c65645ba98ee1ac61135e8cf92d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef9819c5ae737a95800b209dbefab3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474488ebe6981df5b6fd47cab24f6888120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b0ee1619db3c65e895f3432cf0d3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168d449d38090c69a1297ae520cc21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2876b417a20e82d215c5aa482eb0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a004eeec0fbea9e11e9c0755d6e938f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95def43e732979d1ca5dc4fd13c02c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce94396049d1e740c67f68e19e125e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99744c2156b74fe41dda0d247eff8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865fee6aaaa797bf548b8ec7f854943128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e31c59098d68ffbd64e1ae80472fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f0f1c9c4748863ffe1346fdf62fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982271f29cd62c9aa666fe8cc3e4315131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f88c952c153654c41a8c7584dab4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf65800384c39281c90ba96af10e84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616cb72c5c8efe0e3fb4feb27f14a3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270997498341abc825e2b493ad93896f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d30d575bbe8162b7a2f4465062b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7686b4fa292d8d3cba51bc6d07718137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcd78503063efe5a0c21e7eb2260df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09b4aad59b7212978c129e1c37df74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0be26ba9cdf91bfee4a6322651d66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b30d6a2b3b9c243fe4247497c3f78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6899e5e3fcb92a0cf210ab6187855142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb33848bf39ef1c1137bc4d9093b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceb27422f34de2fef21956518cb4da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1389aec45270fcbb8874781fb87d11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ad0cb3e71254c072b3ef728d29e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43951f6141fa33eee0878279fccfec4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d05ae68c58929c93463145a35cf70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f36528290bdacc04d3669b48a7521e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa25e7a854420f90daa890a08c3ed67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54759d1e400019770365d44adbfa4b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c466322e4ebcd3648f9c9368bc087e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc658117e65f4da45b0ddd45fd551d98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdea3849e5a5654a3408e86a0da3cb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca3057e77da4d0a2d88c67c13cb06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06a62b08c190ac830a156f8c0d97c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae7db31597b58139b95d0cdf8ce9b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cef1fff8ee915d3433708ed25716e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2ba3e807e20dfbfc17743be68dc9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feaf8d7195f1617594301e66ecde3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d145232b9229950a5e1b302cda37a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ab89252246b6e1ba8b97c6ceeed2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fca4e12dfc54b393f6c24996c2f1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453d464a199a991a6b81d403a62fb32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d68f30fc565a2bc302476eeaff2cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bc3fe1021fd0726494a9ad762a905166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6fa51e2f643d7fffd7aeda41cb161167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db18f7b98a94b1247973edb6c14db5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c354f29a99d3afe6f493026e4e9aa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd75dbd7a430cddd5419ad0338864e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3092416d4bcc5f2b73e917aa0e61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f2d1ec26123a0444fe1ee71e38d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89826234752967d1ded043f3fbd3ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2ea8756d60a74f4e5743da821c8a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eecf7c25a6cc27cef691eb98934cb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07a3bb4c8ac11f4939a3b95929ab5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4165de839bd2edc36fa8db44fb23bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811056b0572dcb1f9ed291f29ba0c78e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68daa45b1979397616235a3fd5428e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0386b7a5574cf914df44f0e7866ba6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c36696a21232093a7a0222f505752e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af2bbda833252396396cc01f1fd38f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadb5388edadd2342b17eadb9538821183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75720143d6758b7be502b482a3aab52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18ac6fce529c0bfbd29be55be0049185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097e1ff4b794a190b04ba994f8f36b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a850b3ab1030953f39b71dff9bb1a91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc7f3e17c11a241863e9bce126039188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8663c6b287ec749ea56287678a5f64f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6a370ef13715504b7929db54346da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfdb95094f49f7f76e2a2d5445e44d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a01d179ce0f0c86736fa5e33fcd2df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a7aa17a00758444c5fd56fdf9ce4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737fe74673372f33310ea99fe94d23a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3e0579642a44f3d24639881e6de1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf16c349bc862fd9fff71d629efbd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f262882a3caed5a11a1a9ba3cf8a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27268d28504a8d903106f6905167fb5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f054b2f962bec73f5fd6276cf69cc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e929c1deaab3122cf23bab63e463200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb7c601b1ba4786f9349ebfb2add11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f62962e43f9f0d37780cec439cb798202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17c1a702b5dc00776f318f3a550e60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b02e081e2fa8da5bcdac54c2a972f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228703e6b5aad271c063c40965ed0600205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aaaf50a04955632ed1dec62bec79a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f323ce4c3f87e0a13a9d1bd89b3563c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbb9e901829c9254a2798d8bcc67c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ddab1fc9aa85b3b2df5b0b0be92a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bbc04933a128cab6b11f7ca3536d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699510ccff82053ebfc838f64ae094f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b0005942b5344a35cf4894ff70cda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42abca65a770af142acc07c91d8ba01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d84ca8b69100792fb356be5903148214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bd099a0f749f1e003517769ff8af0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfdd0368a78d7858f4b8a8f7495144216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcad0c3388f346013ca80285f606ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67521dca056e505ce273b8a434b4996218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d2b492879dfeab217cd18dcaaeb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72598d134ed937fbd78bbf488f656220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88806d9dacea20837a30e9e35055f117221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ccc7d498999ad37c9ede1a41d0651222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7594f33bc81c4737744fd8ce54fc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8017207d66e50adfba7ec53c0a8b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012eae5e815bc137de79f5c670960d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45d87a8a58931c86cdad7b006fa170226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9dae1e0e464083878c60948ec64b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896ad550ccefc1f77de236d395e1378228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8897d6b0616d60b0e8af26894cfa0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1cf644ef65190ac9d26864173f364230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccf730c112cd85a7bd8fd9f6c59660231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b96e46bac29a0b069b54c6184f085232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583094be7ed239a29e26931b3ea618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c84222a86c5fe723aa182cda61f8a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadb656f81d397a805ebbfa6232f971235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667489cd34aa9f0fc02bb4d40a9bed0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970dafbe60acf186529bcba20fba06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b984ea2bd79db9e584b02de9cdfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe144f3652d851dfd0400de880f962239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1e4d9c915e301bf2465a9e820aa3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ad563aea2bb2b586606988ba4086e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21e35db47775a777fe782a735fd30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecda32050a3ce8a1a1ac57606fa3487243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31e47b66aaee33f49ad25c961c737244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47437d709cc0854ba78396186da7432d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b83ad5a00a3dea3e26497793b8d023246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf566941ff77df28dc0b2692c4a0a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca7dbc90d9c712286ce5ca4fc3227d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510b657f2e549bcc58893d5c146fcf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfb1f97e0de6386f73657daa3f4c0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec6b1c22b6f3381867129cab86a870251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec14508b8a0b94e732dbe853135d761252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b61b2c893e9992982c59d08460cf6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05209d81eefa5e70b829d454fc3d13da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575b0b995503bf64c67d0731e64ead3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73ef58d9813e9f47aa551285fd82f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18911acdb55a7d3fb4b6f48b2f4ad04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc55a3c03f4e4add0c9f617c13e34f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1867d60f06d486ca6e13085ec2b32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58877398927ed10334a87a5becc429de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bfbeaba823ccc2bfe8390a0ed8e39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c48aafa48902ee2c452fbc0deae10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c9585775a347f5dda73f998087502263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998926d662886b2dad75e96d93025e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5741d07d6e17b805c96454025d35cd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7668bb4cbcb10e43ba0bcb5884098c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac09444df671fd5b6070fde781ed8bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c52398f99c9cbc7af679015efa87a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ba43c417d22eb726c00c78de7e5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3de5c7b81b37fb5dea2e2cf7239f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46586826328dc53ea2be410608d526271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914bf5f748b29ad40c06d5d7c9c5799272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510e93b5ed1e69c9c76cf15ffeb171b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517665d42c4f8623496b676844b7dacf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c608e464d2a31c60b16ae1f6247606275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91bd4180ef518e4339f40e088c93d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12253a2d466c35b93442cb7e46b4adcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c3ddc303d6c70f1dfa57c306dfb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7810ab1f6c0241fb7aa7ec211627b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0116f92b0829ca506528208568d709280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d147f9f8d697ce883bb3cb47bddbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d9fc6d9f3fcb449635859f7304163282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3023d587c572319e25fbe026250d7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0f9ce2899c738cd30a78c05602f99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7bf347dfd335f41ebf90c9df958a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a25266890b244cf926aa3f4a4ba5f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e0de07b3a8dc02411445bdea379c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908beeb6f8f3e88a8393826c2d3efd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddc6f0a450ff2397892d4c6498b985289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ef3f296dec8f9aa1165e103c7ca1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e78c4ef8fdd4f78f14e1435ba32e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa95212d7c97cc0b3c8bbde1e90f9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de4d269788b9f26b4fd66f4d8ac04c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f799b8253e74f8eb078805aa6ff5db7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46055fe8e9a0481ec1185f74171ef0ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c11236288e19dc9678c2a8d19f075a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f4f3e09dffcf2637d5cfa2e8ccc4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33995deafd117b160ee6ab4c7e33f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd36cf5abd78b40596eed9d09c6788299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55da72e1945f0e58e62d6743e55590300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f034ac5fbf6e559fe5322837c348087301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2d4c5a95e42a4ef551e66bdf0c00c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c08caa2507fdbcd5caa69f7802e37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b83e78d2e8dafff16387accbd7eb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ee107b9e4dd513afd93b460367951305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b96f7b8893ac6a3cccc2ea746abac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f42a158a06711e36e74584bfb92ac7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e6947dcaaae69da5792f3e031bb10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9452aeecdaab45874aac44d9d646bd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c1c913037dadd5e19450e92bb236f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026afc62a6ed7ea0dd75e63d24d3f9ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2a7b85d5476ee3a18c3117d6d8665312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2b178b9032f0e31f1bb8920b27c17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65570e27121a2f6dba4c7d29128d36c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5956f7f68b18f08c4b742a94bbb41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cb680e840067c9b6bdbd89baf7d51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ced0289384bea27320179e8ba0141317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff409820c8b803c135696437cec214f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593966b3ff0e189a55b4a96e7e70ac6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5038b2f78c1685ad9b2a2a8df45a53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4293121767ebd88c4320057edbff280321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24046e36832f98f506ea63b5123deada322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd5c99ca51386d72e109f129aea8a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efea94c3ec611d93464e7beed9fb53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77212c73cf9e7268a660b4c93e4d8789325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283bd7a737dc59cdd5fc3c4609a4f9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649643dd410ae14986799343fe8bd694327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a972365677b88c14598f334c68ada328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5618f0c2784b56820f34dabf7b2d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d7d8da3b06e08e25b7db28eade312330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d25d450dc24d9ef24866acda743fd5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869d1c5978ecf592c0c9fd8729ddc65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91279b1bff015a93c8bf59995842f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff2e1b194527f5d5907515aab57f80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514db313e9bca440471d59b8040d415335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea1123123093b03e5ee8c8be35098d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d4e07efa2d33ce1f86238dd4861bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba26d70b94060cb34fb9dfef2ff65f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100315366227a7b809a752833a5584339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8131480e2196ffe1cc51d76584a1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365b2d36fece9e8571a172c6ad3c94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb867e5d7c2a83d9100f88937d3aeb64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f76c35442618f37a50b9036515249b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108515f0807464fb5266a4c67da9f6b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6635decc7b0bed4246e65029adb6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6b68fe62010b0eabdd6c9cb3b7696346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46048ef5864652182ca430a81298c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b1080f582960e7645a160de49d61a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd0ba1e04f8c08aea347b173aeefc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49df244a27d7e4839495d7e43326b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66336048d6957f689acd35bff0ca9f3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbaf542bd232eeda1e78b5bbf90706352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f96574b8d29e6e734cf3c60e5e40f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fdbc720e8575a007302130a3e939e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b83c80041008b6c15ec6bc3067717a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fd9f8f90a9b174ff5d11f48649d29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25569a47818d25667a197677b204732357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70cd90547de60f6d618b6b54596bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e44d0d88d80e2b5ac5f6195f2e6ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd7127c8a70029ef79bba10850d939360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0bd560e46678ad4594a3240b6116361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b50218928cdf858790df747580e68b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddb0087853c86bde5ad24a14cb3363363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ad162b86415060313b3c6e21f8077364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95837544e7ebbd1e5fa1e34ff4e9ca00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a81df1da9a3a03cbac36dcb75ea83e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ab13ddde85d9c974ebba7dce438e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d50b17d6140205b245f6743851dc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f8655c34e9fc5c0ac6498b7cc5bf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ba0b926501ca28eabf5af1a497d2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164af9c762612beb69eb824e3704a06f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1975110a4aeafdc9c88dacba1058d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e0c04cc04c8971d091add6a0e1aea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6e8ce95c263745027514ffaefcdf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef9c73fab98c4a152ba4e32c46277375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e36f53d3e9d2da22eb97f3b204a840376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22574841c8076197108925e894c28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d39cf092892924f4c516b654a96b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca62b6637cb5990e828d36a2b74314379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ed7443fd888e58dea0afb11df76e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48a4168a7c89ab3a1636f0760d0462381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f649c551eaae70ca9ba4c4675d2eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bc08e346c89ce4f8bc97c37a92573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e0843cfca5d2eed3ae08270cac356384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1546d487b72f9feb2d5d2ff36e0e2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b24c60ae7a965cd04cc906cb9e268386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474033bb9931a5529ef686df17bb1562387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cc89ae0846d6f54469d5c9249a7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffd01356fa7ef7422fdb8519d2af60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd388946c6c76d047ba4098e6eee3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb05a64bc6026bb1b5a950a3cf6be4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055b6a513c2e58cf86c59f911dbca93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a615a339cf786eaf77cb56ab1b7eb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc577f0e62589b248f17cd8559f27a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99247fbcdf967558f68de5474f03f4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de647f4640d23f624d44d93bef2f13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffab6d24fa18305d883e1d15cd5c01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a372b0cdfa0cd85a53cfff9d92919f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce72f61bb85bf669b96bd0d5f4c748399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0743e2fbb034e2f565d05299465e3f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e888cc85face900fa67eaca89d135401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3ae6bdcdcd2c152936a7627ec8a32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c5d7f20f62e7dda5b27b4d0d524d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a66d3d8dc0357c98e3097bc7bf9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a554ab3db15239fc870ae66cbc2fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0922a0e8aa6953633f1e574cc795a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf4ec30047a73120a6a2932d647ee4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b77a3dd3c97f37dfeb248ff642503408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9f8d66d1f6152b5f1cd722271915409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a573ac667695b04ec7889b45b793bbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d896952251f6cf833f716ab2290dd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd4aea5a97adcad5c4c8596ffefa22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012113d10ff5f2a204175753236557da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ade8a003a6d83c877f08b7a2ac974414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9f36a0ffce7972116b7d69ba0f5e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffef1a5830fa1814fc56a91a17dca2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c4c00f4bf84b510fa2edf683e691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a0b311687d949afd597bb62499487418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718d7696991e72097136d4073308f0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6f257e78a3b2a6171adce20f5c5ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e481d1c6a1641bb386cea650902f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42468a87a26f2ca1c1a27f03573813d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6b99613420b33d380ea41aa34255423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc4d6414e94e27dd646589a6036eb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c4770fec6e24ce4b428cf833c131a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323a23ab0419f566b420836e75ccfda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057800a173396657b144fec63458dbad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10a0b05160b4623205051a7535b51a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0c4355e1e455e63ba973d36c04427429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cc8624cbe0806a5daf1d65664a154430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd8fe7ed70366147548a4bd3acd8d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b87a2bfee75fb86a797723016c5d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa124e7d9753c4d804509b0d791abc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f3acd6d0e1621e82b958bc6fb38a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb7a3b4e3615c6b4fac9f220140a2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b31bce033ee4f9ceda4d0d2f177fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca58d9c7a86e42e98860126b7323c58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbc12ad22d56cc85b47bf7d6e5c16d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f7ffe8b143b1c4477809410e1dba4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5636448d1f41de1ec713ed81f6d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd6217028f3d555e8796c91693536441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23653c53ac5447cbd1943542850170442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ef5732897cc7d36dbea8f5db4aa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91883c4152360c09808a27bec0309864444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9b5fba678e537ebe766d908d72fa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5ab155227e1d6806da3249a1fe5b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1e92648e3b25a6bc073d5e81f5b46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863b9d87975671dd21e17710f091941448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321b21a99386332c42367efedb486ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ead29ab87884f9b7ad4dcad274b90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814080cd8157590bdaa214f81d9cf217451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ccec396ddd0462b362900a4478933452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67611fe5a8750b6434747c6437b85346453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eacbad19068fd438c1f42bfdaf6145454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffacc1d28da5b0782a8d2e75fbab52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024dc8d25f9d364d398c3965ce6841456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971a7ec01e64ce75517560fb0819498457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23121f597be3cd3cddda93cafe699d0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6e8017b434c115ac26ead75b06732459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f470d727754d0af9c5d4fd6c6789d68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78a3a9f12abb03941f2a49f7838100461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85263f3199a16ccf3d108947541139462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e2a17147d0f21ae17175ecd4750a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d408dbf998a8b7853ddcba306fbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686c12fbd8b31b8408fa6a8a623f8d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f77505507106a89385c3ac828734f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec08190798e3687d95e1f34ea0a4961467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9490a1ee6773475d234ce739800cbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8fcc0c095a6c73c16301ca8858b5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a2df901fe3a2ef5162738b8e2155a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ed93221606e8e7a7f7bc69f3b862e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4595976e0725e701aac16a19d82ebb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbfd62b51cafe05f82e530411b9b50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172ee1067a0f2e2411b41ce7f82e782474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca51d1f6086f3a560c94b00ecd83aeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b4d443d805d96191030d9b2b29da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4dd33e9c1341d0d9b8b05c1329f2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aba56c2d7d73fde41236bbeaca386478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54957afaef33b013efff7e27f0d0db479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>