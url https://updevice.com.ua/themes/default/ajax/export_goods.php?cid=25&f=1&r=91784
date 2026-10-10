--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aeb2756396a22cf2310c1ce72343c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7513b6b95484ba7247b47c105edfe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d6a97fe63fbeb7138a03fb06be8ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c435d34a38715a92a11c76e63d99d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a3866062af1b5f7207e6bf1a53fdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795ed747ad3ab770d1228f09edbdc306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d236bae5ed569fd540faf37c4e7d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b7b15ea7243f90120c0e254b0add8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf692dc1913f116e2db2acdbe286f089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef391a007eb907c573eeb9c0a4506d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c3f1290b17fa360fe9bea56fac36511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63afe57f522c00acf927f29039de08f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583afbc53e231959c3d4f745084d7c5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f78cb3a6d0981bb249ce7ed8e22a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55198121d73efa2a96db200f57bce2c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215b00c1e15ba5b733cca80e65b8f0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90857d73f90356ecb28b084ae33da017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285cf477d1540332bb3cc2db3966f2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522140734faec9badea5758be6929b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f6b00b5e6acb8ad5a1f0feb693ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be7f1af1730879dfc3d69202d14de221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68458e40ef5ac013746800918dba3fe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be0c0beab2aa8bf817dace5485d0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dd010f5e965dc7b91972cf4e6e58424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de49020ab3edef95813d86e75a52d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a1f018d5244d7b0eb481e0f4203626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80187a1e760a564d3f5ca35d85d937f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12382152a928dc806f470f76d972c9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04485cbf9498c4a8f59f5536c115fd4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6177df0db1b3aa29129961145355efe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01a7087c852e0e6e19c3754727dbbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b018f492119ebd542d268c0218395a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd398aa67d00c38ed44ef2a0cd4feaf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dda6fda2f8913d412039442413c1b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a983c8fa0213b40a82352dd927d2a6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d76747221ec1739fbcb480f5285436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698ee7cd40896e4c4e0fb7f492bf1f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9424ea400562254ce62322f81579f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc76d5e2eef2c364e3e71b186d14b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe416212dd266131c2cba835f3c63d4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68466c02dd4a5e52511fd17996bc235641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949956f2b4420d74728e7d19998aaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e22568744e8dc4e769f7b796c3762943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb46d067a6f6dbc1c7988b887cc01d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8c763f90115dd385daf485ad6c25c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7c602ec32b0056ed7e197e733009046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f20d484973d11f82eee00dcfb8b5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4fb9beb924172c84f263ed2f3433648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf356dc9e1f53cec8f82343663d02649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab301c3aba51b062276ae276198d6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550352ee34400e353e7e25d144ed81551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec32f01df00d5323c32739aac6b4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ec5cd324716832853542c592e555953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b64b3b87c49d885179523e12feeec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea4b380659998ef6b41c89e5b7a04555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3682b11c2f42f02583b26b8f926a9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11dea648d219660eb2f6bb8c67550a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a2a773de6cbcceab94b21786b517f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e750c156dbe1f453d13c73fb60de559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d085f702c37a4c417cd9ad37ba52a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebed91ce5cd223207c4db57c128cbc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4fa1047758c189ad81b123b482d4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba5e93c7d62d5d24d53d67b761a4be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fbbb42253c158a7f38962eedbb80c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd94de970c213680ba5b870dbd5a13c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5cbc7ff061c649d4eb79711b2d32566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e60e80d942383581111c0a9500e8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0dc6d826a02e3799327f4162ac13368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045acfbd99103ad534d8b77d9130f4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6924b63e4e2cedc53486e93ea3d8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250d423a65b19d453c230e692c3ba7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b6b0a8556eafd056dc57e042bc2de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9557860df87ac219d1ff91b1e0994673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7ffb4309c279a12e14593d54c9e0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e47c1da9293202594966fcbf875d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de23d0dd4f9eb3c41bb59e5874fdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2a39f96957c4cc51391eec4cba62e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bda280f7fdaed7e3d2e61af129d6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a300e666e4f9af80d1ebccada4b32d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb981049939fce9fe6c26d01dfdd8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9ac2b8a7a22da65ddfd5882ebe4ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818360074f9e5ef3205052988959f6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e2857c4f00906ce9e5cd279c5eb3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721fd975aace643d420d32e6a406c1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac9e3281887854016757f8336e386485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab91e070f944ec5dbc391ea210730886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5329eb083bae5516dd0c1a095b9faa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3c380894904159442b3d48429925c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b85a94425bcc2f74a8b6ca37f18fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424639b1255706dcdb51928ebae6a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af585763d9846199625f4b1deea451991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e23b754ee39587a116c133ad5b751a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0406ff502de0c45b8f28f108e7d62393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce0a24d77ee9e43e8dea8018c9af2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf6ee48a2c3d35f907ae9eaeca483e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d18a7b6a2eae0360328cbf888faa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eac18d5864ba7cd51b6fbf46efcc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ee9398cd2c73ba4857ad5980ff49498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e89e3128fe727513ac4efbbecc61c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b57197660ee2d0d0e969d9be799bf2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c184d32283b2192b38eef9a96192e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69465705627e6e8b585fb24820dd0ed4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277b0981181c264ca4181ab01e39dd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938320a1eb63c6a130680181d1cb2f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331500bf07b445e47a10675e2c006946105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0476ac2098fc8c69798f4a161d280106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51badada226b4d662427c93bd13db72f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bca5c71a9f1c6f5c77a400c1aa3d61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa96ff83e20a350e3543dc7700a5f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c11e7254f5d2fbc93e63d3b7b904af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af5a5e25da0f49419a45f71b57bcd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1e05a6e9c390db102b7e634ce9846112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85bfb3b40300460db7e1803e5afb3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cea82341dcd736d9a610d74e9e003114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4345a2ab6dc1d1d65e9d78ed8938f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ca22fd1dac61e46308d49c9c7d370116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c05f9cfbaae38ebf5aefa79a57ac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce55c19cd780d1f5edec4854327fc97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd078e70a8648641921881d957f5ed2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6781ad9502e7a399cb8d7c375964d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b48b165f54ad26d357cc8c23031950121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb0d88eaa3800d5a675b9357ed8b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6936b3bff3998120c044695572b6fc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a48b76d95caae784ac675cfe31d6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad957ad4eddc03df41a1dca337f3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca819a5ceebce839ad81c6bf69edf3b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346974dd291cae03391511467085af9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd6114a7301e9721eb7317cb53a4fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a946b3850df753614ad1f6e12e4cd53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5017f9bbae2d56ec93a50741047442130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9266e6655a57e1eb89e1f5c8644a89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3779b0c57a090d7f11a9ac0e1ae6c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ae8b4d2817ebdcde50143d6ff01c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82279773c3aa9c4e4ef4faeb53e757fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738e447a29f7429174b08d2070dca62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5a93878c80e0a7d8195be73d9231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7067598c488c53d613645e5b801d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e96e77b1c06f27a745c81eeb6cc45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b92f70998629f53d9142b5c2eaf96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc6723c738690c3304d1c319aaa16b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8e0603d02b044c571d6a15dd67889141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a526e953d8396897ea4ccd029d32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1004b187057e7cf9249c6571a1134143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94619c2472218f6ae4711921f44427b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac3e4b233f56cf7b5a9d69201c7ca4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f981e7c29394e558180c278b66b1ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c1a4e19af47a477c8bbe05c92892147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe810980bfafcb11cc6458a4e4797418148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e81eab35244734c7ef89bce9bd2e95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165cd7f2fe528e0350f4f302364f952150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b332fd2537db640c05a3dfc3fd274151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdfe785772b355218f653c7beefc58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb91abe5868466e821d73371059206f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb4dae9943095bab420e9fc7a70f66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f918807e869e6250dd005dc8dcda2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b19ac1d18b700902a1d75e69822ff4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e687e5a25f32852afcd9dbfeb38f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fedd3cd6a10d10841fd83062c56f36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1550bc48f1546785978f312fe10ed91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce37221f34134c9fbf8e67f00217752160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b70e63f77d5672f841ad84a43607161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb4c66d17720e38923e5a4c24ee78b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d1ea59086198c5eeae146667603ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75825f9ecccdde51d9f72745ecdd121d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd0b4dbdc7b6e2650c0f91d4264cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af6b5a46ed746764f89e52981811d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec8f9af027273738d001fa86cea57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0397324236b1e7963bb5e3fcf3ff5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3485399b86bf77f2ad6ff479d9c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a6dd56bf2c10731c3371f03e51f72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc48c502328d5fb4cf5c8c4ae517016171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4a18e1a89c49da7ade4e5d7b4299172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987c229e0d7f159bca34b7737234039173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c700ec19be99c3c74ba96969f8c6a5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ca449f54bfd4405566cdbe71cfada175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b900ecc476e6fff89315a4987c475b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df95b7a3fdf2e216e61176efa11ef1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700777e289ea2519066060835fe0954178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0c34de9c880e0533e754f0c7b52f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001642bb8802e75680729a078fc1e2c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160e3dd7f2d0840aab7dedbdc835d5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc452583c11d0af5983c87e2f2a41633182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad713a1a02856dd559b3db372e51f5fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e5f2d7dad49e68d5f33c3644bc332184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c073c5bc59ac2d970075b9edd79d58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991279583c9a85d041f8db4d2e5c240e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b4d3a5ca6ca328b3ff2096471aeaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa926fd95fe914aa7687e884bf2018bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f476d7d205b526441c6e4897ac37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be68e2ad4f51e06db5bc1535d4c2681190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982181fee13c92351dab4847be7c408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfbb76fda2f2e05975de8c07a81dad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49b234d30b21af95ced06ca45a414193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d66087f5f46447dddb23b950b28fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3329447747b88647227095b5f672ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4541f0a27eb78730ed4ea2cba84a8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c172afdd9f3009e00c385941d6c956197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4efa127bba575dc8c297b202c519eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151e1d3a03c7a81ba2666b1b92aa39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babee320e878efae0e530480ab2253d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19020bd85b9dc3e104f633e5c9c7429201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9a3fdd3137362b3ac974fc5424b57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d6a16375648318c003fe260bed5c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95068e11441e42e4b3fecbcd78387bc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f9bf5f21b4ce8427acd8f68657d55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534da7a9c17a488d4c6c93aed6f26a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b8d8d70e23e0c83d91d353306929207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6bab016b2b0d8c1bf34cc4277019d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b055febc11216e4615460a61b56c0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13217b099571c01f5186e6b6854e0645210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d7ba6951a5067f4f1609d537115f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716f28504360847d1a488d00d4c14f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1e87d21493e2e30542c92beed6f7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b4d98421e2b9efcfaddb8dbcafdf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9934012e60d69253b590ab7227f9f9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9886372ce3d27ee72e5cf85818a911216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf0f6ebad6b21ba70aa187ec5fa57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce20e42904006b522edc8f1f0d41fa4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11819d09e649dd1e52817a331b66c656219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8c37835d03b9c2d8dbbe56440f47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b973baecd1ed1fe8223125cd6de3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c879292cab564d028e16ea87a9a486222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc5d537491f21535683f03b7c447b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e7785cdd2c7fbf908275116f44d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053546bad6f8ddf5ffdf07a6efac6b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a3b67fc391383d07bdc04bdd47e6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa1335dae33414c546ee9e469aa23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52163279561f82947ad273acb315d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17c1619af23d5c6996337e282a7a64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55391ff82f18b1847d77706e36195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef31a6c2e29cfea2d3b0e15fdb63cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78225d5a7c050afaef708467b544b1da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed7ae99d71456edc8cc465409420f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e1be1e72b66c4a56e2f3bd81bbc8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735f148a32e3cc7050cad6560046ef3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091036e5a977a5b4c4bb25061b81d14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19efbc703779fdfb4682295136d244a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d582baa8bc8dada9d1925a1d35b719c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f69f7c32c821d8d3628a627c1e713239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ead49f1747bf5d5007bf9c5b2fc9ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea3f07fd2e02af7bb4a39b59285030241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0ae3772c820b6638cb8c4f31280b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4583084cfa47959f575e2be150dea0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5451767c206a2fa16694e337f7ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7b7ba7e53b46ac3d822c0fbc3a068245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e0dd79094ed78ddb7147efe77ecf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f7b7d5b1e7e9d45ce736d12ca18b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e70446f4f04ec5d96d018e328cca9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2665a7091682e81a6da026cacd4c27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc5b2106d2ff2e9f2f8b5c709ee239250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69682c97ff477b51bbfd675d5a8b5ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb990f4adaee49daa19ac80aa210662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c01538510907db8598bbf31fa245253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb628bc13f4d8441ac9fe50c95afe761254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef0331c084a82839042879ce818127255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25ac193fc50115ae9f5963d02aa453256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e15c5d2ea66cceda456c1847752593257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce304ea1de7d1b7b231d1670086c884c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be881fa9fc91755644afdae894620e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a8f1cbd4b3167ddff714170d2fdbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56517191d6a84a3ae385c1418fb1e6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c469a4e9ec1d6445424ae28c929160d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77f0b840204ba76a9fbf07ebf5aa74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ae1be29b2f45de6695bcb5fb5410d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5450123d19eb98e13220556a4605a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa564dc440087c4e54be365e686cc59e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4be1e9037784da6af15a68046207c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874fbad58b245d0fff13155ca3f9811268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5c8d480b6e4bb4736c45fcc3aa9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b47b0a3bc110555b1698b0be5966270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1851bd508ac72dc4cf9f74e30c179a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725ea18c0938d9b1eaa6d03d35f3b5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a2df573d010bc57426baba47a299d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f474482a11ab78c4a965b955621103274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686dbaa13cbf6f5f6567fccd7794a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc910170760e8d11640dd09934812276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952802f429c21eb221058e7ff7300a77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c55438282edf3da90d30b4aebd9d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13b09f0ea0c21688ff20bc8056d59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47838b0b4cd346e34058980051afb236280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbefc6309aae5c1e72fdf543d83a13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf1138de2e1e14050116a9a384738282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74be30ec4dd2048a963e1999bd25ff6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cdd3fa41e95878b221c8fc34a72c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51817e9be1a0249dbd34fd60cc653230285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619ed5d2c50cd0ed8225c3439f5248d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865f252fa39c8fd86f3ba0efef11dcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45549fd01bbe2477a685f28fd89c9ebc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb17ff0de8135e0934a10f559560192289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641144b934ac88f5f760c5ba0ed94634290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22e9a60698e632291b0ffb158840ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9252c29fc1285df46628caae3f156f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df7fdd0b5eca15e90f98b8eb6fc63b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e705b77f7ad75fb2e44d5d55b4e8ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff867e9b4bfbd2d397ccaf96d496d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95ed2cd79ff678ba8f15d4da5a3cda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3ebec3de84f00a1beaeac02705e6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ef58593d48b95b1a2585391fecd2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5cb2682d396c297f11bcd7dd9ea72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feb3439166eb0b8d87f86db9c814e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efa29a4698ece90d325c3c657ac134301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26936f495ee71f76373f1e7558340c30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dc82ffaf5ae866aef0155e60dd769303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ba72042ec512dd66b8f403373e9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd31079ace8fe04742f42cf6e17883305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b334bbaabe75998315212ef9be8dcd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a794f19749953125d0a14c94b8701307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090139be4eedcf659f34af94dfbbbeb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728606c339ec89f61453f839996e49d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e12488f500fae3d079da1b3df9cadc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf87b88f99c9f5384ba0a197b488fb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db44a1b80d7dba4b20a7567aed39d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fb7c2dfb7fb909991e65a07486575313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8181fa78dd93197ae79e3ab6903e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba2c16aa11c3ae100fffc77b78dc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d42e601f4d0ee681ab154f10997a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461b7f68ba2734ef92d8d78aceee4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4662c38b5d5d66184c16120cd2644e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b6db8e007b6ea26acdf3fd0567712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ff753b873ec3c0d5078a88a5d0ee8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd59f8a3bdd98556b526d4cb728d4d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f72a0346ca562720d4244909f6a1cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742658bce6ec28f3c9456529a0b64bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f605832dfbcbeddc3288b5908f3d3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f9675d5f0890eb5c559939fd54d6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2eaaaeb48910c7cab240cf776bf85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ae8e9085ef20c9f00f080c661c9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcae2462e9ef25a84e9386ea1e38d7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95746aa07ebd817e351f688e291fca0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4cfb0f8aa07adc32c52bb64fefd4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654958089840ba89b89953b8fb4e21c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73faf9b7471d5de6d402ed50c1ad957332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c87b7133dc6a32e6a71bd81186fa94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc675f8e8d6628f7f894f73ee88027334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee1ab403ce5b460e5b67ff920592c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd957a70f8d8cbf347dc11801a89f68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c2911020ad2bab3e7e48f674ea1f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7c5d783a55527e7c0a901e1d137b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515b09fe76bfbfafac53b3fb2860e3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2041af3a211f4ee536dfc0e115e0f36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aebebf0ea9e70a7450f67f7ea43f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529e2ad43a21c52bb38bbd1881834c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f31347cfca101e293324d667a7103343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ad75d1992c7dd7e032e7fa0164fa3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fbf400e35cf9c10a348e0e24c0632345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aaa89868750212c20d14c5cc012c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09204473c5939e80d7fadf84d1eeb876347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37bafa283369e3a055a8637315106a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590f56788b0b1c1a6d561f384a92af7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30bd8f3c5933e1122c7d19ad3d1d9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deb7ce9e3cedd3d3ffc2a0631caa36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b3b929ec0f4487b1eedf82ac82613352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32d1c231e471364578e6e63cca8964353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ff0a8935846d5d982210afb26dc04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aed030ad40d15d70824fcdc4d7635355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56042030eef8439500f6ed6b35ec32a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324dbf297b3f6833cc101f6668194f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5796c20c470ec539899f840c73b239358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365306cb2fd07f7fd292f7ac3dd5acf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dd611c33d016583868d8405b66baa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81624c57f689cb4685df287ea21e6dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d198ab8386dc26ffe04c905acb7333362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b2c5d416d404f6d87b458e71a0520363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a8e905fe43d629bb2709e34af9010364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a832f93a7f737b763977c508edb1c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b50791bbd2fc0ce63e512283ff539f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd4a223f9b3ac8edbf0749731706eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dc14037485db6ff9894c56fc3d12d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f120f49e8f3177e05d9f356bca6e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeacd0cc4edd065476c2db5db627340370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9dd359d5223f7acc16ea952c3a86e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cfe104d4ac5be019ea80d8f0b027a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b99d25e48208c495b6b114a6cfd0e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591b65208bddd7037f6c9cdfa16e39f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ddef7fcc53a84c0648ced203fafa8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0035220bf3507b4ca75cd3d307a053b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1420a243e65b8e091202a0cf87190377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac0f03c79a6c3a894a17b59514690378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8665010805a90058eadd80ca39a46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d57e1b7f9024567af28114d34875380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3024c6a0f5b7903872682bb3a2e073381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e828ee13500995bb9d8acd31b0af6c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06f0c78f461df14125c3d253e2f06e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd70b7ec67153dafbb9ccad3db2d75b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94778ce11532bd9f26b7e820b8dade4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9316bcd90dc68631d81fe5e07aa487386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3562cb90673c460cffc6d77983c3a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a18f45845d5ef2da9ea94990de1033388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d7a58ddf70f6d4c8843d6c8cc5c71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4127309f95acb27bb0e06841c03cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214519886ba98df7ac925532f68199c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098348c24b7c454b3b04c1311e310226392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561d7db153c5d201341f20d741f290393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41653ff2a652632e1c305e808bde0549394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a40bce856449ea6584e57a5691ca87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b71183b045b1fcefb90c6cdd048f14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e9e2195625ac692b6d6503de8398c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763e6fc504233dbffdb9fc0b435182e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd9b3c87653f5150cadca2e1b85b48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd548d6050c43c7a02154a04f5372400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78229de7740443a54aece3789bddf08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b1d42557bd614b38406c715f3be1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207521d28396a306618d3e2af07d18a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03979fcbe37ac3151c9b97190ee2b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b82b08970a00cd68a09e8ab32d24c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f90054a05a0970d677cde5ee6d572406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ea2a73552e85df4d2ec80226efba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7bd4b7fa37255003752d4bd3e629f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2292e9e9c94303d12a630fa79c10ada409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336566c21527eecc2619332ceeccdf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740824adfd4995b4e609038c0ed6b6fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ba5fad037cf71d01312b046670de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c40bd21f1110cb4fa2389c255a130413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb3c05ea6717dd30a57e218b311fca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b7b0e8dbb4c10b84e8424719e2198415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b62fc4d0987a1b8e04d1adbf6de74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eac7f1f5ecefa63e3ac0dc47e5225417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3de9c25078cc05c9332dcc4cf9353418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e137c68cc03382e30f98ca5718225e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10444078ea627d8a87e9897382dfc52b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d234ddd89e436e01c94a4c5bdf1db6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf118ad9fa7e149ad11c4b3c9dddd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b1c1949ff51bd777839ea0a6fa4dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09627d69170558b17d167c26df4edb9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7539fb00dc8da6b97a46e0fb8bc530425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9678e908543e7f580460cf7f46eb2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24afb5858756692604b47e9bc2a9d06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566d71eb564838bbf72c189620e2f0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d97281396bfaa51809cf15f3771c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c70f3d55580046ca2592c6ded8d87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd59a4fbd87294503321e7d35ef4b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c28c82ff41abb0b9ae4b8d260d7ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da8780f93febdf13e86d8fdfcf50da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261507823cac6585c30b5946459a55b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231250f161dae3ad994cd89585d5ac4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b07afe2a88de00f1fd5f725e5a1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af031eec918bb8059b6f67a6dfea1dc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c40e68bfab1814834d668ffb8b1873438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54b48dfc3c5bd3df5037cadbeea48a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e0b32de3b26b2e5f16e8949c2996440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a68b282ac571a4fa6a0ae2503432441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a1fcd6205da239deb9f54a595a857442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fef8cd50738b05b30ce8ac702a114443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41e2f96652a8e50478215ecb1c59c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c21ec73346b644f01fe20dfb160394445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9dcda264f74b9225b2480b9503915446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce82365cabe07eb432db03827f47f72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dccfc578bc660bdcb312cac5b27596448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a9dface580b29013b4733ddc14893449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066098aef7a9d6e33c411b9f18e8b300450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783da02637f9d1ff1dd08d7a6b3b252451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62338619fa298b928f0c4bbaa6bbde01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46d05517aa6b496f7f643ac3e305b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c58459b6d16e979763b8efdcdb9a3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8ef16f493e3c4109fb9ef270e6356455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3171760998de09a3b9b3063c949d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a290a8363e7f1210cd0c6905e98b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba317edc2d353cc4f7492b43510e38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41016ec000256c776d816d7a49b9d81f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10622d0f37f7b6fcb78cbf3350c797460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3ae205447127a8b611a53892ca30c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb15603eb3e9e1b5fdd798a468f94c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a07ccb39f526350c043afd7c952a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5bb1c7499e4a1c384d84c48053109464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587f45ba35232f85c7757cf555344e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dc945dc87b34b2d0d511ca20c8b69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c3a8b872fc944140c04f16e9aaee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f16129dc34ba744823dc7d0e999f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b28edd0ec824818ea376c85df847469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d16c1caa125561fcfee57766a9add470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4e47e94d75e011ee51ec7f227453b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed561591ffbd5002db46e75663c578472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c49a5ddf4f4424ad9e146873977e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a915689cd857e533a8a85e348425474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6c7da5971e4ce986faca9e39550dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b8f01283b969dd26fabd65a3b4c93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db3046bbd88b32bfc3e3053f3e63a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaa618b5e84d0bc84a22aa326d3ac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb978dc0a82102372381bc5ce466172479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113499c60420e73996d2b34af05a203480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7082e40a1bed4c2309375ffb85801d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d087c18f18b7129fb245c3517f3fed0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632112774af89c76f1937ba6993bb00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e35ccc1111cbcf1c031bcb6d073a0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9f75c9fec9bdb108f7365501c405b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf4f4e62ed460ee1cbfd6b58fd6ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce204818c546bb4a143e7dfbd1fc17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8525594204d994538fb4aaa0fab81b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0368bfb2040ec79d4466eec11861ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211c44ad0f0fcdd7dabf7467da9c804490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e497676d6891be07f49ce6ae0c3ef22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cb5755b633cafcad39f5fb95b19d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b216883f7df6ddfb2702f94bc7109493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102802f9c65dd834482cb4f9f20d0365494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af5950c38807aba7894d72d4c34b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4544a2e5388dd730d3c1ca3955587496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305cd6dda84cc33b7d6ae167aeea2d3497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff63c40665585165310282f76435241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f918c3ce89002ac11cc89294110d9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbafcdfe99d0528c9d3604411f83a9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6c6e76b9e310719466803735d7ad74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1cef87e9ed468ae8c65a2378c1c4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d9cd23deaa47423e0a3c23a2865af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab543a012d23dd05e499729c16a4a2f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db53a6909771ace7d604cab1653bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42bddf5a8b8ce7c6bc124104566c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65757f175015d84420699be44f6e7a4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4879daa94d81c17ca689ff632f767011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d292647275bdd2459e9b1c4a9b80de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb671614072dc7bdef5a086bdd3dd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d87c2fe6b0f487f6655dd20e4d90514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7602eda40b37b2702589328b8e7b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967b63db16e31f65062e09a7c8ed9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12050e5df5221b9e0eca53bca3f242d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777142aec2d66345dc6b00f8cee9c8a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753447d4bc9be0858ae22f8ccb5686b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718465fd33f9ac84ef5fd5a1d4a4d0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e1032b93bea527732a6157c52e1ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f63818b678193f9f6584f7a5ca34422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da7ef710e23adfb35d6a013462ea4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314efc436f0e7519d4ea9b6da4f210b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68310a59cfb3763fb60e00d54ae9f83f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7207e89cb21fd69a4099d2c5aec1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a4b28fd3bf74911b15630e93e18327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50cfef4da0905d496a8bf8bdc8734428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ebba479cd16f84c7bac47eab7d3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed6f446eb372f843f31dd2e4447a3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7f53751a5fcb18f6a8ed327b8626831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556af84b3a84b68c81d9ce06e065dde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c8091382169ddcfe5e4e0d385188833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd622dcf1f59e0489a996895fa0b3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3be1cd655c547382ad75c84dd2470a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437f0e6e1cb5e958c0fe9accd70da636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fdc58e4dc99f37e28dde40f52297e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcad7badb30b0cabbf95b7d436ab8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13dfd142567268e08a9f35db8c455c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb300b13b33fa0f20e81061decbb9fc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f898e4662624e5e034000f79565b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7cada5bcea8efc183c74da212172742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d336df26010a12a2020626263c6c2e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd848f3155de8bdbc0abb541921f036444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587b46df64eb8a0fbfc42adeeb3504845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950a71d90f093eb86b00327d612a67046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaea4713ee825894b0bf7364e1ab5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af625defc0cb72c6f84711f7c39768f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255bb93f034f7dc1b850688126ce4c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f872bef58346174cd953c4d3e8dd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c84c4757f7b028e13d16bfb5addf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562162d0f9eb03d44d09b98dc16ee2ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960db5a90b6c2d17de8eda584e1300e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339384d6f0c0d846ea7200ce083e79054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641abe108d23abce0fe8050216517d1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc8f4f721fbe63efd1333b3a1115b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b3eda19996114c9a419ad6fc761d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14c772c22f573e9fdc2b42ef26c75058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636268fcdb38b320d85b22f49f33a99859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de0bcafd06df18bf228e717f59cec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d105eaa2b336f8525e4c413976b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a69ac115a0f34da1d23f456f48c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b819e4c7ea2fcd5a55244286d4b1f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee14822a8b03d179f145cd12c352364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee9a66a1e1fbf2db99697259de6ebd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d950af0b33b7c0c6ec3b4a4631c984866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a2b3df588f2f19fa66bbd11736b3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a3a2ecdfcf28424f91759fc2e74c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad970c44f7544bccdb7acbd1a79f2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc2c035d3a03a89bdc964a98f700e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba164f9d2c1f45d5da248a5e62eb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c29bd4cae0215af55183c1ffb118a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc331f2250b5b869588b116e47de8e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7523d78cc8911e97e38182abe758274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead76b8a2416a4d0447272c48dfe9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6004dcda6a079da0706d0d2e8636b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eeed6bbc348e92f1732a8babff3e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f086b63ab0ab42a0d08cc88f69bed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01ed1cd33716c7bd0009ae4590af1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173f56e2f51e31004943b40ede282a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb606afd0836fa77000ff4e9592a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed500789674541024d10d045bd43b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b543b8f814eef3a70ff57ced686145283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8fbf27f01476ddfa328f10d730b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b4ead8b504278e6d7f7a7bbc4ebfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28066b8d22f4dbf5e9f9739e1c0dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577b6fb3fdfa79ff8d289bdfe12f7be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075be7b7920f9aea64c6e2c39623e7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d213cad934fe4ce0c0df98d4be80589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac31db31e66549fd0e97df10a098d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2548f6380c54c7027ee22edcc319d0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454619ec3d34935799ab7c24b1ba6e0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e3280562425f12422fba29678cd4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62079d953010b98f236de9b19fd3e4ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce949d5df4b25583912154d980745395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b4078dc529d50a594a2241c26188e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a2a6b4d8f9f7ae21283f44d3f1ab597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a0fe177139f28306c49a504c0eec498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad467722e8ecb658076ef0737ae8ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36555cb6c878e10fbf202f281519b935100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65e8f61f7a15f01f0bb13b8202bf89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f727f2df7b56656ed95bef6745bb9e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845bf3bd12bdc0a35966a64c1232981103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a97db85bba569b0b0c215552774b49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85da98c176572d20eac1eaacee467c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d9274021a9619dba3bf664c49903106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c69421ab688269e6bdce0c072763c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa6a1d5f4c5186be8051b7ad325474108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669449a700ec12bfc42f9c36df7df09d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cd668cafb7bdfb0112dfdbfaef52e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b67c7b76939614b5dfebd0c98448111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee6decd34e7fd2a16b21dfd56a5f4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2af4120d95ae5e25c4c8aeb68c0ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0147d3249d668b93d5fcce03f4653114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04e1f817bd39790b22a09a16530be7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edd099436fe8b7022a63a349f945b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6491d3b83ee45a8b2ab90ecc60ad0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e80df50f9e27600702fe2d1bac221d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0a3a01e0b4c305657b27e178612ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e1cd05a89315395d6e2e440b8d650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caf9982aad6b1cf83af3b9a57ece97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618574fe9e935def0b7c4306637b2130122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1582a17ecdefa0957c9b2c3d8c78c70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad9b8f20944e3e34fe22a5b8d45929124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b786d0ffc54631cc2be8a7c93c11f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea13c4458a5cefbcb5662e2f2b3f5db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb613cfbfe9b97fcde51fe1b7f381be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b3cacbf0022833b7168d4ae206cb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e3414f0e39c1dfca65eb600d33193129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfa2a4c3c9291ee26bb7d8378f30b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a1f8ca5ad1989f4a6e20f4c487a77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef60c16681c1f0bb8309099de8d148132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fef5e9209d9df3767510a2b793534f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784206167db62bb341a0742b7fa9afb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d9a2051d2ca4748f8faa161332c35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e939fcc40de2f596b752ead57f0db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf59f96e32e8fa559409daaf6c3388137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dfc713b8f6603da12d5ef79c5861d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645fca88ef18d459262b6a0a22a5f0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37baed31364dd9e5eddf964f90ec866140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626086d4757a3004871487d48c536be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798892a0bf29f1145023edbedcbd9f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bbfa6c80e9c2b9369210a563517fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1e987b1d2cda09acf07e91e74e53f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62effac816f5664fa73eaa3d60c4e192145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46371ebb674f30ad31c2f320fcc714f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42011ae52cfc8a2487e5f748c4e41a89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a86818cc6b562009638168e61a3cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81eaefc79987ad2c02ad14d3eb8866149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c4ce373b0c0a936e22a068a3d012150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb4e16f32b0510908c87bd89a88ab4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03e7dda5d5bd2c1a5148992bac0e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a826e52dedcfe34ab2a439f8436125153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1783b0104b749669cf24ad2a0b242154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1028dad48958b0bfbc6c3eb8590d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95cb0f506be1c1d6995e9544831d7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c7edb936d1a257e3e2311ff5545dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae51d55e2493b18cc2a0f0b8e6a3f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e318176d409094f291baae7c9eb72e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c755e262509d6f0db59451ab7db07d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c1e0e646cb01297948eb8df50b74e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d07d9332ab60de1899f34746b8932162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7df573575802bdf497818cb053321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e450204422f33dc65fdc9a9025acf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d6404f8cd08f2a6e3e268d467192e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f308f4e3d886b45985231eb2543dc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a0ac942c18d7e53204d5622cdb22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feedd1ebca849c5af442d912a620e98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a452a7981697179f37115f1c0ecdd94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faf6dbd151980440b27d7fdce4039f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dfea9fb2f6626ad4eb37b58cbfee5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081dd2bd7569bc782e557f24c09d760172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d107824b8e206724ff6b8d054899145173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4309419e1e3a3eb768008379530d752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79037033db74308c92e614650dbf54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb423e1f7ca119d0d3b723b17edf49dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656516ff3145b1556963a244789abbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e93d1dc4f4b55f102ace0bb5a9f401178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb859e056d7e1eda44d6657b49344ce9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6b75fcb2ea001165e8f9530a03243180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435043d8bb4f83c3dfdc8348d7310a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f2cf69356441bc7dac0e9fd22cf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e245cac8dae3b5bfaa6b733d652f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae74b4fec4b6e8b8d2c651210b3264d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103a2bfa3cae99e94bd953f4e36248f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c92f3b3f3e4e76697e5c3f6c7f854186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeaa8235691bcdd6f68466013a2a9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893712d8ef266ec0a29a21d105e92d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310000cd9b0e2d56e5ea8a1eadb9bab6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b2b145d91b2b5b809e0a1b13c2700190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d8d67d3adabec2e8fa58443afd648191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf113153fed8faf98dbc0a590db575c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221ffa8c0250045d8a046eed5a7830a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69231120f09afd7decc1504f7fa481194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d97fc45735d43101276391c9bbf214195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317a10b777821f1660fc8710dfb507e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6023f908b5b5523af50b01356f63fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f9332b2ef7543779e574efbea8ceb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e2f7cafabb169bb2c6f66d395a4aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58cdd987e63617ac1fa03cebec5fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb047ab3830995b3c49b44e536509f43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac5c256709876395b29e294f68c3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f12236636189dd3b3a01c5182acec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee59c70d12ea5430578292d6bed70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7aa4ebaeaf24e1946b269480f062f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f396b451004908ddf4d8c246f2614a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dc4ff670516cb6ff2b062d1301c1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d75b849b002b6f6ff2a4f0b2a27a64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de7ef7081b6eeac91b53e0c41f26df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1e02fb575f468254180eb55dd9bfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee993bd32ba004d888d2c817f409718211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef0f9f38d8814d8bd135978e38b056212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa1abe1c111b15e8eb3638d505c357213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebce730868c57be36fe1b413906d4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d644a6f8dc5f8098639e6c697f46086215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45545bad3f4778c457b6d49d7f112a9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c891c91c9e266d6096c76aca818864217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2bd49e493c8e382b12a2a72026ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9cbf020f7b40c95ada7abfb11bc1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812ee98aa65001b436b1dd259ed3bf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90341b3c2e009bba86e04970a5592b79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4f4d52fe35c9932d457b2554a4630222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a451bbce761d9fd1acccfb8f9017ba7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39ab2a379121fedfe78e3fb61c44f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad3d124bb6f6dcfac0c77d426e0f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9681a66189c3370cbbe29038e962795226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be1ac7d73081a8675c9ff3d7ef0039227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48988b781b661b04a2912baf98612b83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33674367d0cee07311d32a9f45d492229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8254026d2ba4f368dfa0124514d721230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f78533da7ff7a60c8048f4bbd9e3e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0885a04028e47ecb392ccc40f6d4a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f26d347505b777d96db07404b673a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b304d32c64bf54afba446a5bd3a09d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d001c79846a793290238af903523a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8fa0dbfdfc46ac39fecfcfb07ebb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32e46136a55896f5dee7c50a7b1434237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e0c21f6ae86a4df99e54878e2c926238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42df7d21faf1071b7728403e1d73687239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8ce55a348931496f1c13a526eba0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178dd88263c393ec569cb918cc124ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9156b4cbc8ff8f6d931c22bc902c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c3f32b35a2f37af685d17b9d1a202243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612723e25cf251a0410b4fb22c5a1cb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e166d23d846763e4e8f5adc10c56f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67177e1d43e23c8f7cef17a41bfb1df2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e115b883caf0043ca4519890fcd982247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f89fc61ad5672b8aa7a1dee347135a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf980def62a7a00e3ea35c46319257249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384adc4b82eb47b0257119d0c399ca9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db30120d52d2befbe3757047203291251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7808eb90ec951c252ea34403e80c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c9f0819a5ffe93addc521640124b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb8f92ff7d035b067ec156553d229b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750ffc5205897003445273c7e23ee1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b148bd413e0362783ac8e244030bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711dbf62c392c15d10392cc095b306257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5b2af1ca9389cafedd600ae33b83e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea61affb0a09b5f7eab0b0645677bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdc1f52cdf73ebe4353ab9eb5b3ae5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a7d0b89ed1125df2c246d1de8b47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9bff7bf59d2105a5f605a29f4ce65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e2d704a1e185ac9ee1f5c1006d2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f313776aa3e7fad2411d547eedabf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ae4f91f688f8f4e83e9b201dad89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4eb4a5e96babd1ef94fcf524bfdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5256f0c1e0fff2a51e42f8f046270267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778afe5d0645b4c16b7542037f1dd86f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e36db3d577a557683b4b16eb9d2dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b602ee2400ff57b2ff534832a8b6294270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6702664cbf4bb84e27897bce8070d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02eae4c4ca298bc7ec749e431bf015272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf0b7ebe69aebfc3bdd3f613a3967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ecb6e4981b396b77147d49754a58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f90b53f154acabec5dccc0f793e75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb3ef6c90999543ffcb6260bf3152b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be0ec56a0d68fe188de36cc41d7798277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6375359e65f709a9192ee6b57fd5c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16362493e63109d38d7a10d1a498c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ec2fdf04b33a545c23de9f6a6eae9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e4c06e3f900d0e66d5fbf76f7a24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe966750054e03e500189d6892dacb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fd3839305a9becd88087dfbc6da70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc2b40bf9917520f35d062f3dffdd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e703e9bdeebc5b71ce719dd690ce4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ced6bbc5afcc2b6f136b23bb249a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3933f55f39ab673b70a29b34accb64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ac910f05da8fb2a090aef2d2aa0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2482d2cd7a6256908f0096d4b2f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269ea0ef3fe52f52a932104b5d10467290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c494638953f022860c354d79e3555d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc7a189b21dc1e808012a9f04ac6ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a895e213444d3d0d3384027bbbcdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce7596bc33805f7d1911a0daa69528294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815923904c47bfff833697b55a92e264295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce4e56da35753fbe79946de2e47f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d80f0715f9d851da22f63307deed7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62278704705ebf41a9573193423df5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac607028240ac995fca19e1a18ed3f7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df9e4b3e7c5cc488ab8402081ffdc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eb38727519d05f710fa13ffdfa851301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba8a1ed9ef77bf510b3a75a7863ee0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3cbe9f5132b956314c0f97daa0980303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d3242f818c301b8675d485f4000ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8aa3fba325a5600c8a14e4bee0213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b268c995aacaf801986a51eef7979306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b469cb0d8110359baf7118c175f33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009eb4adf3f86b6037f87eacdb4a40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3528ea95b751497029b2b385ef44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38211797283c979e1bc7b59bdaa635ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc07b70c5d3e42d586276f9b5e0a30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58567bd9c7af77625fd3c7ad280e2b21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ef6e452bbff3a0821071eba12bc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3279026535be6dfdbda4696a89f0ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b2990a1ba01506458bdd831181ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac90d04565ff517001a80572e39735316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6423161917a3c38b05135c96d7b95f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ecf201f1cf49d4b9531998016557f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be26a6bb6f419900fec5dcc3fa84859319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a45feefbab0add1284085c7910b64f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d907cea6afad5fa5c4ac447f2e3aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9480982ac83a1263bf0ebbbbd1f8c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0bdc441f9c712750b46eb83eeda09323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d29cf48f7590244845d2218901a4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a469e197fc72832e6a4db6ef14b87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52cc1e495472e4e347c34995d7f73a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1980ebe21e42ff03604bc8e52b0c6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e9c168dea20b408ed35970c7c4fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e917ed8108a7977842af1d5252120f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2576bc7375c5e9a9c10f2547f7a4b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213080cde0262d933660a04d7fa3c96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25f31e58ae3486f4c5cc97bdddc1a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046944c936109f90343e25fcc42ee093333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceae52239a2b3fc434888f2dc202453334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb38c70a7001acd887e44e2fd1afaf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bdcb24f70458a9115b5520546d047336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12d12d8d00f605326ef975fa7f8efb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a91f4c25458c0572113f7ccd38e535338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49afb16fa9510f471d1080fefea3c9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c54739a96f61f004339dd403f91db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aeeaf035cbbcd1cc87e5b87ae5958341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f36b362df54a91082a079a66a025342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db15eb964978f1bf5b047770357031343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a68e683af1ce5aefb51ed418a322be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7cf165a122ce3e2a4490fc062e434345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3e89fbe242a3dbd7d084db2d39064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9786303876e6368f0b472cc4cb73a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3187dbce5b523fea1f59a8095a5fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9adec499d91037eceadaffc8dbed67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca5c89a89088b56a5b7ab5c20fb8cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45840192f3f1d00492beb45912979351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fffbf48612a3d9cf9db8c3c8a379d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400423bdca82794730d1d4d8cc0fe45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae908536f32447dfdc1075e5a47b0dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af79cfe51105d8f9b9129ef7b44b8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d7aad69d3fc15aedd1c208258e4d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad134ee77cbbb00c59d7b2b5b19782357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199ed53b2489f9e63d5fad734bfee30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce0fd12231a106263cb9a23e4ff913359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235218ad7c92ab52bec7a59e9b02f07a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b8a2f6511e74cf9d09025aeb39c1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea746c1ec4a5b31384cf1ea76de0e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7e365c196cd1717e210fd350ffd07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0856955b9efa381176a05495fb2e20f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ba6b4f6d6e60e09e0b5bd441a4413365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5de3b7ca43410cf83ca3125c5ed1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebfa6ce921fc285eadca419dad3898367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d386cbacb46769b7c2a9b72f7e690d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e57e6ef7e2a4163caa59bdbdcf1bd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cbbe40f70f604471afebd763a6613370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a2611fa7deea7fe1828070adf2874371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b081d91fe997c5b179997df2f2373a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4571859efa7c7dfae6e4f790580dc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615592af2c92cf7d6f9c4a2c0beb40b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f04dc86681e91fff6f9e775e53aee8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44593b215cc710f9b3713be9bfd402376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f5e25a1c9dffedbf44f6890d6051a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534606bf7fc84ea0c2c9f4e92907fb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3faae191dfc6882861d274ad0c78f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e419b24de7167dcf68f9b4e150e23a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09397cabf91e7b3c489f431889bbb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90dc7bf2d1238545e4d2916597094d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7bece42d0cae93496735400393881383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b096518a3b6060f491b8fdcf1eeacb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a65d564016ce15bac088a1d7c357c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977cab7c3be08ded72d47d0ace02454386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bab6cd2ddb3033320bd46ea77f3c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972fb7d7fe502bfbf3753654409136f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfe238afabc26aa9a80cef0d6758b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077d761546ce86fd6218c52873f5de8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc1b6a9f74c78cc29f2112a302a881391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea06f3675128f92b4e2c4400af6c435392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520670a69d6f79b871e7934afc82b7a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff22c6b29e1e511a3908c2d30cf5802394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9229ea511effa19ba1897a6932225b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beb631c8eb2438964b2e2ac7a63384396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc2e412c8d6bbe4b85bfca1a3e6845397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fdad807087e217a0dc87f5a68d13f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845264f3b0e5dff0c95a4cc28f638f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ff2a048dd6314bfa1de1639b92d4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57cd5e597f3123210d87cc90c92ac3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068db5950d4281dc05004655f8ba51f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501739c70738e88c727bb96bf17f331a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf29978d13bad74c9c22856352f363404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537a003e1c3612a692ee32bd4e8051d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869955f4c99e1e679e80686726756226406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6985da3c6b3502e4d3509f30a0dc6fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5675913bfa19130ab9401433ce723408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad5b7d57a76facbcea1ea071f10758409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14de0b7575f46c64b972df4e97cad3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc1ebe19e91e2fdd010118b6fb790b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac3d89acde0da54065ef276840f9de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29945e03399ef01da39da7c9cc84d75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc5d457b3908436b42a05363023801414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca914826a0b896dcadd5be6828a56c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925846d0dcd7114f022b200e406995416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1614c5859b9c08700d9c8e7bc12e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21dddca0a5e0a035d3effa25f678e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398b59cdb3d591dde06c945c0966c83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef7bc6ef1869f386e2bd1b2da6c0f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed09d402e435493ccefa993d641073421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0dd3e0b0950bb819b5baf599f7dd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31007f663a40b93baea34cc257942c8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc9a5fece7908e7bd8e8f79a0fa2d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad200a223cc85daaec084e8a85d409a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a990a22dad85a7267d2007ffccb385f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ccc0cd3c7330497df717e00b5ae29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5b4e63e29131ead5161055da4c15b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27141b90934e9c96867ad9db21d1de75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672656acaeeb2cd6b34b32aa8eb4a8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408619da697060c2559427607726223431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90063b596c35a87505add7191541d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9be4e529f37f30eea1cf9e44e2cee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0000c611a2fbc385195f746d7cb7e4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b04a0b3fc2a7b4eaa5138244561b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69b00f141994994c2858a98128c46e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86e58c3757a631f5fa0b3f2c875647437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91771f540bbcb13b2e38169e6c64ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3a9a2cfa98d41a4c93f0354cf0619439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d97f9759573ab2365667fb1d20f93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9836a5fdbb0b91f25f1ff4d18374f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2c755d611d0b6e12de19d73ec2f3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f71acbe00f7a4e51668f7ad5f44b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308cf3d48f8ce726e81f5fbd36d2c48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8526197e12c3693732a787497bada6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a8a87611e2e5e46773814524aac4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80824cc603aa226fc771252ac9e3dce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06ad8adb625466b443ea6d91d60d84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35c365d8a4dca2edf08422dec854c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504d3b00d5782d7ded10b2253fc5e38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41185a43ac3256e26990590c8609089451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2890ec42f543cb0593b3e7534b601452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548a27e4d4f741cf63aab722e27891e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faa9d73d2a41ecc083ba5d0141a69d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db0735f9f1651b89846318dcd5935455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da0af2c44e38316480a56cc0687b0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affff3ebd453923bd9c90496455c0c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc0f7a73e6d4fd9ed478a9d2646064458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d175363f81cf53eceeae34a286e926459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ddc928e42001f0c1cc08ad4f86dca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72f8631a747315a4571a52e4b57ad0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dbade7b639acc8ff17561d1340609462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bfb118720acc03cfd4a3ca60eeb33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c791f0586c730260be0e5948b89c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9bf4e3413db1ae4703111985a2e1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aea4fc28b9e28f6356593421edf035466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30190ddfff54c5d5c3986ed68b56a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0936162e6b01d24761bd1015771cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a857b5ef7bdd3777869ea209a277e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4701c66fb663765ec78a163664d5d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaa543f1fc66afb64e60e5cc38099b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0100956186e940f0eefefde03db3a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212aa9c174d63589dad90eb07390ee5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8d64b09fa9e69b0eee228f8739678474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27308447b9b976e2fba8ed6b17aaa7b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a14d0da6c77e12da04cbf95a49513476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a768dbf652854eec3b2fb078e92770477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a1aad024df346725d136b5398f294478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184c4061ba727bc0faf65bb06c961f479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>