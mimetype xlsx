--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1192,53 +1171,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1228,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1396,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1643,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2026,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bd03abfaa52435d8bfa29f660ebcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6952bd0378b0227a1aca3abe96a912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0d76bdbc5cb348204c1ca97d29a753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78526866c2d1b68f9fe76f3f62365dc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5671df44f0e4b6ec3e34fa42a577835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e247606b07f590546e17e708fb7c74a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe11337b0ed54eaf3785cfc91e8d72f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77b74bf6c11558cc348728b2a4d698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015f27418514eebd7c2f1bafdde100f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313d45ab71b963b9297dbd3e7c22a4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2d61f274659ccf12d5d0bb46149311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c69d3ae34c78fa9893d5ae6b6aee112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736773c13b976e4245f8848706fb95d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be7b5dfd2753e7ec7a1c7ac45b190314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833c6bbd6b33bb15d3be3e4aca5ed0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a818cb8ed638c5341141f70d5761dc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853840c60221ad318638573a810fc04a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1573eab06e77ebfa8e948205101f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d860e0cfefbc83b5373a6514ecb1ef019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522768d92e4879e429747a2c8a0dc1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d3def15ade78ec3cef6f0b781742621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5690d28b63864b7c81570675aa69622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ef7f1307d923e65772075de3fd58f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8697ecd184bda2534758f8cf5f17224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdc646ffeaeaf1d3ed11f0014f827425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d24a6c80161c14297452818d48f2e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea351145802a4aaec1c9994c6ebb5fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d744bc89c9c2439694bed4a2d4134c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17508d0e9946e219b0298d7449f5a3ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c31097664ba539b46d924a8df8a6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a4f6cafca69b2236a4210051edc4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b98c2f3484f57b8f457ef12aac05832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b13e83556f52e29f6046ae97a43733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a7668dfafa77a615c2a203e2a15d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442691458bd759c165ba3721854832135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63245e713ee3ca2c287a27caecc9b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ff319f9dbbd1c169cccedfdbb769937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f09d1b75f8e59a912356301c4a150238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c08ac63ec8b86f3008adfae543ac9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79bc15180c391ec4ee9717cd13978b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb818d5bb990981000ed6a9cb48ae541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1e5b8a774a50494ed1ffd31f66be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125567e0e44cfb5c5224e6c17399767a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4883f1eb30c2a8493a841e0e9aba044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535653d230974715c92954c82b673f3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e5248472de1a6428ad676001e6c3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20563d8fff133829207471ff91187aee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ae4311dfaf33be76b80ee63c338c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727f5401c63d5e25fd1fc7084f85e1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03099b2a644e305691efb49450bca8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6a64b5509ca2df9d15cba893336c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcf8fc70618f2e083678df30eb51b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a700d90ad1005d1cf70e8939f486c1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9187ab8a4b9a51d53a4cd291d638a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789640a80c99f47681af0011f3fd26c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf948c81a2d450e822472d8002c956b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22562700a5680c0701ea68033209646857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c8f12ff5606fa97a5dc6e8ac8429658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67919016b9fed14c432ab618963afd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f8c2e6b9b50d57bd2a98776f917c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b042d53a4ff5702e6825c064055a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420e4cc47daff3e88e758ada43528ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b949339b93c79c8f7d9a7ca58f14a5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40703984f67a38ba4f42b347ee91fe6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c12eeccfe1feb9f42a82ee17fb08d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9f3fb22b8f7739239433ad7fb91b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2919cf93192c964ee1d54d082c54667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707019d31192af010b2ca2af9263df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05373252401f86ed9a98be1215662b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a84adf45d5c416736852f14aeb923770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cfbba1bf32366d2b0a97874df84c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0ad8066180805653991995883060d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389612e238e613c104407403ac8094fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00f2d62484ac0311bc036f6122469b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92be6f3cfd6b519a515f6fdf8472cec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654bbdd45053fb1ad05f953e32545f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b887c1ee1bf790f7a4402da283476577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1e56f69d8ee78ea8606ab1a7bb6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c995be013ae12c47efffb134ea061179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56481b7391735c24f25af157f0b9002780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267618185c92571e81ddb3af0c0b98581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7127f48754daf57c7372322a473a46882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210407ae9fd38a636dbdb38d22e11e8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e9a1b4e8a39bc32ba243d736b09c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd02ac3ecb70057bf05d1bd96bae7e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac20712ba58e12adeb3d8f3437c414186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759974ee4ce4ef27d373eff44c76322087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025ec285f4b949056eec74bcb1385388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e131f23f07fd019294980038c1d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de271c9b81526bb0ece9e8d59c917690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849784209398c8268894d649be9690f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c380687723a7960694570224accacdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f62db493a8025ae926766b4ef503aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6947bf65d2328b378405635737b72d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd327d376f03e0107157fd0a2cfeaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3585856ed251d846a56b032976baaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c035c417ade78bb33a6ecdb59c82697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c029b09f9b1ab5b468019fc3c3297798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622c614a0dffb6749dff3b7bea92c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157f7c7bd4ceea5eee6ae3aaf8ef2f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7545ff555e13557f83ca916f44f8b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d91d8a02fe9db91d468234cdc6fca4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529ae7f2d0bad28dc209c56405b84d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a97c96a672c8b5d755179e109349104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1f3a0e66947cdd57bf4d41b81e84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a30db1f62d24b220569e059897d504106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a3f3c46e3b50f1d1ec62b46c2ade1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a4b7ee3def7209fd0900b88a85fe4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f543dd2d24f89bfa602a01e0d8028109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad2ff6cb5b190dac1b23018efa48db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f3e527e3c33f7f1bf1acd48acc987111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2dc9f2225cd9c4d8ea9e4c10a1584112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf402e2b3a0602026b4e0a04817f05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3be03c1b362d53963c6ed22763a4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cf340e0e0d82d91232f2f4677b8c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac41db43eed2f3150f839ef32eb919116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd952ad2180152936b2d928cb21b9d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504ea2bd16ebc40de7fa1f04ed08b5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f26136f438c42df78f9a2974adaae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ebed4343f9c9961d10df12c628fe2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f557aa9e11a5a8ac95c2106d8fb79e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25105f597bee6086d35d9ddbe9efd6e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad118a602f72667ac646bd8c021eb570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a1d0f5bf282c64a35d3160da94653124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8235435b7c75755fcf0fbb2045e9ff7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e2c17c90b6f48d75876c160fc7b4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b112e79d41b862995c74a9d7971d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fc480ff6c6b479693d19a1ad3b119128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1aa5628fb7e63f9e11621364137a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c89fa8dc1b58cee87fcf6af04793130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c3d10628d57839cdc724f979eea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c1e0d647041dd5ce98aa4de10bd1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd094418eb92511409495738261322133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80ce2cd2af857077e5c47b2b98da35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41437f7fcc04561be40df8500fdcf29b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef6b24b3763a3cc72a4cfccfc8220f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3cfa9a800ab9aa825391a76c603a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8ed368eba86edd6af2d0ec6dcee53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f435d82fea65b23cfe7c5cb45843a00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8918593aeae12f42a69ac185f2120140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2edcbfaff61d045b4b6be44cc007ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50106d9b9e5fd02a35a418fff930b1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba2f777f718f9a03ef09f86a03e1ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb618889158787a7bec1bbd12f4957a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb4ab05ae5cf40a116a368cfa1df0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705708dc00be7058f039b2d2ad9d072146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8362531ef4c4c14401d6bc887f4e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5430ad75797812c4e1b9d19db7ad9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18227ca90dd04434703c8c3f3d633578149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4ae1cfa88365f0b74dfa7e02c7e5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c914293273c5cf49118e757f01fed3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30316cd31a6e7e33c5652eb7b48656c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06219674e602b614929d387d4f7c87ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d4ebd1a7631796c7475a93a07d80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816abeabda4d650a6d2b96a884786f7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906035b26baec7d7982ead88fb44527b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec04136bdb1db09438f73ce51c4581d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2499c208a7c47f8199b0e17a4a0d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc5b119e99574397ab3a6bb2c71af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412929ada4281edc57e934b569601d5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f654dfbbb579bc7d29a079d9a03d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d8702b30bb64e9b2fefe609ed633b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f12c134df0bd49619e9156fdc97776163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41657d0f3c242767c18f6535dc652adf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818b42188518079b3ab6cea25a2da94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048933341c900626a75689e36a24e769166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb87dd9ce49706775fae1541953dc73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027141cb4eb9aaeda197d587c7f046cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf299a29695e406cee0ab637e4bdf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb3ef504b899d22a237f19d3f55530170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec4e00b7797b0177d488a1902df3fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff793f0ec8a210296db88df56017e4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d359d65dc27a96a175f5661b77e458b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf909e963e222de5576650af3fd7dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269e5833e12509960e335bc4af7d459175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cddca3878c04d0d28078406853b91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1eac6385386d8c4a64ddba6dd9eb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f21c80510642cbe094092140dcc023178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b284697a33389bfed36f527f5f842be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1448cf3c8537275018031c9c2c7b9e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d63df5f95c4a4f210050d338cabc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d06703567486ce48fd140b6067a17c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4f390897e9577de9d531bbca6eaf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569679849e8d86bffc2395db91c53af1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d624c0973a0c916a23051c55e8a50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e037450c17bb19b7f6c0cf4ace2f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512feb5529f0dff86d7cc1fdf19e0834187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f4b48a431250877ba67f97933d4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245381dbb37d6926d1148778187f11f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9871e4958aac93c84b890235d2d77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20066747c470cda0b3c27c21b5fd277d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1040f0f5be223ac4f0c6faeadd5d7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eaa1da301b95e4eae85b6b0f9edf2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfde697164ef56860be41db5ebf940f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a85b2024ee8b0a44d02d74cb3c9b80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a65e01fcb361805343b1720d8d419196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b510234d92304f474afa1b98341e7a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eaba214cc65cc0f3c3bd55db7d486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7878bed2ddf103d0b16109f5a7c7e54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e03aa2d8ffcfaee8fe5dc9bac20335200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993228af2b524639f4f037c989e9a88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33945aafb3e41826b94cbc01daf47306202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd91915c484387ae8899621dbe950bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54615aab4ac5e472e59f70d23732bc66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a61c16d4262c238f6bf5d690ec9237205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455b979487e58dd4a56fa1b1b4e252e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47250f1de0eca26409d63fd333f0bc1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727516556db461b9681b55dab6c3dbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3229e5d26ccbc8bb5f8aa17ec6c189209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c49eff4ac567b8e05dae1a5316d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37961d45167d6b6cebae4e8befac7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40925f2ed60d7b0081e9ac53b3839fd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c05f9310564de4fb85732e7932ccf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da8df0a981fb90d6a7fd57ebd65e1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f514a1a95c8790976c3b271274011e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a26f7640268e782ab0df9d351183d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543fd35536091b15a298615e65b32eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b44d90a99356cfc04e4358ca4397da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc1cc6aef26d8bd143e757ccedca4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8b7d84dad3789a76522dbf4188ad7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50145b1643e6c96c5e4f8c2e5c00e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f69c5a8ac30c55464caaeea49ae10f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117279d226c2d44d6393e25dae7206223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151eb0a384e8d130af2c2400b643f70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf708fabf17858b2a0d2f0cee4d526c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b9694f598f7de95b00245314fbd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d914c1554da48f0dbcbad6758886bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a93ae4235c6e92b01483622bd8fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2660efed1cb3da09cc706c18ddfa28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264fb607a692147aa3de70cdc08a615230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b1e2c7c5e942984e4b994a4f656eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4d4bf18c1171efbbab67bd53f34a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910c28d29fed23e0295179ccfa2f5e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c45a79ce3fc646733872cc99d67b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b4b2428f208e71ee77778ef2596ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0960809d5b33289955b65025048c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed0790ba275f8d5f995ef1c49f24e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab647cf4af1c8eb30ce652ef51a8c2da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846028c0a205c97deb0e02e23075788239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de21a308c6854fd9f996f87d257f67d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971579a11577c0e82375b687d8660fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b53f2c2928686c27fb0f85b8d5908242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65460da1f981cccc160b79ccceed6ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a330827f7f4b92359eb94962a621b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98ff5988380db34d5dd5e352bf7be3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723190f2bd68a2e29dd2d6a7c322e24e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d310b8fa55192226149055af784ac1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e9c97c3726b26967b52851f82586a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d4e4caab4ee71b4c1ac9650bd221249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44af9fe4481288441c69cd5094fce6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9519574dce09fd61cb773c99445619c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd21e7c0e12480cee2076808c9458252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9cad11652a327794ea74dbd754670253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ef2bf5958a227c7d02c3df3ebaa46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2a5c23c128033ceaaaaa05868a66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffefe77774368c5f447c23c43eb0eb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6146cadccacbcc0c7418c1ccb7be263257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff459a93e6a589c729c762706cbef85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431566d0c5fc919ad9238348e371aaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc61b2a497170a0d26a2f6c9ea6e95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1829b6c634c55c74d20ec0370ee827261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b9178b1fcd81a830704c7c160c20d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44ef3a0f986cabfce16a17719a4074263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd602560442ed06df5f2993befb0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a4257421444d6ff60ddf0e6853302265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cfeafb743cf8bbe45e7e56dcf8922266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e8f89d1125911b9786f62f3b0d476267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74db30d94c733d128e04c24811a8e25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab255ab816ac939c30b3244dc23ebb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a3c6d5f7c6acdd83f083d3c6584ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be691a8b5d25c9e7d12de1fafd7e076271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15041fc8642c1d30ff06d3c93801221272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db242bf0db9ebdcfc259c2c9d07f4d2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145bead1c7967c1446ffa0924cff97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f25b5a2c6f7e27a58ed51bfb7a221275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19393b0a7180a1a78c1e88df0ab7384276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062f763602d199d623172edbc7efee9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d39c391d446229f0c1fcbe2f75ee4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00942690cad6c76e90919b2670c19164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da43462f38662a51b1695b1f6164910280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9910d6b378e2a3b9e72333071cc0cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7307dc03394abf855e53822612f8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10861c74c6adf3cdd2f5674c31e878c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d05ff4910a24ab24becda91ba4bbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea70331b662995e5ee38508cea27051285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21517c3813a88e6162cdc3e3cf837943286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37d8e31df2cfcfcbe022cc264a01de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52377c79d1ccd792993422789d13a068288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60e755abca33454da6d01512660cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83f4d0b848bb862d963250ed7ff622290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e4bef8b4d3ac77cd6d66f4f86c4c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d02194dc08bbe2c726e058d0708112292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527c60a672cc58772d711c3300af478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ecf13e604af936cdda3739eddc0e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af626ea4aa0a183a159aaa8c2892b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb45afc6393a8e8f47015aae1e169296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f23a6241989ead7955962188333ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591b34b194186765de9ddcc92df7874298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89a0ea86a84b56d3f9d8824a725af5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60763194cf63fe78d5f6622a304205f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a194fd50b4e26aee041f180a7085891301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f3be488f2c3541a978d075c0376ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46daf7ffc8c6af6c3a2791acef44c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1220b1771e25c7601fde0d80993acf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0aae2910a318c938580059e69889305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe0aa08317b6af3ff27eecbc02e546306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc00d5c1df039053bdd352f9d25938307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f5c3c2dabe3772a2c44edf682ca43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c59a41cbbf9b1b74b5ab377cfc409309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f76cc86304e682c108d2c55fa755310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9d957b4f177f77ba0658bca159e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a325aead49342cfd2729351aac82ce3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e113420d517bb7692f6b0d04219818313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b605a038eb13bf8decaab92906b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a7b11d284705f29f19efbe3027a00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab547765b8fc2bc1656a4435c422e619316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dcfbcbcffe1b232b40417c64b1621317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544395b1d73cde25cc8f84f6f55a8cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a412412a641219e2344ec7a6bbc8f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16847c94c885f0dc1c57a424223d364f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c63ee5d35a3da9f3101e593e0dc586321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b387ffdbb213108b10558d6cce82b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4ffe258555ecabe9d301097eaec70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188db46e8bba814ba3f4b59f2979675e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca315336cf106145df4767cb11021a3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a9ac549376155e0b9e96496a62cf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5d3cb6aa59c3c08326c11507f730e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9de4d3eb7ef227715e9d8cec6b08cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe738a36bed8afa806eb77308db866c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d359f18805f0066878dc739af57eb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff42ad95242a6d63dbadd3ec6f1db10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe598f7b299330c782fc76a0cd977c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3fea564362ce9b73b4b8467dfc1c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3b9e4ffc31a5fffe8cde57198e72e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c34d9be51f473d365cb1199b1c0110335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039cab8e3a8d0e543581014ed6508f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d43f26dc4ba0c763b7c88b32259dbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152718889aeaaf1e5e9329d19585d63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e99e216431beaf25bb21d13b76f4d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cfd55651f34d3179599192ce96365340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09569cd1735cee31a81b8f02b203efb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac5a428db519a3799aff1fac998317342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583dcdeb1426c063b5338418c681726343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf941e2eca3e7c51700a75da9d2643344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95710f08013a4863a6781e0e98499345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f29412b3a307925775cb2b8df8b8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25a187708d2c39378b771c5b35c80f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a71bb768f6b4764a210226529240f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd3bc8a9a51c6f90c80894e80eb98c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e6575deb1e81e09e72c7c3bdaf267350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9affa98217f9a66a4a9405bef50c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545d534bfcb076c81541703f02c41fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c21abc8fc8e57d013303ab6656b8c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaf0e520f1d26c4ad273bd92bd9c63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94effea7c525b9c5eef1d87ab0e50a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9d13a9dea2ed48ceac468b8b3f16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747c9d99815f5033205363f631b2992357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5d6b6502fcff49ef76f9451ff6bf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4b399715550f4581dc108ba7f8a7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd50af03df2445f1fcc9aa1e24f80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3fa35487c24d186e677747d73326e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489d2948bcd0150b45ebb906e9a5977362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c262636890b5526ea01bcc0dd4e266363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18306565061d1cd827116667626614364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1fa15c12140f2f9ff9c05e27012e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be923960da41f5ab8aad2314b2be4bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2aa729086ec809e1de1834fcc6875367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e1012f373c8fb347b35d079a1ab43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39597fd46e5ef9c30cfa88579a25e76e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb886f11ec52007c68fb28b3492daa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455476b5e8d46f7978577171777a2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99aba44dd1791a934c2d0d7af4127c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b57c77cb183bf57b38df7ce220299373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68046d2e1190b4b618b6099d2dc8467c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce603539126bb47c16f85cfed1221c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a009150a4fa0e30b3d0377190d95a17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f38f0ea46635fcc3a23238f31a928377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be013d8816b1cf75822015adb4186dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44953704fd2261e1d45d59aacddef9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e585a121e3aca312bf86cf64bcce573380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5541f7ae8802a80967177d45fa3612381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b344fc60dcc2d29fd8a14d4debfbd2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a8d8b7cf29d7776632cf29229a09c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44afae26833d5678470ef2ada6f14f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b8845ba3d372eb8ddda8661b441c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed36aebd9f131a8002feb8c78d003b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea62a31912bac2e29ed5fa9de4b532387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172b1d39cef1a96c00ab2cb5ab8318d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ed8dac25646d0a8fadeddf31f57ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33367449615ce882711651036bda5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2a9bf6e897fcf46d6e3af3ee679c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d917e51a15e473765ce7c15e4d0618392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351bc98fda624189ef804813a976cc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a66727141004445475b3e5b9d10a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1724124ce5cbe113d2dd731f7f5cb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dcd179e9ba46e53e26b554d656348396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4d5f0c03509c1a571e3be53da2eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cb790a509bc3cf567e798f36caf28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ffefaadb0c4bcd74a560442b715f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb5083854f68f1c9d65f1567ccf806400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b43a41cd988e93be6167854fc3b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efea40da8bda605029ea4e284739b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441908bbd610cb89ea400ee589be561f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bafdeb0195d9b66df5df2988eb4261404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad82956aad5466b825a236ffc97f26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd947594977900279b2c44ee35f0c17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d913c1bda8173ab85f736cddb5805407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3dde2485394da17a89f75828eee2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0000f0f00117920a7a994ad68de9aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f11d9c9679c78acf1590808b1c9f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3783cd7c150b549a886d59520022d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d0afb0de2bf2b6a4393c87474fffa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c639a09cc6977774cb2b370381f3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68132196a9d8a638f4a4c1a3411203a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85a102694cd47ea23aa9c8b01d9922415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ed6b1c0ea440c53b00aa6e3321386416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621b9d995e0804ea67ad603dc0ebf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cf51a1412d90ab2b18d5edba31913418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5337dad3fd7c992378f542d02306f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c95fd0f5b938b912048106f3673250420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab78d924be70a4b8ce81451d25a2cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e6bdb030469a5a711560c18947a65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24581d1188794342e180936eb383476a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11dcb20b78e2a0aa3e32573ff8c372424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355c00f29ce787778785328097fc63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162688d6fd60a1dc8005653ae8303a4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb69d807e83add6dce7fe1fb3f86a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bd45d3e1d84a51c029a2f4aa08f85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f239c48a9c01cf252e94710fd2d9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e5b889907031ae28e0ee76f0868cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0c92f464f08c36f7eee9283655008431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f41f63dc67778a2791f2511d453c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190e7ba4c4f0f03b511054dab3ca9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b4a61179e1c8c7d7ff5d18142b946434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82432905faa7824026f4ad4f1c263d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3547cc800d39548cf11fda4ad4c116436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f4f54be96d13a5aeeb178b4199ee3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4760819416bfdc2311e9892d1f494438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800464ccdbb85b4376459477cb284116439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f01e900422e7c7f31e40a2eaf0459440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077480817182235bfbdbad13d507f2e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd3123f4b50fbb721420c19e18372d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae45a4db8380d4f17fe1c3529d79ef5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfdc164cc292889c0c8dc42b2ae887444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b5f0139e426a494052f396f2e9e0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c425e1a963d2e5f802bb46cb758dc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8defa1d368ae1d29b2a7cd1f378ac9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51f59a77c5e35587c8b04af69a6494448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71c5929df5f9b61936fe6923ec3b07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcd40e4338991f2288d88a19e33f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099043dd22304b594c097705a8dc9c6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62798ec5e1b6ecf127772d9ae178f1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af218328f070e6dc3f02431f6a113c40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2e6aac055ccf04e6ce119f746f0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d31223d4737fc216c540d025ddfb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4641f39bea41696e1f5c0d7cef084456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b642db5ab3f52a802b7aeeaa0d78eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b30494874e516d9727ca625b28a186458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b7cb279dcd789b817a67d2b1b3e0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e13c061f6aae43925d426bd837ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484b9bab8dd9a7e311687f0ebc95c55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55e73b8952baaad03cb5494728f99d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02508df71ffb1ec715f6e623be5ba6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b9d90239625bc5e9df4f57c6f52ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4ca7696eccc2c69b9ca3993e540e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6117125eb3b60b298a9fcf157d320a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e79e462cd1b77fe8681867c739dc5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a154e25ad069d2bb132e0d7ec526625468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed664161f503186f5393019f31bb92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b6301c3405061821979a64507f155470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa214b83c6e9ea073ab65d76946083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ee86b7b3ca3fe0801b5e3911b870472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7008552185542a3ebdd3aa3da186b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c341d332fbc69b16eca83653c52b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06920bf1783fd3138fd76fc44bc59b0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac88d470a84096883acb4e9d260eb22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5df8d225ec96a802a4ad502d3ace477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed5d7eb27a8eb26dc12049147737d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fc6a4353d862b812359b84df43e56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d553d3a88a81da82fbc73db48d43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0b3615b5a4b242370f947f916be9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a6d0320ba8ab1da599f4e7f48bf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc70980f28f287ea13a22f8ddae3e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9a74d2688192900fd6e1cd110ead2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e32be77f5fbded35dc2a3ef17b52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd348991ceefb1816325cadd8a4b06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d217e3f20bb6c82112bbefef86a4ce1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e39358cb9382f50bdd3afda3e85ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a6f2b63377a9852c04faae1becc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245170ebcffedbc072f1fd501d644628490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568da642bf3a1453bf79822aec5f24d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25703d9f3da32fac73d112e2d00c3642492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d39a4ff99992b24c3aca792a76280f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea634687506168b3c651a10c6983bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e03c438aeee4704b4dc161c616506495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e863bd08228f7577a347bd9d1cea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced6973b6668fbbc19efbd2807c478497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb8d752d4158adfdf705d2f13de161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d363a0b58ffb7323535e708ac0656862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f0bbe6939054d3d5c403bd9f91e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6c199e0ae78b85c3d1c77454795c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9392786add25da053974b2a047af045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52175f8d215616efb147d9ce5bc77b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda1afb02a1d373df84f27babef742f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195db04ed79de0609d9b9e639e2f1c548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e093a195486f05177c3566d97159349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b802d12cdf204f6bc48b695791a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086486aa1e5e9f62bc2e2f467b31a09011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6a3fbf5128edb9435da943e35479a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080d1baefb5159ef7eb65e89f2e593b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac89ff180d9c320b18582472f1fe79014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a669bae8238c1d61d5ab10fc1fd4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48773f0c527c362748f34e194ae587416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508534ca9227adc3564b47d3ca460b4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad407dc36dddffcbacafc2c2ffb3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d6c8a0022f19975d1aacfe7392def19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c9fd430aaa30637985ee887abbed120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dbe3db51abaab4165cfbc0c4f4af321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0d35d8df13204a6af7a6dd7d3b0e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b466d408be2b69db265111a2adfb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5d2c2b38faf1d89612f690619d3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a161abc18fae67aaaababd414abfd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865656594f45264bc83e4e40ae45aecb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807b114151782cd73ea1cbf758134fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb13f87e1dc371f08016ef5b1d4b36e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb5b304317be949b906917cdaa069229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac5fe7a121e84f8826e8d1011466a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57517ebe972d2357f0d5f29a2215a9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782d46514cf5d645992a96206b5aa0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce066c58dce1fffb8847ca99a143ffd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbd8462a4f89578ba26a261cdd9cf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e5212b2e790e86be0840ac1f58ddd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15367b002a7846053d49d88adacb717336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ef86514df99834896068ada13f88137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad7925187e49e40dcd0a23079bc9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacd65e2a6d41568351f4097bf2579c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7f653a277c5d5afa789ee053fd5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210b33e314e280e4a721a625f9b531f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fed622b548a6dfe2af8b027777a9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eb213034603301f854601e05dcfe743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116362f90441715fe9254f636eee79a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f87ce0831b8ef34787bf50a18ea6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919d31d69e906394b1032618a26797146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e445f91ef6b8b00b4072b90029f2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35c90b9de57836643c6c5e4c91c2fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957cb41683f81a1ebb0aa9788f821ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d555c5054b73a98cf6d62480da0628b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a910b5722d7a44ccc7d90e923945351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687f7852a431f40f2f38eda68c7acb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc836519d4bc09cb65d725fb487261953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56bb9191bf78ede536f259a53f581e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add710982dd484a67cbc1f6c2c37f31b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a352451c43caad7e85526fe1cdbe7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cba9ce5eb61967b334718d11d1997357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08d1da10f4c82206ad7673583ac0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b23946b84523cacc1ef1bb217126759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7e255833def8b991e4b4fc31612cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f703cf6e827b3837eb920bb58381161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ba44ed1acfe5364c9406ff8c3c8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6123db4bde2f402659993e0ca9599163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867ff907f12de141a76ab065b63664864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75ff1ae86a77d9f106363656cabf4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d618b23842407be0ab5998ddf0a1fca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3861bed814ab1c1f47d3ee6a7f09667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f7f0ee70e31411ce4cc30bba541f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899e7ba7fde4820c807a26893326bb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b5f47116ff836e5484af5f6e7492270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e675f2a5138a520ceac7da2512bc3f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c820bdd24335629771e0a5b0fb443272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f666b315fd6679da83d20e18b709973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295de481572dc7b2defc22f8bd6e9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2845d6c4b0cb4e275b105155d15b58175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82df0622220a7a68079ba1e2e156c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779972e78653fed7537adadd63df251a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df8def4e1038098b5c746a05f4753778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bead11fd79ec1ac5758473b7a8ebb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc642ab60f114a70f07013c602ea2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd401bc2f28af09c919645c571c860c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0432835ef1fa3f92a7af1ad55b90a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff04773b975e0dc17fc736fe5c9be983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c11148a500de10f65c7a858f1017584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b4a25a97cb755920b5d4d8c9737b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67662262c8a5d5cfddc8bd2bfc4c0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc6d703eed3ff6309122e56cf647e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56de32f44d043680fe62130b5c174b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc696b0b03a2d6ecce38bb5548066489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f91824c1b6941edafb1357f72c3ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b405abe31961f81926277af3401e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb23fc96768f2786439cf81eed27c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bfb4f08825530126962caefa23aef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6d5494e703bffb9e0d6caf01f455194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d47357c15d89b71991bb38cbf5a6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd4a25c1997d56a7329af3b0a2199c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112b4956d06ffe68dbade36c4a1c4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b8c956a7ccb9206d9a3e590bc56d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceaf6c27656d134f5e2600884581b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f2646071785a13fe260e73910476100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f122a16ee7382fa86ad14874b530625101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440889c3907c2356fd2bec5c5d9875a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd46075dd5ba4850f759aba18619006103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3188f68ad6440f26918c488fe883e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d94917e5c1576bee776b9e91b689c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be50f3556548f017d8d75c166e05ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8d82f42c55b9620660c431c6c0cc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff054f5d5fd75540d73a8f3ced431108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb690ca4ee83c18288443823e6d35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cebdd87b4c2c2ec82f56bc6b35a5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0fa390dfa8e411e92209bc03f95c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73019ca2f3c2fe2922d7a47a4f6b6c38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e60eb7018f4fa786baa9101e99d4aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffded0e093634092ddf0df75e608e79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339335b78d2a4c941cc868d0515e05f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfce72be1556f255aeb479dcd5679d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6186e4bf3270836e186c819902eb627117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e5a1c5adeb9510d6a6e95160c2103118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9cdc3c7cf2536e31277e0a2b16b6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c54f02b17fd0eed3259c119c236ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c598c6fbe4157bc3eb250b6150a31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d79732ffd193059a93ee8a9661dd48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b539a5a891afeb148c2a969161d6b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19429150374292020524a9d9a9f9438124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8c58aae18b48c362dadac4f6128fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236928da6cbeb13690d1de959439fe8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b536574d9b72f8f78c486a8d25ef16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a3ccfbc414514181a84aea64fc764128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c556b07e1c22b84f87c466fca157129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1201de2b6106d275e35548b94d665c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b96d15e4b82dab198171b561d48dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59fc8e90ecddc5b26cd0efa119fbcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1b2272be71f24643ff0527b089f32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe539e3ce1c12da87dd672d9d4c9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d4bb953dc758dadc2c706264ab45d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11125960c9c1ad1dffe67122b9dbf3a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9fc7e59ce3a5066ade57d1128e7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4595423a7395ca51eb83bffcf583fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e85aea1962437825e5867492c86d61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ddf7f39981a81a1f171726aad494140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a01ce72e5d73db4e661a3b3353629141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b796e14ee919590980c5f2176fb14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe39c151668ecfb04764199b4eb2d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378875bcb05dac6b87d10c65b443e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ef80d5ab56f5cfd2ae067d638558145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6847e632289f107cb66f706b3f18b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce62210ded3334a5d194a7eb0da78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6c34dd1eabb63dcb224670f194a17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e38e77398605e01cd3ec5fb538f50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb0b449cea78a0b54b5f0e193b7dc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd56b5bea0c16c875a6deaa40805d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9987246f2f1195b3d35007df5da3ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944a4732624b5ffa1214c8750495cab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b2d75a07e8fcfe274fe9700fe7698154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d61113950494689a3423eccc4534f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e597016bf13d6f83824c97622afaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf727b50a27e04bff18bb616f47dca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b499d63ecd0c10062c05af7320b01b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513afc03f14c5ac9da0794193ed926f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ae3bc25ee05c91de8cfd12319abb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a63135f44e5a22c732b0c54075357161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e2de0b8a5aeb9fab071564f5c076d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bae5ed31fc16b60faadac5a8f0689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb82955c7ab8e68a987b8209c14ca5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0dcf98fab8bb7fd9ee8fe41e9b32a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e71fa59752b78820bdcd40197c90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf1e48094ca0e8539135189362048167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed7372ad230288eb30734e816ee670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b14fc27792fa7299f50cc762cbfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c720831da2ce66ae687418956398f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd6af069e666010652cf974ec7242f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0f071f49d7fcc07cd87e9ff9326f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af97bd1049f0552fe86a60d14905892173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ba249d2dcd1183d9e77cc0dfa315174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a8997be2f84b60f8c395f1937f63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a913a63f03b80883c86e63496a58d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5c6a93158158a31c28f7265bbfc92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd17d4f9df1faec21a064f70ece4da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e238180e831126dea295987ff6515e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc9c78cdf852ecae2f47a63cb45f3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb9e44bedf7faf3f760c8245502d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f6fddecfca725a21396fd2e8d1a9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe22efe8e74c3ba4f2bcc8ecac1e85c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dbefe11435f27f1460ce78cc67c3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f1b19b6d78893e8810b1046f710be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84027c13a0603a754b6ee34910c71c30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48179f95f6d9b8436339f27e8391406c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed159da7be8e49b7447767928ff2ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fadea3b1eed5af83814d9074f7cd6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9726ddd032e7aa1da223e079171ff25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028413884870b7eb6192c03faffa8f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb131f8c7deb262bde8c91f75cc0d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f985074329acfa56238dcf9fb4c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e82ec808f7d31245bcc9e38b648c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48447dffc3fab55339f10af025e6e013195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d848d4da99f706e788caf6b7f13760196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b39cb85246b648d5335be2d044a0d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79b9691f760148a77007e129562e6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc16afbcecf2092868c514dfcfb9d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40400ca1f6e85a9d31b8bbd7501ae43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081477008a4229abb5e9fc2cd1bb6b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be51fb99c24087d18ab512953de1cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2437b3bda1715e07b26b5d3004fcd63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a74641069f755199de840dbb7f6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882162649d1e0e33adb4a18364eccbf7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cde713248f0761d001bf29127d983206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeaeee93c9ad8097bba26754f9af70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbadd6504e2a77864e1b605bfe811b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e59a124d72a6508b961b1cd034c5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f25edff57f97b3eac2069188c605210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e4adc8c52ca8d7ac2f13e9f9dd6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6b9c9c58f732c722e05e59c2d6e44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843c8b49532f52e10e8e435680cf802213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322338e98e5c14a2aa7434fa8a4e2db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aacea627111c68e7107581fc30bf7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2b4fa84c6289b1592a13d68af9af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ae7c4705fa0519a527d796244b85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00222f14dc40b64cbb466d43e5a411f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ef5a4a9bf49d4cd76a1efe910ddf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce52a744fc3e20f552f2b948c7f2e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea6be668991f487132b2dd3024b425221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90801121d331a478ad1869d7b27a25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c540ceb5a6aa0a970cd864921596a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751ef8f233bc2ccaf725635b2dcae20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e131248419c963f04af87fa640e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bef3fe549ca4303ea546930e75dda4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eeada1afe4ccf8f8822dd68295780227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b74808e4aabb2aef809fbe3e27e57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336e7c36eb24f351316fbc64a09360229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb68a6d295aa8382d3b03361e147fc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86758440e7b5788316a5b1945f0ff5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570177c98c3c5afd4db8eb0364b38eb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d1d3886205983647a28051da277ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb8351eb3b406fea6f9df1e099c00f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de44eca4aea742d8441d9108a6630d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac3a8652f8882ed94888c544a937d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f63f3de58ba81dcb2877611c8279e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389757b27e0ff838398d7d1e9c4dbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947781a1029fbdca2be1e5eac5753523239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c8a7411eef8f377d75925b6035b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8b3f1f650c3d99c9c435d4ab6cbf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d06030ac7c6ab477cc1c40ee3dcfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaa7e1cf09027438ec16978b520abc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96129e97ae0a005b9cc605d163da0c05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b39438915bf768b3168e62a265052245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17bc3ccae2a21df72fa03579b07b67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db338e26d5956bdb39519bb9c1fa2063247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f71026fc7fca75162ed6c838029e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c906d0ba68c67753b5db94847e908fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1b705653804041d213476f1e439e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d292b647a07759d2982532589a6317251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60bd1b1a207c17a6d9c54f1aefe6b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babfcc6b4a63b9500b52e3b5eee9328253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c49d03408a9aa3c4faee5296afb7af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c9b7afb68c63ff8be18b86c35e32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa3c2f36aa178a520fd48ba662a8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da01c045b3d687a5335572d4a44c26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d4ba0bbd62f06ea3e79c5a6926260258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a161687b11a03654bc19a322da5b6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b85fd4f459a64556c58f6d775036a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e2e144008b52b855a349010c6a25a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f6830d490bd5ed8acb534539a429e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9840077ad7259de4a72763977ad7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe205b016e3ce057ed6e8934eed7ffaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecf7f6e643058652992aa9d2ce95b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6bbd941db95745b7afdebadffb4cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a2632d5d86818e33d0caa4170b8da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b88e69f6f89388522c93537ac3bc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e463faac57fd5cc1149e8088c0ca0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010922c203094fd97ee8ac2dbc4fc2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abbd93eac33ad7d87c23178bd04822271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0526d3a877c0a3276c58fde6d69bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd62dc7016fa6451f42b231e307411273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ce008048230eb9e38ccb0f942c3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3a48ec7def568ad5a76d84f3297ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff673352155acd1fb4e1358981287bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b70c9149e199bdcaced097ae9e08c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04632d5cf3b4c63ae3c473a504a720278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b79cdb02780e99ddef37c032c901279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd6bfb9d6639bb11b93219a51461c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b369f423b7ab0b5b02625d25ef082281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc809bb419da73a0dece3920d933e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ca53822bb3129bc9870bdfd13565e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17f463534c2f69702660cf43e2e60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ce3458fb0d4645080348eec6e16e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e449941ce30f843a05585d0d687f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e569d403b1eb0c49c775861493f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c330159218e9daf9ee363cf0da3ba1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ed7f8b9093f59695b418da7a62f04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08dd548fece9ac5493b1057b4cf44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd929f6f81c1cd3a8469e910630ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c4608bb946e025f9c2f502f262263292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaafdaad8dbad5127763b010639175293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7484513329374851cd9a690044032294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed23fea8a203742a7a1702c23a852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5475c51021ba9ad5ee398953bdf6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626396f6a00c2838ca31e5f7d85d75ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab9a88cbf046a6ef930a67a8788d86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d71f214bbb57db4f9a8db6ac819743299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70508b4d6dfec2090e35a51c8db98ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5fdb2dc19938a68dfe77d3b04ec64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaddbe157002c3afdb6f562e0a81f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343e3fdf2b3a03925ce65884f218a37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec954f6c682759d1c55196b1c82069d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e531971d7a5dddcdf7e73606d67f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608a25c64a3d8e062ca05b4ec91780306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27630ef4b50be6b63a6801d3f82b605307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b1870387a631b78e862f97a9f54f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaee28cf69809c826cf041db1dca86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eb9b69bfb16eadc6c29e8b6ae3dab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0be98857ef413989927c98ddefd9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f185b51555f6e9d7541201bf86fbd02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387fb99b77ca1b7237371df4070b412313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80704478e256158319fd06b0d44f81f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaaed8e022b9fbcf80a4520ac10a9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa62424a244cf94c03a91b4fe042011316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e977bf2c7a3eb15c5fa921ebe3866317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f987f5b70c79100e7faae8f20b9e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d9e1eb0f512bdb751fb578b06acb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e5a7b660efd665501dfbaa2fe0b36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019c051a4d9f38c7edb5286e4b77cdf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1fea4c0ca1ebe1673310e747b435b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d373d01b9a9dfa279e2eaf708c1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165ef89b0e966591b11593fc7c47fa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d23ec94a32f10cfb391bfca0bb6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f75667a9ee3e0347103ff78eac4db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08023b0f855728e485dc5d25e706dab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26359e919c1b4a32d3d8195410840fa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76685ee6a97cd571c064e0bc05a96e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec973ac952ae3b3b0e9742e8828364330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e00753516e69ede6cc98dc0a01539331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1509362744ae8b8a80a10d1209d158332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab563df19e7ab280485947f2e1d2f888333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6f08fb91eea8c54686cd538e6d92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d413a3f0f5b6e547da78d1725c495c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4ea2abd5fa1d5d7423b6a3ad917b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50a0e09b807b2057a8191d7fb0dc61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f01947473b24ce3a8e6bf7214f52c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7148c572b0e4de85fade6357856a35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649369768213a417fbcb1d5ef39ce5a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be285b1f26367f6259364a6c0a036682341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32255952f48879fad10a437ccbf05b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eef16505d23dd420b9fd1f847a0e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec50a9cfc1ad075c1a7e7b9227e112f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e6697e1417703da38a872b99662ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b419020e83c86c94353e99aa75b21f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa6ca567a6916c0ce0bbfbb32a395b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e2f433d4550b8e4ad9d480819f00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bedba034f054a51934c3a775d4c559349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487975d7c30b0d5b096850b3949ea74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2ffcc170773fe27bffc622fd0b37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca96e74d484578c255560ad88d16c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593865a3696cf10e06a4f7c1fd0e627353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6d9b27d4c85760406c8ed448ed494354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000fc41cbdedafd3d03b9f844f48cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec8dc8b4b92401da6a2692bde67a8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a037c335eb8d1244bf59716d918a33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486d0ebf31f1aa66fc1a72d5cfe50c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ded183ca1acdb1afa731b850d958ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9217fd0c6d69c084c579eb7bd888b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4b595ed646a895f683c34032e6382361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355375a9d82501c672ee1edb8afa478362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0005b28186ec410b9a64b1f9d61f7eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd11e25cf51a936a15904276762096364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9995b1e8312cd12c83c716277d642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece2db13a3792a3a81dbee9b345dac8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e4d69e23c79b05c18590186aa264e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a396ec10ad5b7b971073e618e571368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8196a25273a4fb3c6223b84b8d342369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354f931fecb500190f2b21eacbb9550370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d667d83a170e0908dce6880efe81e59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cdc066d54d1e33360503c520c14b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cfc3e8529dd6e5ff9bac90070b789373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4477326d0519a323a9252031d382b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a32261836aa4bbc49ee368ee6df8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefb12621fafcde49ebe716e61ee3be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506289b82761c2e8c2aedf65d59ed639377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959104a38a42f760fcce4eb65bfb2992378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd28903c67366fa088c9d0eecbac5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b291e6e344b2bae0a009317117495380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20341e8a52e4e709cfb156f5b6897561381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd4c5f711f26b3b19b4865b772f423382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17315518a4d100eb801757d97b40a0f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c75770583e1a3747a7f5052a65551384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae672e1bbd42d465057ddf4a3ad536a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd72f1270245c7ebb2a6448865be7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127840077a9f54642e6521e77b4daaf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c7d690ea4589586f466dfcb558f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e172dae171723e7d494471b9dccbd63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c07cf49dcf14bffd276494875445390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272279af8ef7bb0a52845999587643b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c98164657712afd38befe308cd23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4885e1d29c5aa3bea774e9488bc2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b745c0bf0c5ad347d522e323d0adc4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e37019dc917913cb2c218fc54c43e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c528ba14b83c46e17fe75467812054396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b5627213382103abe98cf7b1988e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efcd0df670330b29c4dd6e79aab881398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a486b1621b98b065644c8e77a9a3220399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de05f261d8afe346fafa938a27d7b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705672cd8e6cc474ebffde9bc7fb9aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ccc035f7d825c5e2b04ab63b95bb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3721e57357321dbd859aca18eef69e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb3d6969d6276ebd2cce2aa6e9d58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de3279890d6f01d1fd5f33030f64e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f24ef64bc98da305319e3de5d8f75f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd661ca51b095b6c257e86de5dcfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43968a377c62b322f0f999411ff755c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ff02234e114ed22902e6680604a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075868958ae3b1b03f077d8a837726df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd2d294e43960b7251da0b2d15532a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c70cebe6ba6263d2b83a1cc2b0fff7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16f96023c6ba7bf3ca806423f1360413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70982b9df40bf25cc3161a3bef1f4749414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e754b956e0ded901c58e0bca68895415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5986dff782950d27d9f6ff27c2cf5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6bed0f2340de8fc948368722f765a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f28924b98fa1902e12f076daeeef6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e403bcd709a999af4926fd3b1d97d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e8a1399d6e7e85fcc3ef131ece53b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211909ab5a1fb6f790df9032f22d5cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11e2bf083e2acebf3e4e0467c3b92f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffb35c6c81ad0f736e2d882c972416423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ac5b717473a110545384f9eb81150424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a848bf1a4b760f8ecadca03a085b448425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9439e9b153df008ffcdc42b1e77b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ae1ae81143fc44c6e5fe87fbfcaca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66664c89abf5f7838832d3189410bfa8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2297c2c3c1a40f71a3e4cf89e70e704429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7dc21d3bf2b202a0c3c9c8f6fbe6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92e9ad697f6d5325424fa355b6006f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83cad094b19e031d9e6e1e9ec86e77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a62d6bc583720ec94f7df00aaa6192433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce77b8d7621b2be33a540a00b959c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939120826189ca25a1b388d983709de1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf433a02639baa9c402deee85aa5da6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7b9c3cc29947cb7449417e0e8f50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522570190bc602b15b67cf65d4b112e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c27001d9600f0844c207c594d4528439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c2706baabc865753a20b13b14de02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b37a20da248661a6add7da0a057dd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f926f16c332cc4ce4f0ee13e2c6d9d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4b73c3f8c41c417ab14030f8e757443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd3d6fc0af09c1aea6cdbd18d44f4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c567fc3f0c566901a3853615f5a0077445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e41659c0624ecfeb8a4862809281df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2cfba8f5aee8be8346aebb2f813a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3e4597a2ec9b4216dec87332e6ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c325f7c67c4cc08896f80e687f909449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970bc3699d691d68d095943135f6e13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25515621839cc742a3b76b4d652357fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827f1a9af6737ffccbdc08d00b3d6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd82eb2b54ceedf9b6099090ddfab2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd4dac3b17a47a012a7e10a4bf557454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a52a496e80f9da2218bd2dc4d2075a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe88e51ca93ca30a4aa72683f7a0176456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f810c3568c3e7576db7911e13ba3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5d5e8a8ecf75637c6bcf7bfae9827458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612502c176e2b149ee3eae3aa7a5777459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfd715de49790f66702dfa2f2ddcad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f9222ac8049ebfe2a59c58d3e3e55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade260e040f0efc142b7eb8438bdd91b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf1a56364f7740a89420babef8cc0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aabe0c1875ac90bb03d44d9b007a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a8df3cc5c6a75f1f3c715199e41b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b85516fae9a7aaf06782948d6ee672466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f54d316d09156da83fb7667e3b213467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee19a1f3bac9507782373efa8815ef2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d11848f12add2bb785d5d1ddf4de9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ef7075d07e8b568a807411bdae8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37373e4ce2120034272cadfbea08ba2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967466d2fe2ff9453fb3409d21a39d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0932d04c7395c9bd08a4bc1fddbde06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6baa0211babb061b20c1cc960c7d8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f880ae734cad5dabffed6dc29981fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686d50b4b26c5278f5782af701ed1a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeb542f6c41fb69b8439fba6e8ec56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140504a1418d6c0052aafc5fd4ea5a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249e466941408f1cd7fa35d64f6bd3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e067a8f80be8fff12014bfbd27a950b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0fbf4ddee41f7b353ce7aca77a682481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5338,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16511,530 +16448,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
-        <a:stretch>
-[...478 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17493,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18758,4119 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16864</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>5.22</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16869</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16870</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>2.5</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16877</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.06</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16890</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16756</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>3.66</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16125</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I127" s="0">
         <v>1.51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16922</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="E128" s="0" t="s">
+      <c r="F128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I128" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="J128" s="0" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16928</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="E130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16931</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>0.64</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16952</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>1.97</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16956</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>2.04</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16974</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19007</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.82</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19021</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>1.31</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J148" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="E150" s="0" t="s">
+      <c r="F150" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I150" s="0">
+        <v>3.08</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="E168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>498</v>
       </c>
-      <c r="E186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
         <v>0.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>545</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I210" s="0">
+        <v>2.03</v>
+      </c>
+      <c r="J210" s="0" t="s">
         <v>566</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="E212" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>622</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19475</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19480</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>1.26</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19485</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.1</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19505</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.14</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>653</v>
-[...11 lines deleted...]
-      <c r="E243" s="0" t="s">
         <v>652</v>
-      </c>
-[...185 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>