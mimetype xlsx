--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fda29bd28064197ca86da7a7ca9a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef78f11984d3bc96ef0d188026c22c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe709ef35744d8a142ccc31a4c5dc71e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a388ff568209a30757fe0b4f055ef124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30629d03d8f7a023b96736e9f95bc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f688272d5574b550d4a8ec524db1d476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df659862f60aa08de95991600efaff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61542a7e22c91c0a453c1dc063c38c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86848f246a43394704509f26fe7f30e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b13dd1f497ce089516bca7d30107110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593d52d8bdeb7ade9ff5e9692b04e1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65392c7725380000d03e32e8ecf88bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37952dee136658bc1dbee203aa187f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421bbd4c56a1650ff05d24280a90c9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c230c90f9a59f82750b22a14c698eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac952392e5875a08a3eda24296a6a35b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f71a2fd742cca63a798c8f27f28517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155058392e9ba5e81fe0874c714d53a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e2977ccb4c17530d3941fb5a0df9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac558d4f7df8b2fd8b383104a38ed2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fd93eaa26dd3aa78ec2654aebbe1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d99177233d558589366f29632204222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2866fd0deb559b3e166fb71b88aef823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2a491a28bd901d0336e9565f3dc3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce4f92be73f9aae470547f98ac0b4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb89dae56f9424b14f816cc2d4f5cfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350dff9b36e806a5e9681831b8817e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c55dd8f587751ebf15370f6a347328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79551e7de20f5706004425a6f638f5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecba4bccf839612f3430334d58011730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82445a96b196b95c7cd05e006583d45531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7682b43ecdfd67054c05d97d2f26a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c22c20c319f3c5b842d3d638b7427633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025c35a709f705db8cca5959e55eee434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d7621ddc2e99bb64f2257ba89287a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994be28177ef777bd6941d21a0c3410f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958944baf23f5142b0e668c831e447ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96b4fa62d9835ab61ffbbdbeb43fb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba1bdea2957e3b2c44d884c07a9fba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ec1e55a0d2a53e465640b895477a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0be547a6a69cef182e7afdb08034441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1962f63135f7245863b29e76497e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615af226289d5003a4d7af5610eaae643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec434572565b46c4e38f9ea736d0b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9bf5e4f069c93255741af5e078ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1a2d09a2bf723beb970b9b8f2a1b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e68fc256299b295459b8bf0a820947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f44b71b2a8f71d9338afd4f44ac8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e107b1935efcf6a1bec698258726d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ce0f4484efcda9d8094473a581d8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7a5d70206cb41cf8f64db7fbb8fec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3264895308553a8a3688f543ab66752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49e70a09b0ac58b3910727a682907353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7135f0c7cf76bfa57445fb21f64a3eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ef176c742c200eaf940be8d14cb4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ff142ad6361496fdb0c829c10982356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adbd71dbb55662d3cc009290e9da0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d13dfd90db87bce4921de606d586758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff58d7ae8e0f1ad1900fc4f72921e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777faa585d9cab1d0d7cfcdb168b727360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35765acf25257dea729dded25ac0a5e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0dc39dbff94fe373e537fabfcb09962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c59cc7c7a582d19951d0e7451d51a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f222391b790a4c089a8497ac1cd167564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb571db9707004d4e850200d2667f73465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ad3ecdf9f1146c6a3a775725f7b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed5e8493c2ada3d01af63a3525573e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84accf3564472c188bd218e3cc1643eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7b57acbab69cbb0ced83794a9986469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be6e0bad94e489935778d2ce33168070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ce969533cac2014635aaaaae69aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4a744b2257f82912297db1fa8ddcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4128ef779b548e3279632ffc3c40cc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ed798662bfea360bfc92c57f940b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc689025ab2306aa292932b05fa776375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df120e722d3e2703c6c135582cc1ede876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da0dc97beb9ecb647af8ac77a4620177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81aadcedef183786e8b5f9055ec7f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c006c4f997cd6aad6791b7e021a1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc700294190e1ea27f1d36cd01f102f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eacebb0cf0339627286ece64005b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c8d772e97aaee4e906c180e0887582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be3b73f4dd93f457fc028a45e5e7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf77a389d83cabf3c35130412a20c5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a910d76e93f9d862234f30b3c9f8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dfc57bb0633bf5f9e558b77efb2b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48cac8cb00296bcb91513ea8d673787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665025419f76fb01d5fefe72e645236b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f19ca06581fe1f6395a54f0e6de1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea575264d7e9d3cf2ae22140a9d0f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de90f1040e4c6afe15b3db8e7bed991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f3b4f4030b0261ee2e6bf5bb13b8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60907e875a7f475441db0fed3768e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdd5a5dab97bde9c6117659736b61294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f9452e61de3eae5be6db08713c09595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd93e3c3e51b6ef9bb18ee6b19c50796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83efecc4b7eb055d01f0c10d158645297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee57226618c5104bcb135fa76bc02898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888433e2cd5fa37084ac728da4bd134999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f632a5dc38d3c1d42df5460f9b63140100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1678c2739b62abdfbba4b1c1eab76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368608e225c1e59313a19168fc916d99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7e01d70822a4ccf553a4f85f8f5fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a507611ef0b1fcf1b5ca5552c9165104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3921c8a01f77f04d991da8786a95b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b87c8248a048063a254ac858591187106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea34746c8330096e75898446b80df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031a7ce681c3ab3663b5fdf15f8ecb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f00c8a89a439d453d4dfcd65c6af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08b39f7114078141bbc814ba42fd91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac17abbb38138af76312b67ca23c376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaab12cef855582922bbf034482704112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448efc7bd78b4ed8389583222631822a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348d998af0d2c3bf327792599347c48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3149462165c3e1613129c881d0337115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f0df75bff312d424858b9ce2a5c12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6025758de1848e26c341c7c44568eb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147fcdc4e798f4a9b165eb1673564fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0369e75dbdd1a9c02db77de8041ce0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b280174a6385427269cb7d6708e784f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38694db283c932de4a21e5b467e913c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0958c136bce412a42fe47a76e68ae64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a4acb93995e31263ff205e0c9bf4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd93b0697324cb5186cb453a77d150d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca680a6ff443018ea0b4796a5226a82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680ee06ac38d8a993ca08a3b9b24239126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fef29b7a1fb9a3f30a210c98e7c3ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7c3eef3fa6c549a56d819cdba78e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627b6e34cf200cc007cbeae447db778129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeeaa5026cbef944fdc4a7d4985f32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25971c983fba7256a6d076e97ef88ec3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce46bd8bb7d4488124d9d437ebc6ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ed85a71df1243fdfe6922b96514f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2ce7de5d9f95476fdd1928c758b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086be983b47d8ac651cc710ad5abe9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6988e6c870917053bd3ba0d2966c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bfd2ed53809ca092e352f6a53b2bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394975030b62f314d9c0400a7d2c57e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866723f3e3c6842757bb7b903223945139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abda3aadeee3e8afabf01e1b27ec52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90889267694b0536f29a49f2ce1a51ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4528872b5d51f0a954f34b89552d5c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec841d98175f4db13cd976993e10ef92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b962d249b38db5d53f8deda480ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77e3ba731cbb28493c6160c3e9fef7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9c9437d1d141b09d5c3dec579b3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff5666a12dc7f2d07c677c79f98fe1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95918800f71c299181315b0523a403f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56188e390441d515977cfb55e5161149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2ad82392088c6f7883e5936fffb64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a81e2f089044eb5caafa7787a25ca5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa73231a2f2b96bf8883a5719f11d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b6598e5a2c6ec2b3df49a27a4334b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96972e9714be5f5a93ba87ee7579514154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f89afa7c9727bdb08b19601289da4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850107ab3b78af0c12941ffeb7a0501156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5ff66ed080cd3339c4c48ed355efb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32c3eb9f89fa638e2f73d87ab9fee1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260371a0338271613443d51e1a17bcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f23928580f9332c7586be4bf1b3ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5202daf0931d419301a89da12ba0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681641875855858e1145b7cc9702033f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d78a93fcb971bd532b168d285eb8be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d85cb22f82c03059babb74292a9953164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd84d5c28e51ac438bf58de7306c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9205ca53ad1194a8563bfee4efc0153166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83293cc342e51ddf70aacb84b5cbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d2808f4722a9032eb8e256a75e817168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f926db2edab2e97bd3063350686632169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec496be5dc35bfd4aef6162424c9c81f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e428e7f567ad7b9038c64fdd145524171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59d5918c8f4e002e3d54081a84af2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f80e1dea8bb7eb3c58a8ab71c7b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07cd03e1569a8e13052ebb3dbca479174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f085ee21f1ee1baebdc8f6a6690503f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c079342a1b3458f213af8279e6b276176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d2df6933aa776564f6311a539174e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eb47e63dfa9e9e53593212e21653e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884502c66554c8ca592fe21383320d08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f89ddb1c03fd2de21630523fe9599180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713766f7c767d93168bc37a2857798d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1337b991a232e6a9f0ba5d34d595b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa6f4997878652a5dacf77391f5061183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ab9533d1b0b2ce55b338a8ba1dcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88eca5943d26379337fa1332cf2479185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe523d5560e5004ddf42177267e5ffd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531fa774ff46c010b05b6482793c63a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a33e911ed89c9db6881b3ede44ff4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09bd9e984ea7cf975e119ef8cc07b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83253f500ea99edd5aa355936b501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b072f387430ebced08d9dcb2db124ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f3cf77a441fb5d2ccd044881aa0ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e66c45b89754022e98923a709c1681193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95c164bb89f09afffbe01e94cec19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2567cb4b76145987f692c23da7e4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3935bf3b6de5b63d9db720e2ae2e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f733921e27ac46675a21f3c17bb48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e52bc22723a1129d17f4db28e9b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85f7528f926bf6d2cb98bc240125b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e52b3ee67bfb93225281f457cd055a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d3e8d4b7ae1f96efbb6d5b470d998201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184724b4fc991adbf57e88d26ee3bda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291941c94165f75594efb70713848846203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be3998a7c07e7799aeba1027d3d593204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d133f120b8fae8d1ed1f181fc1fff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61bf2fe46abe40f188183e78558ced206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8eb25b3e102f098092afd462916a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6160be663cfc7afa5350fd0c51319b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190ff5bc4dc9defce21d151a036a525209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc97d17cfc5a2b0a1c9598a7ec7bd74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6625e422da8ff80728ac8cc4b8934211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b29e8d8db4446bbc143e0da16bd35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f87b4e9172eb6dccebe16b6d499dc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941336742d53df41859da8f021a862b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae260fdfd4b48784aad418288ad9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119d669b232c535b6b8bca0e4335cd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f23ca00a83a2a270f4712d7d90057217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0aecfa8cdf9b67515ed5004290f74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf2d4794ddad7e6346805acddc3c02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df91f7a46dc3f6232fd0f76a5005f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8175a64ac38190fce5de690f8dff51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8511d8b9025cd5be8a77886e1ad571c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0964c73df43465649f0d6ca233063223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c90ed72132169c9913f3643a8bcbd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acca2f12a1bdb80ff2030cf4ce04e44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfa70006e95b1c20e115c58c319bdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5948955accbf96d56aff88ac44a58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c597a0c6fca7602eb5eb16b31a694228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2af02d6adddd674c6ce395b7719c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d1ac4e2a0023068425f5683c1efc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa5802ebf4a1f33e05bf56fb2e3f23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e560d368174abe0bea8344512a289f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708fc55458f690dee5811a147ee6e68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369691032957f8148269156ade92588e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7094f947f1b13d38a4282c7df16fcb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5fc559b9d59354026c8eb91c28a89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09ba75c62c75cedd8817afa4fad7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6610aec218bea6ae2befcf2c77ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f6e9ac59243bb02cf5da41a3d6a0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044a09cabc00bdae9c6d2ec064eb20b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368633d6f4d4a0795c754be54b4eb60c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d2dc8ff61eff3281ebeb92a50047242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8838b4ec51a3baff71726c0d94396243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78da8609f9c93c5650f83acb13be26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab3d86412699b05b290876cd4fd03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68100afd4123c668a718a9e4a0298193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafbd97fb57e9ba5caf36edb196dd2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4f4890c61b0e07285c9b4ec6c6b3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8159e3860e35fe0b16c6bb72246dc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143074cdf6d9b890e8677deeee063c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f52d4a657221bc20b2b2a905048f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3247df8f64b01d748273433cd525e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010699fb64091f3befc9f039bdcce185253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de828ef83a03aa3de2b1be884df1426e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f372d91fd18e2ebc48c90b9d3e78b3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bddc36ecf3aedbf07d31289eff96ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e38b83e7f114f482bf45ddb43140f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479f17e07a8006d99fd05e22abb7354258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7d16ce56a17178c98fc98bfda56c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335b0863c6d5eadfe655710aecbec2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9350a8ab92ad62c6d5fdb501298def4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95afc22ce85cc0595ace85d502ce517262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0f8c2b3ec22f6524fb7c2adbd51a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed65ced68bf68624418c3ab4e85f2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b4447a96998448ea48035896831e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fdfe9ac5d11fc54110b07d2be0d3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b42ca1784e32f9a1805a748cbb0c1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc24f196d878ee79e8183160272ca2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735d9502637b2773d2563f9103c6a6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e9ee6130772582dbdae4a402ca761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211305119b40336f07bd842f2806a8e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68517ad4904ee67d9d03140d481bcfa0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba6192862d0ac1035fbcd72f3a91ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe2de583765953645a49831f90517e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fa60f25fe7eea006b5e1d83307a7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5d32cea1939545debc8815fa7020e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b0c4b4e44a428262d3505aa303117277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dbcc12cae4474caae8ac7cb3636e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9d80f963b1b89dabb8c86373216bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910be4f063850e95d1c2b3dcdb4e7bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80629da10a4cba91e17097ed399a0a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98dc0e575b075a12d8f08b6f9d3308282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bbf5e171b5f81bc7e7aff7527da30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f9b36286edb85e0452bef13da34d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0982ccde3227035cf6dfdcef1f916285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a757a251e66949f6fe5d7fde17db9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b02a105003216a06ddd916968b332287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a4a8a5ae7bb2e2d07550ef4fd29af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8587008173b2f410dd3a7f8a974e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cf4859e5861eb348f9dbf18d184cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0fe463bdefeb6efa04e5da2958604291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4643e92210c6f338c575ef26a6cd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb39fd3d875a94beac666836f0251e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f42dd355c1eeed3c5841253be35ace294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde1d7309ffa0f5c27c82ea8537d732295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351839d8ec2056ee1eeae365b6b83074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfeddcdf851f0421eec1acca6911b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c037b6abd955b94a2a3d6e3f2404b27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce70365acc82255690b09c40e8ef74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee44a4fac7df9c4ce35856742267d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4f93d5fe873247196a219c156defe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed347897685a1321425273be8b1ca5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304cae36c0af74f3a60c1bca031474e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a053f007a23f48038f0c08e3be3e7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f8134d432149ccae4eb87c31d874a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310567bed6dccda168782ce575750dd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21e341c93858a8f0efa6176311203307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711acb11d4ea00c8740b478008101fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9393cf31d6ca59cead14fe7ca970309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c41076b2ca58894768f92b317728ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f278709ede0828ac70f44c0712f75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaab3633aae26868bca0b7b95d8f6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45967b1b8722f1948298c50675cd7e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07306ca59a9710025701f72117738314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34400119346eefe6662866a616790315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4b4597ffd791446479c802fc0eed5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca7cad5ad8ebbb0bea1c5af8ec53ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5ab0358016de728526caf0cda917e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388eadfe36ec977394ad6eaa32acf2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130b9feaaa063cdd9af6db7bc413a93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676010d29873ca96b7fd3c461794871a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea07edf1024bcb9eef03a68b83f036322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f136b55105e599c8b8092984406c0d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ab6c244bb6d048b9db20f3504d6be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a10230fca33baa1ab62eba7d288ff7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1d773cc080e0063cec9c473b1c3d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a384d58f8dbc4a265b431c8416baa8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d14c529a8dbe0929f60914849ac052328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950a9fdbd9974f97e5e2e8766023102329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f72854fef9677604c97cd2cee7525330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1086e7ff02799824ea6eb2d08380663331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c587c9c9a98795b562dbf5598466332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34629e54b92093929b9989df73cb3d63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdc69a06fdc0072dd583b2b34d1c64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e6757197ec39abad9ce0515c6cda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab1a563a6c64a08166ce57e4c360f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd35beb8c78b605a659dd400c2936d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc248ee4ae2293a11ec7f4fab69ba6af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494dfd2abcb098b0bf38840adfedcce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0550177a0aa52673aac954fcd7f3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616770be60ee44c4d74b78fe34557df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbbc5946dde654dfa9e18aa4849358342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ad836f83b6dbb3a04359e1f2e3330343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829c806c2a72504a771ae1ffd8da63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068cce3e14616083bd0716591c9d176345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc8ea12a145f0fff38d5bd6da9de7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb0759bbf7280f23525844a25785c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90397e05b3d84c105d66ab78a8d0fc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b0dd5131c15e7464952f904860928349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8722f299c83dd8d4514df652393d44f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70526dc0c3cefecfcc82ae2c8ffbd72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af550277ae39edc23a08c1ff185d103352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e50033914b8b62b064deb2aa39e47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3fa5cbcc0c2662db29b489934d6db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e6c5a23a37f733e5f2a98a2b1647355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acccc76167529de0a1ab22bffc86d2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e223f68f6421d40bd72b71eb47d5700357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d87648ed28523b94006ec3a764a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1cd647ae44b8c431c53637d7b922c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3545779d6900217948337acc675d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7cb3e098db46c448a069c669f3d39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a0cf5fb4aa5dff99524661841991362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340bcd82c895e9ded2f7156a0fdb3c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624857655adef933a1a2129546f49687364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812f824d3f20718ebbdcad8b550e8ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858a85d4192c2a28da5a83fc6851ae3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed54d9e6b63d0514456c42b172ded4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7064ed8ec01ace14240783e1ff0e60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c00454ea08b6d219d78fde43c522369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09552c4825a60720c77418a0ec6120c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf514608fad25cf93db29657cb206b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494df294a0959ee817bf679bcee0fee4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050cc8a01668b212cb9b5fc5d5a379e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb2399ab03fcc142a4f3068d18bfc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0935ccc5bdbf7fb321395f05a45503b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40901fc565748ff615dea9163fc41e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390acf99851a3d3f251462a4b8bf8bb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298c4504afc39a0419fa4769c3292c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ee2ade47b96d6afbc7c0dd2b01de9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fac9cda7530ce2febeacce86c7f594380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98803dc34a4ec8faa34b02914b28af66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b1d8f8098d481fa5c563139774f3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477052bf0315771169680307d42c4b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ae4cb21ef84cdd5da9b127d3878a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6239a45ab28b5e4062e74b2e88eaa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38402bedfa78d530704a34a1d7fda44e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7de9b16800636034f10e3783122e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec9cab802a3919d4abcc8a4f50cf1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9c714abe05e309c836e469d0c29b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02650ad858803c9fab73d962cafdfa5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50135a8d5e67d81e2e960c934a80f19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c91941a7aff1e5cde8fdb82d7d7cd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a610b876484e28f0631a3c4f71af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb516964c89240d8dcb4b3d315b2d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e762c845eafb75588fc88443c7eaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c04e977e8e655e04e9e9b17de2ef10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90880521d2876af2a8ae9ae0b6c842b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcc084e3c4559988e200b396463391398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2316508ea618a5baf96cbe449e3a91c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c321a373e69887beca07a3c3c82f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3eea8f89b4947cfb1c141ad30397a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e8095ba0ed783b323b655e3dff9ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d1bc32eb00803dec83137b50cd418403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802e2d43183512280f6758c0df86352404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6ab29ea3827d07833945b74ec1f33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be908c654e39496c34b3e113612bd22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b031f6631af6e358a0f846b0629b9dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02739db6759841ac00e3045ed0b0d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29192c42338576dd221ef0b2c57d2905409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fcbea15e129f8ab5613e62c690d30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c9c37956b009a8a24660f6b786b65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca8bf270c8f666df4224761879cca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249d8ac8249f5eb0e451f568b2cb1c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87b9bdcc4c288a0edbcc8f483462ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a7bec94a22d2add0b015cdaa6391b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110f4b4cc0b33d7905647b95791bf75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f102de676b5a7b6dcdaa939a7847d08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a76e7fad7d54a36f5687de333f9779418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f9b14ca6cfd2ea44b853827cabb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998937aa10168db7bbb3652faa897b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89603efbce1cb372ddbd53ebc9d83cbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da434d54960a7183712525863710640422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4c8ba6ba934696ecf9c4005beb4c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf2bbafd93a53ef2207778e831185424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ab7584d7facc83f37db4edd5b6ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5472c8017c71dd828ea62669f91015426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e858a9f686fc9da7549b1e07efaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2328771ec0784a41b86add5847763a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e68488fe837c247a325392ab8f7ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fffe502e04fbb3062623d7476229f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d83738f27e2d174233dd9f666ee9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b34b80e106305d2adcb13188b0443432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06674f8b6db0d05fa5f6490c272825433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfcc9112bc6cceafa5485ada883a39434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529fcd97265c4cf83ae9115b6bafc88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017791e79811d7a2ede7cdaf1b05aae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670148f853d1b0f4a03bdeae7ca353fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85fbf2535eae7942aca69abcdc7c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb439273a8e5d581d99d1fc3757ad3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21887706f00d498009e4244645616ce8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d836bc01774688bc90a543c1214c16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1338505b1cd3effb5e2c43010d01a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41cfb6af38c843682c334fef541187443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64034f77ae3af52cb0e8b04990eb84f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd62e199a228a4bbbc010d6ab7a0ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e2878d7f841107bfca2ad80e78547446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e16e72a0729eb184b9592ddffb02e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694919a572721cd68716a44e5593a79a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ea6aabde8965c88e667cf34a4af1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838919671bcc4ea39add75027671fa68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583416ecdb58fdfbb7487ca00bf92fa5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c4695065574a76f9bde6699181ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09581134cc57e22ab2fcf9609c2fc50c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7181dee5dc18a07d7ed77d10bae9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c4463e59210a1a96b2208723cf1df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430d0d449699c21137f6587650aa45f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0165f63419370da17db8abb19b48844457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702b9c480c1011fd71247b1646d14e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b589a1b62e1fb738d12be6978766459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0508a0ec1411dd045d41ee7b9396a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfec203584358ba23b0b5f1bd65615461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1c64b6b090b080ecc92ba2ca54e3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ef3b07b646fc47a2ac4c26e3479da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d45be5d192920f52e4477509effdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020091a7591f996416dfb82093b2efa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e17c755f5cda822965d2675ad7d17b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102c83eb59f8ff8e923b496a13a98a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d46513579364c3b990ab7bc13713b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811bde2d46fb698b461cde39f351949469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d45ab6453a865a87fd476008120c5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01583ff6b71c554c189231fce76cc372471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b5d7390d682ee269c05f808b361f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0040ada839e3864eb954aade326fab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd777e3088a23a57cfcc4ff6965c370474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65031873a02cded32a637fec9179aea3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb9f25f8e5eb8aa4ea67f629f7afbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548b82f2a8d3f95345d090df1480424477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef101fe30e945d9d3aedf851b078f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b1334cf350fa3a37434f97303311d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7282f8932b80a3c44d4d4ce01cb85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972ef5a2c4d78467809988e46f86708481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8827828674b5694ca425af071d60d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c51c2e3ddcf499db9735c1773f154483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b81e496743424bf080d4c173914bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6db53fcf9436e294c69f6c34b11a57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3580d4891524b9e0883ec3479a4f51a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8b131d45d180a578f9de1e784173c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae133d27385eef40b26e62d75d3b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0d0a1d72322651296cc65e21c6bdd489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60aec384976d65d24fa491b7283d821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bc3a7a149f4ca6d32bc8911320cf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de224d475df6af53ba160186e5c12e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f4afe8533cd993b20ca4bb98e46d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2d53ff5fb47f124bf5081740f65675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06170470f90f6b732fdab26f2622236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb9596886c57a94687b610698eb3e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03103685cbdf4202876666b2c7b280138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27842f7d8adf935dd5245f576ab2d959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c728a9a10f863c9465bfa7acbf03610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796694668dfb3890cc813d876abea2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f26b3f2262eb119d9deacf8252b84a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca1cd8dc49d0a18700f005de77b25513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1dbd24bfc844cd9198554406b4c9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd6da7a69528edecf64818f324eef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847bb242e92b65580e3197dfd60eec216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eb428056478d0a8b471b6aa0c56fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe93e96d64de3a31b9aa814068a6f5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde70905389fd265735af220d97d28919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a19e06a7c5971d110b4d99f4b5b17f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9359ec4fb20fc2728787db76d238121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f204b6a0aa3bd439c17d3dfa2ee9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094e57ba2988d37d93c8693bb25bc4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54334128b541f95db1f07fb1f070424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaecc6f4e79a992bb3a953305b1e2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2fcfb0601d32713691941d024e31426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c596c268c80db53be4b56addb2b70b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1e7e5438d5896cf19a9e240d9864528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5ca4d4ddc403c6487a0c55c00ebce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ca4728ed1b184dc430c38c0904d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851911ac529b26bac88e330ccd90ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20549e90c02a09393a7888f69d9e3c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfe124df1691fdd4cf1929e022826833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f83cffdcfe41a2af4e1bf296630a3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14240a34666f2cc0cb8c9d93adf07e5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb48dc695036c249e66416b7edf2e2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcf25ca6568eeda7063b74a9fcc46937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9eee89efb46a455c20335eebc519038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056525a53bbc8e4a88f98d35f03b75439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2d67b0ef9b6517f3f4dd4879eca6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee7ff08cf6bb177454f4cbf6536c1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae13ce6f072aba1d85e7e2eb32d3b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa4b929fdc2fb19b668e699d22a2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910eac9822e47559c8d7d394c20adcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32bbcd6aa1d2409a1cb01a5da0b7b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde61191ff531f2f8636a8a52c50a40046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d6922b835e991a630b146b85d5c2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea19e842fdb782136cb1336e869d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6417a0e2b9145bec951f1802b76449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17d879ac15451df0553b26960d74550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5940e2b3a82d35dffd6a70efbe069a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90916a0236d5885d46991501fc9116a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca3a8d0ca294793368b95c2fad627253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2b8a082119b560e12fb6b2fdcceb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1279fcd7d028729a4fd61af32b2e18655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696384e9be869efd51f01b9aed995ab356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2dffd4e1ee14dd33d03ed319b0f5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7a3a2b4e9c0b8ff3182b86713f38b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbd3728788c00adfaa3b4ea9460acb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5769d56c8e7128390cff1cd09e13b5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2419626e8e02104777a2350025aba961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92e21aa048eaa7fffb25ff683349cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2ce6e1ae4cc7edcdac93d17bb4d2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf691806b8139cd4cdbc170da3c05c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dc2485027016b60049de2c9980a1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d854ee0abc75d7117e0bf3894e7e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6893244c2e46f297841d497fce5bda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bd9a5c50dfbeb08b60ec371e5b73268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28eab37822650607a2683d0eb1d46269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65274c110b0664805bd51e6e6d36172f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6cb3b44b86b2cee12c99495fdd79e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae2860fd9fb81cf5e346d0e4df7a4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c191ebe72274f9148fd0f36635bdc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcbe5a9dfe2d807ab032d1754df4bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a463c45773d17ee63b81e2112c0a0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db3a63cd8e3b2569e76bcc059736cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2ec4960a5452a1d991bb6d7b7d19c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e3b2f820afe80c72dbcbebbd296b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56c7d22dfe01d4f29229fa2ff5a0f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db324605f2eb8fc1de2508867b958380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b69e5226993fbfa95dedc340e8f4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c258bcc1d225a162859f0524eea7a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba6b0539c2456bc13310ace94c693e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7302a3426e243f61a25aad1c1312684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c3320351a2a944ffdd7a7c6530a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7c6fea391a2ed9b781963b16676f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583ee403082a0e25128adc8149c309c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8774835545140febd41fd5c3c2a356b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493b4a4f0a1507c1dcc724e805020c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faec61301374ed36918789d8b53e8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aefda80efb0f03ed365fe667a4c14091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09cc515a81e04c91a0ffc9de86e9ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a6ceacf39b64614104677427160193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9ab3c98764646ad7748d07242889e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1852cdd5369977c8b2a9ec67987871095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1279f40bacbac7fe9eff1010aaf04c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8071060f363fb775380c915f24e3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7a333a7d1dea93858edbc084b7ac998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff4783a4a550102f9bbaf3413b161699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfadc866e17d0212ddb85de74b307c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a1d1c4a39dafb216220285aeca55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0ec3473960e949e560b82794be38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91ed35ea6be8f7f715ef5b95718ca2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5771c81942d08e9eaf2fff841053cbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d503b0d19d6576ce7ccb2535efa961105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565db1ae89cf26a782ff0f0e88e7842106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6bf54252bd37c05380b4aaeac7ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79f7cf2af087b82a7e2054cfa77852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301c156a2bb1ee8acf5f4f743a0da4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd860a54372e087249b37d60ae5691a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14862efdfe5ef1e61156be814be472f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6c65f72560088354c569523d838c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5ebc81bb9acb5e60d97ff9ea90cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda191db3ab0327b378258a2abe3dab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dc0e8766b566b8c4a4a92cbb2d998115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ae433ebe6c2c9171932e44dcbd06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2882a71d35ec9a72320e5a1563519117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21a1eebc42a938172544d45f6661a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8e4789788fd3c6b0a66dcc3c1a5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecdb3b66e3723ea6c4da5191730185120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732255abf4daefb58598b0fe98b761e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f58955dcba722d466c057618464df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ebeec0a9be2b7747969d7b830a47d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9464e557e89b50c0980b0b2a0fecc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f01cc25a5613cf5b3c759c8bd71c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b49b77f6afefa307683a9732e7a3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7649df59d42f8278facebdfe20e4a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a74be518b7a23afa520ef62cafdf6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b756398e6513cfa484047c74f9c275129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133a2d97198622b0afef613364b5861130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d60e57ea060a88e58eb0e83bbf03a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c55325b50dabc0eba6c675a6caf06a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c97bd2036fcbcb9dfb9f46a0e4a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2af5411e85074eee298a60a5444e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce1dd0d025bfbc0541cef724d2c6a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c191e3be61eba3f30647e2227e75e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e045dcf10908722deba56323228b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332f38953aced1ad8c82f07c43a9d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5afa89c304e434180c442ea753a27b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571412a24b476276b0a9c72ecc13ee6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455518e19cace9ea894d5bc4fe1cef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f09349ed1c4abe407531eb44d3df5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5060730a8b9c329fda7e564655a98d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aac7344027e368a59963a3ed640cbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae048576abf99e995fcf34841efd1c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8c8427351d72bb79f3615864e2b15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c864ac81b83dcbf64c7fd753b96a6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58460bcb0091f6d4501775f6eee6bdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60779e23c3221ba8606ed27739605e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc612ccbbb330658d368d33c0108c65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a40f967161549dd6113802e97b9c24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd0e929316da48022f11464286a756152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0860776dbd227da39dacb3066d6a434153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3339de9ef4da5e48d11f4538d16d43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e90f6499d52f03ea0227edf2a9fc26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d709576d72141e97cb37ab1802c426156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec8110db87056014aca616f9c36e3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf061e2c6f2b9e05599223698e1c3255158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c6ff10f5192045c90fe6a86bee37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667751b110f482409f294418183b84b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee26017f1b95ca6f6c1a913221f64b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d86853b6ab65f1476308e4d506673f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b0430144681a80ae10072a1035f4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4097b03f483e1ffbf48c97f1286a776164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5299e06e20ef900ade5bfd1282e92e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a29d092820b178b01abd332f99e07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626574dd34c4939c51b4828ad40893167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e6a21f23fbbea167dfe6f46c0330a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3732dc5b8730e58634bf45771992169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d758deeefdc370fdfde87345072dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d132bb60592ccdcf853f78c07d1f10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90412edabc0c1675cf7a51c6d7ea0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fab2049d6b1cd605ec171c0d4c4bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c83d1492fc3a733b1a40ddfa9cbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfb1632021b26fdb3a843ab17db3b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d46643aad767b654192046f521cc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f447f67b99f05c3dfd1a17a0600e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c498635b0f0c98e0cd57ae5436b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cb86b37750fbbbc07d4336cc04bd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8348ee068986566fcd4b846cea3548b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfb37e44e3a776d99f2352c59ddd58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136fcdd9163ce449b98972406302d9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a927c483b55fabfb9dc376aba77626183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8f262da0845d3b12cf2ec178bb47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fa1ede317f3d683828056580b0f79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d924381f69bb59ee1516e2d2e35a895186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76079c59be4c8000dccc8899e5ec2c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a19ab77cabe9addc6417d0a69c655188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f2ce5e351ef4cd52e537960ff154c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3d9172128ffaf964deef4d2f7b40e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4844955017a1c726a66a9b5d1e7adb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765f22e6d5f4033f63d22e361d0c63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974fe63cdf0fe5292ae46698da4e5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efeda101f5e218677e8015c088c702194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14760f0ed53d7c313c8a17fa30293195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e7840e0c87754dd9460578b77a3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de36957539c719da03280bc2ccc0c86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650f6e04174e75af72a358b41e36da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bf16422bdb8fbd98f7b8a6e5a574e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec93165079c7637cb0989cda72155e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432917a780c07e0768fa59ec197a5885201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432494fe1ddfe2a7286be2f2562d266202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d195a548c1524de0f7045852fec51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8035e9df40b72500abd5f46a58868a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2220c23ab493c6cb56b0b2a787cd294205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77862ac0325eff2a2bb0f672e56585206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255a0c2a4f0fae0744c7d3ef62da44e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63f5a40b1c6ec8cb08540e2d444954208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca54568e28e04745057b657ae1619e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03daee518b4c7b8ee410937c79a04d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b165d02389a5b0cde81667fc24342e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f4eff2da7fc84d46017e96799e642212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b773498bb3b3926d9e552fccbd7d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b3598a6c3483eb1b078303b266e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b30123a152a03becb2b15c9f689278215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfe9c2eaaf47a94e618370bb395299216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9675c396acdcbd7fa4ed49df2e991217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0e850f12d99d0a5c6490f53f29f24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aea63810d4bb168830292b5736184c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6b989a09d01be7f79b2961c90098220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219d66077283c45f16f574b9d8789a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9108b386f74fa109befa124fecfdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027d0711921cb65c2e05c13e4d6ffa4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45f5dc000bf9a2a2a292513d8f679224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820bbd7916a36c346a37c1c4f7e7ebe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f66d1638f59b99dd4a04a3e7734eb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376e94bf58b7aa0c47cdbec61e732f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85e88761eb95913b6cfdcaeb26038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4e7839a1199677bb70c8ce7ac0be4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e177ac9cb269efbc756fa6ac2bc9e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6901552ad5fab669d0d73760cef097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d432eb6bd2a5e18b3aa6c726cc55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826c07b921abc8431697a4fb9156ced233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fa137b79dc9494a2a35ad6717fdb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07074fbd3bfadcc708628fd3e3b3eb32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96227996b001d2ec578b856d729d0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6aba013dfb61d762339c68407df253237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4867aebddf805a9bc8ca28d34b750238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb66dd2235ebd9b45e3f5291b91c3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa786d160e91ae2171c62e70dcd1d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02596d0dc48f96820c1e91379048b43f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271ade93c39be265994ed6efcd057c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f7b065d79d6e8492ee1d855d7222c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a941984392e6b30f9d7f27c9f0e44e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864a2b5720c3103e9866a033b00061d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a7bf6bb59f32eb5b19d67834e26b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd285e365d1601d681dd3840857be8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1448302fd74505fa6b36bf6498191d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc3da0fd1cfd451626c596006b1951249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01724e3955aa70b5a344a89262d618250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bea760f168ba4dda16cecbdfc6f80e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dde9c71bb2913a9971ed371eece3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08680ae98170338c1cea35eb8d50f3da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b7b56dd16e0c30fb4237b92ce204254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cac0b9ec51191c84b9d44efae500b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f898c1dff111821ea920d836e1f6b5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6654f580c06bbea46099a9740e47473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c300cfe2113ffb621e7b3d414ad591a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e5a5e996fba1c3871efcdab646812259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc2aec6b3cad0a9eddecfb2827f098260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f2bae7b469d8723b7dc43d915312d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c01ea81d27ec166afcafbc0171cfef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915151e62b51197db3d8f587cf6af322263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c64509c597fe7cedb773d54f40ae0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1841995f8c6cafbca4a4de908bdb314265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc477e09023c20ae4b8e48fa9393228a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc31778df8171fdb95fce61572fea23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0119dee6db215fc6d099781088c80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41768f5985723a059155a0d3662d434e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ef5b8a28b4c904ff4773bc38f2b4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5d785739ffcf7df372a4fe111d44a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3d8a7d80cef1ae9e9ad23786bb917272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418135ecdbd73e561e336b20085244d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b1d380d3f21127addbdd59600ec1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e940c7927e7cf217066ff77d666147f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ca82e63031c5941082b9a623a3943276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c8b8e3594c82c35e313b097a01f8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c21d5ecb159f9536c93fa9b9404e4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a55e09caeb0217e85ddc16ef545dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fecacd4a123245076a4fd7c4219a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e7a62f19076e3af9f042fb10fc901281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537885a42fc9fb14e09966240e5f0881282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd2e2e2ad9b99b267fc0232f0f474a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340f5744f14400400a2cfac3f69ae0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2fd7c988e6e50eabc59cbd0d4c168285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4a44a2675cecfa31c106bf9bad65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac291f7285c531190b19b7209de7b4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3491360cafaa3860257fd9072e132e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dd01ec919336a59411a7f5a75d548289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e62a8853774da0b9d0d116dc2911290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b636283d62a0f097b616d0338bb9c04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2e80bddc4fdd32957b9ce1c4c3fcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02ee8e5cc48ada2670b92c4bede1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab698e8d3c3c3248fc5a53f495f66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc454581a8cbd51b6d540c656af9bc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b9e55a96f9cd502b3c68791318628296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eb163972d1497a498e44bf467e3f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c13ab4e9597557299a0def6b69065298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1933323f45e477e18ce86546ce94a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c91ef3b8f6e4dc1840f5d49edbdb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ba9ce505b13c4d7419505cbf95904301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f571ba2012279580c54536d26c69d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e00d7e3d434861e6ad4b75cdd8fb61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60cc3e2346c601aff08091f94db03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e603ecd9feab985419fbc390151fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058aa440179b32b5bca70049a820b97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a6ecfae588d6826cb2d7bfcd814a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68edb49c75b401560e36fcdd5f5590a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac62747ec05f4df6cd5571698a3a41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c5a7adf05d0b91d744be958727345310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d87d19c1e556c4e9ce873d7e57b95e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2576e4f344b8dffde142ad9855f79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1446b04f3843ba4987b6ae55799f56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042d4e3754d48fa3b3d56480157ce70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6451843904f7ba256c76008c4bd00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e7387ce88526be9eb5438a9d4e8c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356f460c5e97c5fcb623037df3e1b15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c7c70ee589bb68e36d80679f0b4b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d884cc02ca8eaba725ca79ef16d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166618ec681bd34db9f64207a2f257b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa18bdc08a81f85d5cbdef147e28ab0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58af7fb8bd8266d8bf428d77c67da2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8971a024e7d6c9463fa9ec6a8e53b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28778195b893e5b50c5184c790fcd4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e75c9e1769fe42f58ebf2f5d03f048325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd35fb5637665fb5cd4168527a9d03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ce10b5875b13bb2a1223158e0be78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a2a5922f868ebb049fa4dfdec7e7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe1e74aa817a625a63090b5c78817329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03cd50079d04b80f64c78e66d32045330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842c8fb2adadf79e09ad3d761ad8d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0ab22bf7e8ee0e05ee43af3a95257332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb2352cd9af194d61989baaef10c0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48da8cb122dc4b09d80e26e357decc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a89fae2642ac809c9e7680951ac27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13748122fd15f608165e553fa9c4df5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9177e1e052b359e071e361187badb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba368b23218a7b83b1c4d83c0706c37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9314db48904187d735055036238d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6099b4867a624eca0c95d6c4b759f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e701e20e56f7573536dda202bde55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6ef10b3c20ca1ecbcc9d1144b7f0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39035ec92d6cf883020e09fd8d81397343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d4824b91e7b57587ae7e60b6f0b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0eb7549733bac790c52293f6489be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19438423b8604c0c2de1fef54ef7e04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dc7809b012698bf606a4a59459bb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb4ff8dba7499b41c1af81744242d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c5dbf593081a963f6fa39dd9a73ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715671dff59ca267fee4a9446e061955350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaed6e5515beddf87b5ee98f8a407e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc7f433918558d3f1915308a91c06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a778cdcdd750b8d8be08cc8fae30c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571f2e138d67292312ebc693034a930354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650e428aa6caa2ef7daa5b8e3368ee9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2ed4330dcf63cd12bce8fd236dae7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709dadc5606c73daab6c1af3682fa7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874e167e82b28f4afc261ee631a9d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16654b2d937e4a6bf5988c9174e818b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a670daefabf5bbc114e8662346552ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39438c61c52bbb505154fa7dddc8cd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b939666adcb27ad5e6ce6be9971413362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53d8d81993dd752a3e891d26688021363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72c908f612dc26527063ef0e9e1072364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad6ccd5d25c12dcfe73d188772c638365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350a6887300c4cff02d28b39f924c9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b28d342619031768b293e1cfc6e73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ddbcd6dcd00722e109315cbb4140b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c70662bf88e7652a531e72a87e4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2d4008997b102bf620ef7c93477c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399515a66fb9898c6a10609ab5e0ea01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb3a1e34431705e1ae94aa3c53a6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea558387c8aa1b7aebd26f4413242341373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc71b14297032ce18dac6a07e8309f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa23671c1dc9444477b12f41c786b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d17c52f975919c48aad61e82550ae9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15421b4af51b92fa772433d667bc98e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35bdc0afa693e85d5896b3651baafd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433016adc53ec318506dd164a0a9f4f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d55de299405a0953d86079a592c9ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecca839b067f38908e3789afefb3dbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75719205d99edd98f1205473009b36d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414cae4b0805534d4295b0034c7bdb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363ce07969e8dad4639765508b625f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74f9c8d26b624d095089251f75af4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad7ceba091b5d6237fd178fae31bc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d49d771f2f18dde11f32df499820f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08855f52756705e883b62829d8457be8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a6ddc07c15ea2b81d98d746de4d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca295a73aa82db6269aed48c6ea8e06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f51afe9d8ad9b5e410b23d1fa8e9c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153322f4b70d892f58f2e20c7a034485392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866e8a081f866ad68884ba7ec4ed03f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623116e5390e967a84b27d91c12a72a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c25cd75fa4525b1e947916d6966c3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae406521362cbea1e1397cf10c402ac5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cf93a4e34826f19a5bf3c6aca1336397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0180154700edd42962db89dd79a28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac34dc4e3a3f17ed8283c7dc955b79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae452ee5be8fcc5d05c48987405506400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642686201cc232a92c2866cd17713375401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154357e49b85a6b27233eb97e5fd74b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361358aa75afb6acdb8d5ec363af3226403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819ba900c8b57ae5e871549641439aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ddbb69ee784a4ae35b9577e266d24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9a289c0e24714df2445162d40248e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813d8706ef6519a2ec1bee45046979b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d67b8316e5c59b35c79fe9ea5839408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ead622e99b017a4ecf3a9d15987f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234a843185b00b18de9b404358e878b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b96896fa426beb6d4738afe9dffc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95351facb352e1a5175f6b4472be0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcb3ab21d4610e93e1470ca4e646c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf57c9104376ac35a265ae820ca50ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a27aa67e452ef6949632df7b33d86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ca447587574bcae3fdc74d5dbea3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334128400426a6bb4b15e4d31af182f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15692c8be13eea159529963842e4a3ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a50c3860e94ae48be95fbfe352ec40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7665ab960b5bfa49f29e79a35f629420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95402a8744d38ee7a6b31307667250421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fab83265d33d60fb93897924e2bfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9a3258e42db0457a54eb4c48e522e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c150db9813beb03f471528305603c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f88ac2b661e493d9d5cccdf1514514425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f4e0417a579382b9f6474955653b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb41ee832934c15dc298cf3303b2e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b689d1654aefda21da6bbbc8ffd1ee1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf606ce71255ec39e6a0f171b282c98a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eafbd8499427ce0bb8da1cf6a2145a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0090deb067f4868bac6440403a896431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72346d27cf5eb7cb62e2a834ebe6c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac90fbf028275f742e6828f2a728937433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729632728fd5674eacd3e441eea2875434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817c711637bf51732f553284dd28c80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f498dde0a75156ec9c5b2d1d02212b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88acb96ae302a7e00bf774b8cb3a76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e744673f900034612553a08e2484077438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e622c502beea3c7c5fa63cb414eb739439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c8483594845943c141b34ddaec8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1555ccaa26b7745fac1ef1d0a072bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd64666693206d3debcb7a6940f979b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b47b526f32c2ad2b489ee7f55cb7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0661bc5ec7ee9788b2793222390fdc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481bceb99368137e6c859b239cfb2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de600f23d6ec7b670faaede38f6ea9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40bddd0e8bddbca5438ff61d4145f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c155d70d5446e3b4c9646c9f3bd0e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848d528c3f2a90225ab09a42e723c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af28c9729e2d57aaccd1af15765a00a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530d58912116b58ab597e9e0033774c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7936a4b531a8e4fc7feafe698562f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8034afd8327053b82451a533a462cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b224f8ad1dbe87371e43783d50150454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b90790393aae5f07b8294af8f26e57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3f994a438e3ca24fe11962f7f8aa3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b11dcd4deebb46fc11eddaba53b986457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da5e15b41014c33709632d210f8ac7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e210000ec024186d9df76483a13241459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb63332be4294abc19c7a7df6d618460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f259c6c5cd968cd45fae1913d607461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bc6543154eb407c2dc304e228611f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc7e7611634691d7b180429ab8de0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e62b71ad0c960de5517fb2006b95da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943553c3b7f425189c9b6d2b5588c2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004b3f2c01812c3b4f4e57e4e19b95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ed87492b62e5482081cc6a289e5ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49039c993abf4ac72efb6b05dc7d8bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbefd764dfa7eed8a598d5dba0b849469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1e177cefd03142866416d91a21725470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfc9a60073bd826dd7bd69409d2a81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef10599960949a87ca36d21ddc83137472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f962d982024f48faf1801738018d8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f46cbe805e931a00ee9dce04cbb31e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb126164638fde4856eca8990e813bc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de4a7fd59b1dd8b9310d01e2278504476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b08662e28c45e653f3b0eb5a4974477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11a938a85dd0f6934a5de35111fbe1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3c5b33e77dd6ec1bff49668a825c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>