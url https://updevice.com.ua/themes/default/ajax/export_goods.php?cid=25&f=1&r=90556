--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd0d6862bf960ab372a34a68ae5ea71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b4d1cae6bab3f93e738985bb00ef22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087be22190af654399c0e1357a2c4f0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9458ead2b8b44ae024df0f96c3004b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb21d062f0b9e2a398af17414872a395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75887aeae9764147dce7bfc02cb85c566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819ff70666754cbd2514e62ba86d2927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadd8b80e7e25743465cf67483e40188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af8bcdd23c1f8ba99b97dba500cd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df33d1d20afcaa528c02e72457c7c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0793145cddbbcde0c95f7774776d6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfc1a578fb417edc5b7cdf6ce0b55d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820dc4819fe8ef120d56b9e0b16bd2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b92de986c36749b1b78b13edfe07a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0da9b3f59f8f8a1d40e0fb7cf359215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81de03c7bcd19722f86fb6f51cf8cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943290f052009d84b819419a640143917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86771e3fbfbbeb973daba1095efab47318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bab8540b846bd7ebeb0fa226d5fe8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb77f07f204488a06aacc323b66f3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d65f269a47b4025a3f5119bb5c08421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e473a81e0bd92d45c35722ccd148c3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8df53e632cb012aa6701df6e7a90ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b03f740232b87cf9ca915a8d3a57024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4761bdd570c6d7f7ce6ba8a9a77d6cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f11625d9741506a43804a70fece6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c816f5124c80e60bf515fc47da02927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3acc5aee3c2768c2d69782327b646028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d26b3dd2cd8bc3100fdf5f1787a5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e328f81beb437b201b4715feac001130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f8f358a512fcda28af5e7e8989e8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34e2a1dd6d540ba77d56026d2d9bd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e5b85fc302f758f4f230ac1f0167433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552a7f9b6d3298917e49abbd2378bb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414de118e9ca1b1fd829246338c8e9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e81585dd1f8c4884f5ee1c1af4d99c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f4eb892e209a056eafcd8b80d164937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81300f9d7c6b75034b809eea18250a0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6693ab3c8e4f09223c3072625d0ec3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ea97881042dd9cc526734b603374940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4197b2969808f31ccd282dc92f05f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67078badbdf7452dd66f43543f678742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d73f1081015ed0e7262378cfd1b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b77ccf093c1db00c3a4b084ec0f7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfda6abf991000f60bbd12f3f6cfe145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eed65e6cd375a0907aacd176d7bb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de05189347c747acf477f26a4f4e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c700b9e56b664890bb9af43426fdc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884eee375a10056f292d899b9ab8fdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa613aecfcce6e99cdc5d64ef075b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392c0f3b026cb0d6b688f577fbfa5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b5c6bc3c753fa044f326c25102e4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d39d34ef40864daba21d0518c05853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a8be5f040140416cd7c9c61a1aac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde752abbe3c71d5fda2f1ac68ef0f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad648de8b6e64d8391840ddb751ba056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb0e1d2ef52aceaeb1104fe8de6bce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4ae43e237913093fd09d8d2c83c1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e19fb8a652e04eeb7e17837981393b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae879e38a75a9ba3197d1930485311e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a7390bf1bc6eae51dc1c4cf36af661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aa5d673af17c0fcfb511e5970897762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903eed22764de3c1be0575ada0bca1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e1bf8aa161d1450497ab67cad77264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964ddbcf96c59449aad312dfdb9f97465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d2046a1c3f68b7729787c29eb82cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc80717446374c8e93c77b6953988a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd24e56fad5960e471b68be26c5ff8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4da4382c8c12a7933449d9df39de869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139690eba646d92371291d6f9b1b2e4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f58652614d6bdcdf1e93b51a14e6d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1b2309f9d0cfa9f8e2ff85a128e5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707610da754e5262add00ebdfa606c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98f6bc06be1eee8ead3913055ceba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b067c9c60dc356c7542a2ee53b0b66e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde44d0b498316f2980562b324c73c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc7e3b8d8f2aa385cbdd5e6ed0dcf677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c6d3c4ebb0c6a0e211ac95238802078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12102d8cfb53ffcf6856780613bb1cb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f70f2ac4d9342683d355ac2ad66ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f379c240ff45ca03e88c009bd5678081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e12e8a7c1cb2fa3b05e47dc42164e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb0394b6fb2a6cc2a3305fbd439b9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f339d5a2e6cfeb8df1113bbdaf6061484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4f8550863a90a464f125fc09d18485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a0cfa515f5bce4b73daeffbdfb2ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecbbc0ceaf26ec2407bfedb4ebb15687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e46df712d35645f7dda603466bd39a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e5beb3bfd61fe68d56a2446c735789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb63fd7152fa02893f2acaca9fb64990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041023ff0bfcecd8e7450966a1d2af091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378fa4af5f9aff69654a9afc614934192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f895067e649d58c37d55941393aac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ada0e862fe9f1376d32893fe682a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9fd399e326aa731d2db3ff3bb0c5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67b78c381b386ceb7a39271ee78b7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc14a9cae665918471cf4a788deed397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1990bf9d79da37ae7688e025c0d7fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e48bbf68ea204c25fc1403152bec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b205bade8df322aed9471ad8f0c9dfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abadd93dd023a2535ebe5b014758c44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4186ba65a1985d44ade4aca231f10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0d5123637459631073aa9eb140e9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb0f61b438980d2fa5e9c96dbc962104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f8d2a7bdac6bf205e36fa0722cf41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea94176aae085c50dee73edb03ae5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da36efd6d028bbc1f9305c2757df7ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4e4905d7c5abc98df53faf4624004108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992954195f0302b851a0f8195a4a18bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e0e0acacdc91d2d995c2125f2fbfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7c1573e08cd0217efc97ef210c427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc65c3145b2468a4a7603e3406cec3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f55437da562fe6469819f27cfb7fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc1211524ec500f1528e1aa8fb2d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec4d6b60eab1a10aacac8735dfb5d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2916a7122dccf4399d97d4b6c209116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0a37a16228e40971100411aab4fca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ec68730e6f1f76dbc07c7bd10ddad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e40d4d80c02b91681b2ccb6012c87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42887ae581b2ebffa12be9f17215d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bd74c042338f5afbaeb3865ad9bd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc29e3dc7ed9350c49eb37e8a423b0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff9090601e2d607bb57c48e4e23834123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc89ca95f31ab511cd0e22155fb5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ae2f375ea79187ec3cda1594078c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83b1927db134e0edbbb188b4faab4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26fef45f49002c03a09251b4603707127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b631868700322ab3f649577082dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba951fb61e727c9f6548c27f5605c78a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feb5f72c8d3a1f0cef088958cb3c94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac1b1bcb54167a8441efbd1ff8a780131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdca4332d7a557404f45f668578448132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7217d2d1523a0c2a2f0242eb55bfb9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32b2937b5276fe72b8241879abfa2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a934e6f724544ab36c4d9e69b5d72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448f4cc9ac4b8d5d1ad9ae27cae56a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774bd81ae540304e247fdb7c3bf815b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b3dfdfa2ccfb44e84d783aedde21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000581358b84f8b9ce94ded6e8afe82e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040137d00b6a17b9b924120e16388f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b63b4bff7d82846d0419c48b3ddf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50db8e44c54dd81911d161bfe6fdfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88dbc098cdb9ab60618ce6aab665f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0183c923a6d00baf0276192666d8ebc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4fc3ff874e409cfa213c67c26ba1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf732bfce3a02502c7d528dc655e06ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59197c747c66a5f3932b6cb83658ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92658c4aa84aa285391cdf5fe63fe619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d9fa498c1079b6882f4b43360d1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16150bdb982215c74065401ccff0255a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c02a2808c44a2bec7f077c1214d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d595e9c61dc08ff0ab33d0220eb3022152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b5b12bd8bae4d9139bcd1842eed35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a92ccf2a59321c906d758de6db78d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd132126f1314709938cedac3669e707155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259f211e68905d05f6910575c543aec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7446d7a6ae55fc95ea3b061ffaaba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325886b6b4f74164e71b42939ae9f24e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee99d0d066683f9cbf1b2db4d61da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8c250fc284ccfef1259768041530d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60b9627460519d174796b6b4a9be28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e0ef036290068c479eab4242dffb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a847172fa1ac8e6d5ea21cfbc357163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b293b9f476f261c6a489542f84fc09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39319647fb06cce04bfa69e4cf5858165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ccba4ba4129b2846eaa3fa303fe0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8eed113f049a304571971a0d45fd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0542bf116f12425cc61754dba3308f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94df7e2794d59b52960794305800776169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00071d356701687cc13e78bbee2a88de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a407619f8e7be42e0c871da958e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2b2d5edd0677ff43002d3bf2e25b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f8210cac30388bf181bbec89aca01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf4d9191b264fb1294632bd895018174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363516968787df4a7e798c11cf43958175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0780eadbc56d500e7871eb0d778be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ace0e17ff8af650096cd5709497cca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f989b7cc172ccda295fb2b6b7e35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba8f592226e5de4d7d3c8bf8ca85c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f2ee473fb5a3722a21d5742547eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676e955d99a8af814479959b84078c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3c6087b37aaba798f9276e51b71aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5a3eafca01c674d6281997ef3b1fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccb03b37ca8e7c86a478779268abd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90ada0cb3c5cea541ad7887c743b51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b96e471845aadb00be30865264f43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff48884b182b7caa8bbc11159f5bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f90cbe5d33e71071929e2f426dcb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b44fb0ca2b6af5e22ec83152da4a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23709f61c32925908eb76f9d7f12bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422af1d368a0a22866558762cb8afcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4546bc511f1fd7ae36dff389a8010192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81026f489c948c5ae7a5b291e6caf444193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d63c847b4558ee941f5415c33a66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67217a7816584f9f84185e2d3f71824195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88697e305fea82be3b270870a4d333eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef51d82833310f210d12670527737d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46729fc2eb567b216b2ce4e7fb98ea52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02516987de5d6be5e6b54461340b916a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1657798f4d5d9072d4a76a01434e40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced44f44ebf911862d45290bed7d3b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a8a6c67a6d39884b32001782735c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9aed01e40a1b714cfa8414e968fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d9d2a7d62cb47e113ade95db55b2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bf2fb3d0b0fca48ce0e9656286d0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47628ae74a9e18c404341902a4fa2f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f92e54bc8b7a2efcfa17e718343bac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b86cd51e9e0447ae5036a4ca44e471208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b543a8d581ac0e00ecca6c69f2a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524256a87f5fe37ef2f3f0df578fc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d6b521919eb5c47af60c455995f52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec151c34f3a3e04370e929d6386ea99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a963f2b96a0611ed9a100b8b820fbd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d82bf6170b98153341e365fb4c54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee6501eabfd6473a5de4f1674488ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84a8529ac7c1d4a4fab8a16ed8eb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daadce23a52deed2e3b184840a6718217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b986cf59cae244d1ea54c8d0f894218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd55637a869ddfc03fa51927297fcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062a742715ece70866f2fec046fb650220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622790acb1854346d68566183993d63c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd46aab0c72b3972cf64063223975e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ff17411d9021eeb54efad35024adc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee597a9d2cea0f057b394cfebc9a171224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0a3184d16558e95471bc0bbc08c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002b75f888f2e1116b7b4a9f52ed94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef83ddf5d8f5e73a4dbba8851434ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a70ea677c85d3a5786e3ff4e85ef1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88a81494b0b34dd0c30deb5cd242ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0b7ccd2d71dd5e1d859cc3b12020c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bffca69a0d2baa95276de392a51eaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358137c357004dbdcbc9509c43af140232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38ed65dfddad23edebdee1fa8f23cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c79ae66fa5c1cf05ed78fcec3aa38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9326058c349fc0413cb17e8d9c449235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e7a740bb0b2995e3806452e13cdcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ead446fc684beb574baeb5d71f2c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d8109a3af585124c93b7e6f016e23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea5bc8f855ba5b32c0b3bc8e582c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5294d2a0aec998a0aa89fba995ef1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b3ede0f95cb4f3a174686b10da35d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26148f58d622af5e6c04fc77170b5f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e82cf74534a918cea7018afd9475d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2f987a9ec4d2c3dce89876a7a43b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4234db280fb213dbe211fe97e8e8a4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485b50e24f56fcd033c46e6bb10a60a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1af3a54447e93324bf970c2da72c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049929603a4e5c185e30cfff653f026248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e043065a164438d7fe54d454f576f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca4ecc08217ff1b49fef41d28622b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e05acad6ee7905328d8b3463f425e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad0df1e0007e96e83255012eed465252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8310407d123fb5bc48bf00b12b59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31f7cf83940c6a11e224f4f3c7293d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ee860be7fa25d522ba934148535f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12527413b005b630af602edf797b470256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2220b6095672d9d22419947072f5d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86d0bd610b0cba960170f17d4825c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4446b1d0ebd5394c6f3efcc7c9835259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a846f3ec5c03694314851a4a6e50c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a44b0bc0e7a944a0d33367f4ed52a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c01e096eb6fdb2f376473070438b31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f515915d9e09e5e61ddf660405c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad0d57d6e1eb5293f1886792a8fa7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fcdb385c7c3143d45c0ecefeaa633265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764767610b30d6fc2c70da3b3ccace7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bacdb44aa76b2c5542e090dc0391f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534f626157fa0a75975f200807bda3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528cf326d938bef03881e74c9a79453269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573c40341bd7574c2aecd2e5c1f1b2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827929934e28ce4c6d3f86a223f8593271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5772a966b6dd261202c0a5603745d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c143e43f497053e32d12658ef1512ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8253fd276135f894227626fee7a7e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471b69b5d4eab6fb0a99d91849e86b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bbe12973e11972866c22d7a11dd0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ce86f8145ccc869901bf76b570d20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724c9819f16d9064466058e1139679e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406755c6d372f100e942043fb26cb03a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec1e43f6bfc11c02473187919e6e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133499294176d72de8f60b28c6a9d666281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ee6ad4fa4835061f71a6c25a2944b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c3864e6ee6e7d40936ce8a074aab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aec0bec0d18a8074a9271ea556e46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9446391445181b0dbca025d3877160d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb0d185f7ff11bc30ef25b51e5941d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7d80ed49378162817d4e9f83abaea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f48e54c45f098a0f4219dbd32eee2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7e56a8341ec008c82ead0766737db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2f079af370e958ae97e8bd48e7be5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45700b1e3baf8fdce822958c718c2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38a5052d57584bac696fdb354d6bd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e75b85f5a3e58b7465416f48dd57c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712894bce35f39cb843e8535f262721a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ae0ad615953f58de94321940d5532295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922dbc0c65d6912b917a7f7004db817296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325477b2cdf99c29afb514bd4a210f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee3db76d7cd03dcc4f9dee92aef8c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7595f89547c7e1ac6c3c5dc76378b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e2732bf6f319197b3d39c6e867914300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937b677337d8638893fd4860b9eb1cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eefe67604f4dffcf5ef63805f8ab12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c97f19ebfcf1883f2cdfd2aa97dfbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df746b04e56ecc2ee82d10fe7029c6bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d01fb2864cf8ddf59ccd00c62d1250305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ebb89f15781da519afd22628cd56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b75ea10415a1fb96fc762adfde8aff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee94b12b2ca721409b114150f627037308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f321d1481818d738c857fa64a1aa5b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf552c79c7b123ab5f6e8c5169cbc93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebabf6781e9d8ae2c68ec0c18d96a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d37efced0b3cc6668cf9e2dc6efc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b035cd9c20958ab86b82a07e62cc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5365e46ff015c7fd44e693b35e2611314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c18fd17264dde1a2009be6d706845315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35afe210fbc2f5b9cf9e0b468f3836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536192dffb0e1d1347d6986a6400e08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164aa7481037efe753417d51b5167e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc472921ba151e8e8e4e49957593ed75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48969ec24eeb63e82ef871c6f0d0d2c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f7d8efad0a1098833ddf28d177665321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b67703e3c8785da055a6de95dd6e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b3da35cfb41dc4ca7e597580a6717323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67301ae2aa33f7d2c0f4eb1a4e2c1ecb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1a12fe017f07b002e9bfab77493d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcb84dcd0a5f5449c0265961ebf3dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4f2d32a88082b4c31ba6fa0a983d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097670a3c6c51c7537e80aca599b306c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4e68df1f4774308a5b0b53d5bb0b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e104e665a3b5b9bf0df0551a39cbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bf8d881e1034207ac8157f52828c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874868adc9e84631c499369314650d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e54b35e5601dd91d76223fa5fc22e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669518ba6e5afd513d20e3eae2f90e2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739a104468c43a9350dd080283ac553335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c45e15089c3bd4309b8ad7ca88397b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c60151744a1512fa53bd67f9a3a762337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda05088847716e483660b10972d57d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95867ba16d75ebef4bdc879dbd4ab43a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7138ea65c0bf14f483cbc3d1cff018340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1eaa1ba3b0217550cb4fd0b21335f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b6897f56db8450c79262c2395f41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd4d3a5be9f097d725b52fa56cd8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a0e32f9e8cba5b7ce1af0a316c2d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40973a83569a9396725589aee908c997345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f525d7c026975d43c52a32512b7ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345eb9ac53f9f2717260bdfc457b5c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae81f083b62366c8fa66e3771c0277348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8ae35bea99ee104b2d861ce3b752349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc3fae92bab7e888338bb8264b268350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd48fae019c4e66d1f8cddca29f5c95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8569e21509e15f63d127e905809edd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836fb51a1bd1baad7bb32beaf18151c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72131cfae6ae4db702af8e18b0c16cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f358b65aec476d2a0855b838cf83f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3be46570f7a7a710f27d4cd8c4feb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd6b30f0a2abc243bc77c524365819357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ab340f07a535e15f931bfaa9e767358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ffdf956dffd65193197d52ac4a0fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff411c32c45e3c8fca81f630f2a044d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c743fcfd4f5c75320f6beaf58f65a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7e447e766dd6b1df9eace598cc4f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498100954efb06517f4d6522735db4e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ffbc61bc8587e2005b8538243f2a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906b703159bde7162d371283cd135d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca47704b6677e77e1c3c5adc6ea65b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636876e7f400e1260da8f366f1dfe14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf62b97be9a6222ffa2c0030a8ca526368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf5c580f85a0dd3996ce0c6269191f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888859fb823ba3215290c2d2ca08503370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85078daa15155f76655de93a145745e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163d912610ebc503b536459fc73959372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e3f2e626eaf618c345f987bd59913373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360e2543a441ebf3492856700806693374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f31ec1e5acd0a836c5dd014713c613375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328a5aa41143a387e69c694f756a2f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cea84638b4c66c9c0caa096066f3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2045cc17f295e88e58c7a396c7737378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e83b96a3b9d6fe3cb313a9d14f13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5cea6b7822d06782bf2b5451e41be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d6d10bbca39904e40fe53b61b1d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5f1b04dc4286d366a5185585dc89f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad7a08a27f533429bbe687bf21fbd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce703e8d7ed808c7eed4b7330b3763384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c6c2853b1f9c21b151cfc227a337b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce0e0e6f33d42ed7422ea9bf39e9f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499af79f6f7f5e09c0ada7e3415591c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a84c56e4e4b8bb327590e148b1425388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816445fe03224f6ed30cda964d1f278389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686a8e00fb7df828cdf782bf615856390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d52b675a3c225b640d32f270bdc3d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d02a543bd11e3c700fd06e13fb673c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad54148503ac176085e892e978d73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae6eb54a534009c004ad2e23f550f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896d8204fe44d075bdd245c03b74cbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54240e43daac639190456d93ee7472d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c82548b89e8a72dfeab0fc0db67c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb4e87ccf8762a48f844eaa6451187398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb36d94321b20efc35853c50196bed6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b25b5f02ab1c7d86b2082bad5486400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5abd789510c1444e583b60a53479f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414ed81133e594b228a26146bf2d4ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc05cefc3f59766fd7d6ceeaf0ae8bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c994d14ee8511d621046253bd6fa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8eca87f25185096f88938a0899ceb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7ff3f7d72d9f0d3701df4311df016406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b4309729d79632a6bf7488f345dcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c640ea8e3f8c4bb4e65782d13ee36bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b48b4fe4177dd2b318b5411c1ef79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe6890e504ceab771ef1d53c3af079410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0564712c8607bf687f1f4131de9f29b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f6fafaa21520d2aff3c22f56eabcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd20ce7ee351e7eaccdce1d0104097413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb62a79d6046881707e0207ee9dd5d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055485699176ebb88b2cb2238ec267f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171d54be6e0f278a077d088ba5a3222416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476328558c9f3c53a5938edad2fbca37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d16c6b6f6b5e8232d09d7366e963fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab540412a8630294ee6504bb54ea29f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed100ecf256e23d9db416913656a0354420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d6c5768cb95d20f220f420f2835aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb940fad3b053960dafa1a89e6799c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db209bd2f63b6f70e05afd92b697f5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271ca885f00dbeadb18ea564b653a82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0496942a3a79164395b317188c153425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9c1d2107a520b88289b15e59df3fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86086fdf5cabf855e212eabd03342071427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e7f2f6877b2fff29efffbc480cebc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1aff773d94a92fc2c992b4c0b9a70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ce812e2645872d931d4d8700ddcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49450cb23a1bb242dfe68c3c5c03aa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d696ca450257e659caad5894c3c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807073b02d41d4a25c546b51f395e51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da8e36c34daa0387c8eb9ff981f2e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ea99617277a291e05d6da6d8f3492435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b99d60a953a7dc88b30e3e57adf0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63533d28ef826ebeef3ed63eddfa900437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f355110cfabf255136ba51755be3657438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a56bafd84d56cab993503013791a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de58523a145314b00b1c5ed90b32df1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bcafc0b1e6c29f1543a72a11dcf6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7d197c767c4e70ee05adaa6431cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e27da274cab35468f3fd509fd7cd14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc32b2c3b66b1c70a54c7acd3749ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ddf1f4bf4a492e89cf8dbf9527520445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa812b68308508cab11258926d5aa1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce3368082a43d3c4c13628a04ef62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e17495cd5e444d662594cca4c5f36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff18e99bbf982648c688fd382090fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5aa2e9cb70d9ff8786d7b5995efd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8e6d4fb8b83f5bdcdb01c1e35de7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572cd2ba825625c331703b287cfac9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5795e8783cf4e668f9a0bcd7fa8ddb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b856205b079b6071f62238e78d4bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cbeb34d5e23fab2ab9f78e35c04c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b4402e2715f52fee07b6e3d7e120f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147757cbc65b4377eff74f29b22bf08c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9c7f12c7218464bc7a312377c7e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a013cf0575f90cafef4e64574c2aea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3c7a32f62acc516189592382bc1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb7927067fb947fd12c3abe7fd76a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cfb622d6b26c22d83cacb101ca6c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6dc15d5d538c57b6914bd8a807bfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01ea0627a1691c356ac45d1a4820ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1552b0552f84b862b4de6352f83a384465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d451f4c5b4a74d8a50b42f6b0ee0b54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fed3f3afbc2a3382d3439ac4ce92ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1616527cb7a3589ce85b983c978c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dde0d170e8b5cc24be3715f53fb3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee557d8b77d189e90c5685cb8b5aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8723ec54947bd297144ea060471e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88e437bfbc576df131807b5281a32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f888ad4435aff0ba35d756a5b2e95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f22570b9ed4baa09e37ba25f240d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d67adc3d919d722287a2e5150bfa48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120d2c62de53638475696b7a0cf257476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28ea4778cf21ea5341ede09173da6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab020bbc72a0d484a470a37afd5dc16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6c98f8d68e16eca1796e6f4dd52a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56825d9db4b8b3a70cf3326e0966c8a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5bff7822a3956e233b37e235e5216481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7170087e9463012fc4f1b8b07e37f16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510afbf76f4cb18778f3505f1f7e5e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f552e95b17d6ce28e04c8530fc486d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126271d1a4e56e90933526ab98589f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5e019033b1ad8c3f1a45e90a37b69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf7833ca633f10b1dc888e91b456c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec555cd45e1d82bf7debd2997207474488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22028b047ec3a73d745fb6ae9fd501f8489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d84430b124a9b34128eace369c621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1747552437dedc3d2c84f9521d6442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d87d381b228107db4f7350cefb64f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ffdc2c490e50d0b544027b4c3db3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c438032aca015d262169c83569ad4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30c39900525e9713d71895915b264c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee911aeeef8b01d1f589933a031e007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d2114cec7aa3f90deaab17e42d4988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6568c80658d35bf234055735abc1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0157904585492b48fba780afbe812d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efb832a1c8e8cbae892eda7b27d47711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fdd2a45117ed45c40ec400f3b489412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce91b320648774f96e83c5d23d2883513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8be73244c994dbb658b8145769bf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d093fcf3958b3776704396623946f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e29901d5fe01f985699266e8e96b8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8674812c30e6a82c08d0b9999af90717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f47d4515ba7a8e97f4e54841d1b4ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d09113ead62e7af4a128a4875f5e2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a35de49b0877c42300c9a1ba1b2ad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319801ee48a20b360d64578cd63eaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697c7a14ad5cc927b199756e8dd9c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e93f6772b786fcd956298034225ce123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2a1d604cd65ab9f74555dfe7bb7ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba653b99a85d3d7a6082b9d40349cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9382ae9f6b6f0d272f127b56bf3ca3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183805cc0e6ea71264811ad0be654e3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade038142368a57a6ec7d914dc0c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b43a62a9a197fcea8486195ee91c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a4dde2070655a49bb3445c73b5eff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c279799f5c7267b0d7f5463d60a37c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ca7c168b5fde0df1f84f91e8d0c5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1f0a530ef35fdb39a82fca306fba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f71be096ab5d82cba43e87d603702a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d1da3e5d42bcc5330bad3a45b6e3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adcc9023a9631632b8404da9f17f3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3932901f645da1cc67eedc1f8d506f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a00d021fac479e6ebb7c30ab634b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d852846e47b2ac6f74cf4d59f1f7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70beda29a9b7a32c832e7966523e8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5428ee4cff3771baf1dc58d2fcfbcc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8de079b359e764a8d3b8607d9a3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df037bfcc00ea09468fd8128fef9ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aecaf752adf0fdbe0f16313f84393544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe77719039c2bd36ccdd76cfdadc5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1d30cb80ee97258655621c51f9e5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba287c7156d7a5b5574de6034bfa9d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83244c4a301066e425992d569e1a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e3e0e7373af2703a27dd48369a9f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094d194dc03bf2a9b546bc208ad16da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296b92244c6629e10cfe9240269740151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d442667f449166499541fe180dff91b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579d2758bad214c7604508fa3b7b3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5535554e53f9f69dc8fa5beadec9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ae73cc0663e5cf2a6dbf0a9b2a73f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101f330abbe0a0e92b0079b3e26755256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85debbcb5d28db18522c6cedd6edc6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e30c00f6eda1f23f1076b1e19b1b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d616fd7d9a9c457d13874d3cb917f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b70d46b40f7db8805aaed7015ed3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1763930029de88c4c0ba63481433061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652d32dcb59719fd5b225e7a5d61f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73135af69dc4c0e5b4cba2e8715f5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013476352812ed271ddd1b212605e7d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df126a2336405733b8f5acd215a146565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad35d0910a83fccffb27e525121c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71317c15ae8022ad99b3a9e917844d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b5472aa238a16d424f3e77f09871468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417e725160e3d5a98231f4a26d1354b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede1a19b9ab5eef1da8934a8174e86f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717be2571a45577a048bd048a182fbe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a10e4a938a94e3c594f336bcf440372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079d97483bd5cfcd07c39573f2ca8e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f78d56a9d7db240e6dbf2a98eaa59f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39b70ff3734a693df8cb73d7a8a23b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87defb3e0cba30569b3ba1aa2a4d40d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef2e619aa689d236ce0f51a1c21a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee996abd628c2deffb451be742e76b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bada433ab1b17d13273d62bdc8ec5f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5957c56d155dd8e18ee32adc37aad680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526bfa25c23a0fbd630e41f3e1f27af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a21b12c75792f666dfd9e6eb7efdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2599108c83d2fe2b4597a64cb29265e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e105828b95e86cac194fed93643be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a6d923a336437d85d076260f5348a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753d356fbb7aebcd33ea3670fc238fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9e77eb096c36109269b0ce8ebb9fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa92e72f936c5d60e3d85244843bbee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd5bb5a366f1214880fb7eecdfa4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb65012d253b5c819d2d2eb5eda3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff509ab016d57dacf3e9fe09b13ad5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edfb98e19e834f0117981db0ebd1ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd0cc3fb7e2b3d90ca5fed87f5c1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2bd73d237e155c9acb6e7cc9635fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac1b6bd17034b1c83370302286847995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2594404b5d88230a3a8f4f7c84c08bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed8903465abd44658d7ae48fba05997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672bebd37173d2f86f8f5c5cb927d6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6209088130d83a2e3e82e4e48bf8f7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3405e4a8f0c1bfcbefd7c84820c255100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e82df4386408d26056491fe0f8f48b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfe21d7af5d77d93455dece4d0e95f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41bec4efb8ecac98c8754acb455645103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dabcdccb598e3208de7743c1aa4213104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bf09e27991fedaccd8f84f27e8528105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553504a59a6d93afd34fcf6b583366d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a875fdbd8ff14bdb33fcc7fab02dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb64f385ab15dc9ea08e36470020fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34789a12970dc0fabf15d719a22893109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d3fa9072d7fd02689bf16f62b59f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a3b35c9c7181cbc22e2684cf515e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a739eb0a82dba06da795d90c8586112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3b17c8fe1c1c76fb9a93c5b666f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0a02a29b562713db549b65c7e214b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf63907a9df98afa0a72f56b3769e4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2df8c39a3e1d6af6b6eacb90e4e88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8844ae0117f66c654d71cc790d1025117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a258ab82ea99d0ae8e8a330e8629d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619b528a139ecc997ac905185d092e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a18db68d4bde69005475a13a057400120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9cf3ca69fc9deb4da58434c0823e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5880de7a229c310209848c91e3d7487122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51f5585b313b7d4fcadfc50333ea0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c2d8e86701004951554c5aef83c24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc6dbac607c3f52dda7ade21df02a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0a04faed2e187d6d391940273a395126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e827786a2d9c2d792db512259e799127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74688d43a86e316b7ab70898def1742128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd1c7654676ca76983997547a4f8bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83dbdd9af18082aab0a53b5788f95d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1cb53fa0073f037c0c670f5980405131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c05fe0c11af7cb7a12f8844a5cb10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f666f0fe82f1d0968fda6a82b48f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56bfc887a04af3590cbe381166990e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1185a969bd82ab82ca0616eef6fc388135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8650429f629485a1b34f5381d8e61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef420bed86c0417a202448ddf6091d8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257565a0bb261b0746b1e68fcb8002c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb80a92e7ffd7e0118a9c1704e5c09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72fbbbb95bd47ea80959dd8fbd6d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8ce6a5d6f9f10b021bf3083bf50d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b9a955062164829789962705f2642142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a132b57e79a84e382a07c09a13b79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524c6e09ee95686b46800aeddbea137144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758565c704f18459f5c1bc441e2f27f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1476910ced4de74eee21865ffff82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb54fc199504d41ef288a90d0f6d02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42e28114b5cc03c9391678e4e479f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801ab47809aa86c3d1a751207ce52f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b9a3c80276f1212bc406e4481d26c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e23849c59432aae045511f01f6f2aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a4d6cb05994e728645f55506684d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a5c1a0d83f3ed98cf0aedcbe40062153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed874951b52b001d2850f5c96c742162154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854fa1b47baffed8cdbd7911b940060155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b687cd7229c37ead21aff22093fc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e60f712f1d5ccc268de423df5c2d29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf64596c9bdefca9e822b909a5240d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1d4b71893693cde1ffa0b1be2588159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec17363f950f991c0368d18d4e5477160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0efac2c753f066e8e7de0bdce22129161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e950cc0a213e1ea07498afddf682aee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8876ac48eb67a81b12cd9f1cd7896e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b66cb81e5bf7c59c990138140933c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e71c96b52ef2022b59dec2d2521016165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8877b8763e72ef308c81fbf6ffa31c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ace1ac0f949015a7213c1a2fb7cfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc912bc454709d36356ca4e486cbc84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac616f165043fed725cfc6355c9e1e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838416dc91daace3746515eaf80e9553170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881030467e19c16b8e859d7276ce15bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea178248449394fec232c6515dbdf6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c89ef55eb0fc5f7795f4c078885c10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456391099940b4a0fe298f5b8bbc0f52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9e357e05b2c59896dcc9ccc7fdf16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cbacd1b15c2251f76ffbf17b34488176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8beafe758be4609e0f7cb3d987a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb1ea6d043ace05558f643ad04f9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0d2a77ce7d6585104ead897746f84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91e35fc2f11a0232074f7dd83dfd53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48772f850424cb0d18fce8389fb54af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afd6a7bdfe2da79dfb9742e475c288182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5feb3bdd27b4e6ec8321ad8714967c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f9e4130124926b5acfae6a2375b42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a2960fe2f3e3ad1cadab61db5b622185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b91482226956a55b8222e8ef799ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed65ad0baba2b3712966c33b98fa0a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618fda067638b22615b54f9596b6c18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a7fa77be796b14d9873bc64e7d79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6025f7cc499321d87a23a83d9936c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893efcba56b570ff74e9fbd3c7256c6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065ef164185642336b491f0121534f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7be6de1ea091f2114b84d5354e9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8b757fae890f1b6aa4802ebbbc07c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbba8af10657149bdd8a6803657930c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33c57fd5155d909fdc6365166fc2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e6e85c4cdff6dfe18edbce7077e9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e065f21267a087e4e43bfb827490511198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a222c347824cd4db3303a3fc6ef029199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a61a107c277a2be7b73bac61ba8f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9b12ae4f897cfcfbd8c3a0146e2b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073186e2175bfd8970307fa7b4b1a3c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413390e4061e3f7a57bdafb1b23bf4a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3b72722549dbbc730793f4cbbc85a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92baafb4532c0cf56586a751849639205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f32cb6fabb39634095cef3ae8f716206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458adaee23342fcc6771afeb9ca993c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09196f30158c8d47c7d51dad93ac70b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331fa3264510d276435a6137713f598209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f603e9cf08499ea01cbe4dfaefdce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b879ed39c1d957543ab5401032327211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aba152139d17bb43dda2086848cbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82cdcac1940af70163e7832bc4d78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fdca955f33370e0e2acd297ef11ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142863dd744efabf019406c282a11a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d4032ffdd958ee8d41553e4021bc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada3df68b13e440cd0eeae421056c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acc9e6c4bcca842b270251aa499d27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a663ad765eee9b79a174c040584edba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fcddcfcda76cb2c3a17594bb4ecff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba732f637f1d2ce3c844545f1baf5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb5c67a392b2f1f889436845899a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244cd0c3d4ddda19a95d1091ffb05fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fef15754e1149c2214656c3be13dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c2a39c46cc2e9b1754873ba1dd849225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b24ec3f501bcf119f7317543b0f75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c9dc3a6b0fe894f173566b290a51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8975cc323b79594136585e5a8d285228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056a5e3b378f39cccdb4f627d7b20fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059b1edaebd58413c6e2d73c025d18a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29182776da9b369d86b0d06319bca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97d0199906c68e01efe741f48b7b21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aff57976c5650ed2e78da0f8f66c78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe504ca5ee73fa2526afd0b31bd77c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5ea20af32a28a23397f069508481f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c3c0817d21950dd11227f6fb58591236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807092110c75de204f3816b085f73c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57f8448a04f89100930466cf9d8d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f757e0f8a1c19d3ded36a046203a743239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00def7b5c78ae9119f763ee23aeb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2db53536dbab77b706c199a8d8917241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48fbc6c40c143d993a4d9e07fcd024242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20949794795c01e1830a18ef2dbd6aae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e4bf4f94c79cb741f5caec2c9642244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5557caf411c7a3527c095ab69d15e3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4cac3c1266f4d7e0c393bbe6898b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59f24b8ae6362349f248aa032d8041247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09d38579687e1a4aeb884cb9279f99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4448e61fef12ca44c60ffc5725e4bbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054d3b05ceb821725d898694e96760d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f5e58d5b587c8bb377dcb2bb42a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f9096783930f150dfde3261bea77b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec185b8dfa4c8d9b4a32879c636c2be3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05bd99688c7c972ee718769b8ad0d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cac102ba24009ea8c875c48e300af9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d022ef9d4174f1932dfc4d7d9d6c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed8cfffbdd3cad2ce83ee5681d73f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5849f5b03b25aedfb2eeb3790aecc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2284c05ca31b588dbe84e90e63a9c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab205cef251d6a3d3335f1e2e8826e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b0431e116af51cc1c4def282a8be6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ae844dee66958c52276453cfb0d88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a023780a89de7b7436d206e290718e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4b9be605af2b0cce18e6adfe278f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ec885073fea9b8e51b45edd53c6ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625dcef62fe7f5fe0df37c014944c42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb321e6eb304e4df6e3624bdd34cd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d53b1c1ed100e095df0183f9f5f0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc847e7a8e0a572004fb59f9bdc3788269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b51cd2632c161fb27496ba634706270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb0058a324624ea115b72350d8e605271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa187d9a1bbcaa6f2130d4ddc6b81aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f17a17a4b6a72d4b57dbc95eb7253f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0b8bbf9731bb16c47a0485df7d153274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411069738bc4d4a1b26725ed74837f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b771da813846d8d2996f31bce7929c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235973f368160c495d645dcfeb7bb81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394262edcb8d035cbf02882acc51c76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3af3a89a49beb7f5667af635e390b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eb0c75a9c8974c8d20efb68e50377280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd75451e305b36d892c601511df732281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea90c852e196ac17af5fe29f47ad8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26459800a1b8a29bb864fcc2b4fc6aff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087deecce15f6fee206385f6ddab40a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c095c36d492ef1f242df30efb2430c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7668cd62bf877b9d2c26d8f6acead286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf221bca13460c48ecf0d45080456287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa788443ff0fec2bb7e1615dcfac42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafdcb0c34aef5173996bee3d1aa68b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c38287eebd1ab6b186cd222c0b4ac3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece32e9fc098e7f6a15315ea66c429291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ff2c4f7b3419564169c868e141d63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117e1327d36128762cb374118eaf182293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d858cb0e7e0adc98fc767798441387294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387609f3653385e7fd9c9c8076344f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242355258f2614dfc4f98d2971327ae2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde481be45de89424c184537857ce73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec137e7df87ee52565c08234923834298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb531170665a2bec808717e0505dd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9394aa4ada5e1383eb7282083d9db0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d46a7c53b6e10ab1398c7b3b9d46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e69e079741f502f08bc500f88c3fa9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3164629946a5d60895572f0b81e50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d88034d0bba4ca12d429ebd4820c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5a202baf9c233e0d4081300854570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa962a694f483c8c2020f0c7dfe21c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981be08613edf4c93624f3d95596612307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8834bde9b2a091271551fa7bf270cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdc16dc1476cbec8ec51965ee3a383309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75c156ff0a165cd0972889d5ba17b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d318004f9bd627fd3d59550d3d4281f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82739170d69fb2f3ea3987057d513cf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755d21ee652c4d8b83896665fe2191313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe2748b0a40772b4ee37388f9de835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4d8acab6abaca3689638f8e78cb00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29284f47420623a59e4fc85c5218a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253a5dc6f73f5d59871ad7853fd95f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b985764513c17178ba0c324033dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeda07ff8f4e6efcd83e1925c773b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c239794aeb167007bf4aa3c68022f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23151ed06bc5e1b1b33d1858e0cc77c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa3cb597967935757882198fb61908322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c9d71380bb8536cb34bf5c31d6528323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd70d4dd98a7586fb4f5a1b0dbe1d67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146d98569a8839af46b790de3ac1534325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d1009c051da97ff36fe5d21fe35ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0531133f4b2ee1edd31e3dcecf39f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9ff6874207149e108e6dcf03d6932328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70e4fbcd49ec8e0242f897d573000e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344306ae0efa290225303587b1958a62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ea82112c53841fbfcc1426d0cc87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d81076660715859184998d46c4500332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f1e5413db277228f4eba3e86b8aba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd981bea2e71ea8d6c35f021cd4b1ece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1119f166705dab22e605993195260a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c97873389cc1e68522980e77ecbeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2885657177bf84d105d04e5ccb616d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1518440177b335744160cbce91d071b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148d8dcecfda0daf2c2712921647254339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca8b29503e5ce2b13095f0fe825d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a44008a3908171acc85e2b700b7be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475b0957ae8c37c3648dacd12f75cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312631e72b9ccbe1c21dfb44ef14158343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5891a21b3b433d6c372daa166a6b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4ac6344cb95d60b1985e4309f293345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e90780062005849646feb4d77440c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f8ad513d8182973e201d636e35c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3410c72aff8fe74a28aeaa58fdd5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f9b13e8be83a227a21af2e10ae73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d5fdc94d66e24bc9eb1f695a31d37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42ece1be6da946fc32436064541ec6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df52e49312de941bb587f6c27cbc137352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee305767713b0199ac098edb7889651353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c0de7987faf1d44f4b556fa0c6776354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a204e5eb654ec3c63ec1859c08e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e478eb546abee3409b4202b0d1e15a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622a1cc63d0502f283269a0b2997429357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d17c8a05952834fb06e1092c06805358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150121606af3f63e26f00f5f3284b23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765bee4c9b5beb189a8ad73d57a2f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8226f93c9b5c6833d1e01eb24a7e445361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee7ae658b467797a7fd4d42ea7c078362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a854e817ab67590f3352a5ab8b5cb63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f592d34edfc08e0617d0560633f1b21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb5a3061069781d7b010b77c9c805365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16dc82f6f054eda20163436089ac5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dc74983f548ce42f38a3a4a197d5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468044dcfa5647bcc2dafd6b566b9acc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659d3b3df443fdd9712e88503cc3c58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6060be2535039d2b580e63844f245e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c89f89e40f47030a8d3fd469ba520371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3ba5f379002cdded49febec83dec8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff3799c8dba38dea2768be2fdb7a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fdcde64da4118041e34107cad4d34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b59328b323e15f2d4b652af6437d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d7dc7854abc59baa85d2904d299ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dfe7a11903ff64b35f6dca66908d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855204177caa837ee5a55853089641a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af7de843677d4361e5c745f0ecae2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66658b8f05c8e9368859b7ede5c95a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e594b8e831d4992143e98eae2cb90ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a8c4711d4e73fe088a72723ac43cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a3776759bbdd806c1012272788e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92590a7383a71a8f1ebd4a12d14637384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094e99a990cdffb6035b6948ccc4025385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd624927207a51a1a021f48a7886dc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7046b78ebf5dd649408a0745a249d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96853443410af902b85d85216c4b643f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd8aa0a48ed5a0d9407504e11d3a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e6cb696b57067d628308fcd6acf38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d67106e06c3eac109c94038c16adb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650cf04e82942608d6963b66f4ce50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74246c3199ad50532b9576b59918339393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ad0fa5f1f90bfa3f5969979cf4ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007085a5e19065c5235efde7173a90e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a719ccffeffaa1edbebfb60ad22f56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1b50785d855d306b8d34819c18254397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf49f326ba437980f40b6edd6be39ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c64ac7de099c799b4add4f68274c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de887f579ebef2ae946f96e10afca8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f12a288f625473ec17cb931250dde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bebd2ddfa0497370541ed1efda003402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a726479ca401caa442a5db43136f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396abac1e0b2cce763a0821833d418f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc41cc57a8246cd6ff101601542aef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87f015b49a52b16650ddcb7a5571ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e96bf36695270178683a7c26ed929c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90a1d37a60cb5cec55f39e15c6cabb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342a1f01b15e5f57c7643c38bf02dce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff3de725d978e8fa301d8d358048f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8348f10e04211954fe2327dd4131f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac191fdd398e9541771bddcd735e16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff9dfeb7c5a98f92f6b6a68af27e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc9e85b8025dc09448b4774f47c6a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d1232e97ce706e5aa66e04dbc34cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca54ac1f6b61aea7fccad6e888d407416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20056f75c9376346b368385f914901417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c68f12d0edb5842ea77313a2356806418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019e49e4a6640f9175ec4c654556acc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568216fadb8a20e2fd150047d7d3e00f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdabd395773601368abee22f75947c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6643ce51b585ea3a78f55d196a1f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801631aa36d7cb1e77204811af5ce149423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7a7bc231ed970ae844207baf38651424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a2cdb6ecb57011da3d3732e09f22f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e80eccd80175984b1dd1022e7d8a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bcf3d9770bd42c6e5c32b52dd5569427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ca731d938d8949932601026cfd500428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae529d4c12668a6e7430d141ff0cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5ca2fb04b9c8a197fe08884649e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805265cbc72c70ad53c966f48cc3e3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf918339b1f6cc1e10302268df6d69c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad33cbb687542df1ebfad29f22b8fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b63982d54e6542f1e01fa823ac15f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bf7f062d6f8632430583af8649266435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958784531063b04e2430fb075c426ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67f665b0e28f5d34ef68b2f668aa4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deea9556208eb8b95d0afef374cd50b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a8a2978eb8cda221b27227b378e16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336ad4b4fc2bfd78a3c6163a9c838ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883cd03893d4c00db3234143efa2887441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4550151ff9cf8ac7848b498c743e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d618b47ecea0d00c2536a7bd16f235e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41086196d1d568e05c4b12f4980320a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f973bd4bdeda391cb66ebfa22c83b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a8eaebc136cd508faef3f4f3f40cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d6014e62e4be4306f1390537aee31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a1f339342655a81ac141e9862d53f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0b0c96c36f7ac63ee651db037f640449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4098dcb7c85467729fad2b8b67c283450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02afbef3ac7de83ded118b5d86ceab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94472eddb85e7e18fc8f31c95d9dbbba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a35db4959adf401453c0dd6b50db7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d97ac3604b6f5c94d0aeacaa2124ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aadc21cbc369d17fdf47da67f697cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1446d58812cc39b29b6bd74136e2f9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0eebd9634b97a2d141f9408aee9f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affcedcdaa82a1e866d0f332578bb90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f406a79b57e4a94e5f04da7bfd329459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62bd76b2e3d9299ff56387b421a50c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c4779f697e832bb7ec7e0d081df94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2ec7aac1e19e4663f34cefba45dd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8320676f36cbf193c493abfccf703463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41f93822b798a4e1eaebce58130a47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a8990e6bd81add8ff7241ced645e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b513122f337708982b87575678090466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506072e4ba7d39e44fd0cabcf6e59075467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20d918bb63ed1c9f4f1a711abee517468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b128c4855a27bfdddb32fcbd383a1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f7c2cc9ac9c07f9d9af4910934935470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78652325f6677d9b90beb71d996aee0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61daa873db762e6ed51d007d4376b61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d7485fde0a401d606cdb6d1445d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b5b1ececb10ad001e3776016b21aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767c333ccb14ccb1801da162bf3060475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aa07a07180867fbf7b71107d4ec02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eb711208bbdb6ebf656ce62f13d52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4d9635d25485135f867b0fa462959478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7365e1166a2c1f211edc7aa329110c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>