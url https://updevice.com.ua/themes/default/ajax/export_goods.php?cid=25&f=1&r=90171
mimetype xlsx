--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee68f6eb74e6a0e13c812cf60bacf2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04281ac25005fb2c869ee4a4283c4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe546ef2882e0599fd470b67f46566793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf106c3184462404855916c1bcf3db94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e62672d59f39e6f83b18ee3cc7c225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb3619c20147387f79a0de36943b6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddec847cf293ce969cfb3f458116e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5d5b9df5eaf8a1011ea9d073d30578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df695013ad9c554df22fdf647d8bf7f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf61d2c8590840325074012078baa9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b60536a74b9e61d4a8c0169ad0554511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4839cb2322841ce10c6d1f8ead5ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5716e0729c1bc45e68375ea7807d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c43332d93275c9f46e459ffdd44914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5046567cc1d4cdd592517fcc588ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6504da4de4e121766a9cdaf06333716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5d6dad8fcd8bfc2f9a7bc18bf1d1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c7508798ec3e758baab6eec14bc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d62d52022d864c18a65f21500a35de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91885750ac076c8d57862b37a5a93120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed1f0b2c2e439d7e47f5bff9770fae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e335e0f20773420201ec59ef1a3130422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83137e0995524607f3028f38dadeeab723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66f8f65ed15ae425f38ce9c316998824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1889cd992a180f093f5f52809ce1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4bc91495cd0c6d594df52c377bd8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbfb43627afcaae839aadc3079b77727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b93ee7b2c27caf6506645db73a25528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b32db29b2c8253de8f4132bd9f4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518d396626a50e76d9adad431a3819730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f2380a0f8b80b146e60fa8345fde531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fb2b3951684944a7184e7d171919532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f58c29738f1f858488293ddd5ade33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfa2e4197436b19a2da5813ecb55be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee4def4dbfea154cf574745b8cc5af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0a3d97fe7c9868160f6d00e8a8f3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cdc478af1d6f858273196a06a4a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cffab74b0b014232093ce9b024b4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b597ce6d03897f0b9ebb5ef9342239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb938a80adac498e60e83a92c1946740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fe0726f24827f37828b6e8234888841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915761ce4ee5b3189ec0d9e8394c858442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463dcf368b28ff1361e60c3fb606a6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080caa1d5e45637b0769941023c51ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015409fa6c2ae2384fe2e5a130442d9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb900e3057b9a7d435e93a5d44942446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6630e5bec2581034994526238dd09547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacfdbc90d72b3b871b2e54b38b68bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe1c4c80c63b8d1a137c61e2afca3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f715d4b4384a90cee502b8a40538b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861fadfc56a9adf42d82d70c261a7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c5b0f8d50e41558792ed3671d77b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0a945a5be6b3d38239789da3acca253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542eaed210ce9ed9f4f2a2376f3faea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2646306b9e4ee841f623c0da67a7ccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880cee14bbe023a6d152d84ebb0a03556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef934b0e14cc1101aedd8147ee4adb8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574ccb33f0d2236fb3543affa29f1dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c333c9f91f1b9c7636cb428c8971c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06cfa5956df6d9a26f0e4ac30130060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801ab2ba531b02b401ed874777ea4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b216c32e849d779dcd41d404c20a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182b74157c478e0f2262bb48bd1ad1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01426860e7ef315a0425ddd00fd3bc3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9de908a5d89a556ee0865a4b28d46765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ece33a33a94dc0f406029bcf6e4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffde391548349c478ad7182b5256f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e373c4ed8c3fcfd0c1cf9e7f096a65068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68729acce32080a015017a0acbfef669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd796b43fd7f7f8e60187723cd46de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ded3ce3b8d8ae806d8f61c6455eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660f2d5ee32026107fdb7821915036672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630baed0eaabf443fcf44aadfe8c18cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a45639b1270c802c6456f2643678574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636a7db47dac89426585f1c3773cb9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3db6f22b7e89a6d2a381a406eefe8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fbdb43097cae4f342b86461eeb78577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a36b89be979444ba479c12e05d4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401304167ef571bf6abda89e04948d6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9873f8a44d2cef2faf4f53614b8560980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38163d3701d1d9f2016bc9ec3db030481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d039a343604ad7507504531f45546a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f974d4ff20fdad70f0e5382411dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e1c65706759d77e724c74a75ef16584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7e3f2343b5f72de51be5c1226fa9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a44c77109d0b357de9be063b2c3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f62214098d4a114a354f441a2b7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de500917028fe393257d86ece78d6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f68d5fccd4200f40aa4079ca35a86089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d725d35a3804a749b6d56c05532e3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767548904a4f640997edb5ff9ec3d7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0d7369954e89d7a2819ebc8b7189992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d177d8da544aaeb2d6e98597cff76893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3142671ebf06a81627f6974383fc0c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf1f57874380b70cb12ef2de8a78695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e70a0617d603a8232230ee184044196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f0577903b828d568999f68797835497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd5126aa2835af184f240a9d763d4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f7e7f9649defa8ef78d31175200899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa525c204963b5f79aac22967459c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f888dc4929d8682c1b1bef1173a69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e472eb7d9ab201ed6ca74167b617102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2253370af1ce60152711fb648cde3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305924032f2f7e5f3c31498c19f886cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9ab1fb4a25a679359fbc7fa86f52e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b1af6d3d631cfa3b8d652759afcf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838dd0a9ccf00f369903be3f83747bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43938fa96cd8d5de0bc1f93bd8cc098f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107360c76c3d8007866087427760638109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2232b9954d58151c5c990c0c1a7fabf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26060f319b18321ac0164980126d66c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c549700cb1b4e9eed24a3eac3aafa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae331a2ed28c5b9e2f2f1981909109113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064578a3912469c122a886f12fcf3563114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289caf3ed9ad597e70f3cb45ac187a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ed79e682dd3b4d7dd5b6fdf45b25f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af21cd99a1597dcce50afe261fa8aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e15fc2006582f5a0bf5547b956466118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efce20dab96836ccca79b88e61c3430119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a65ed102c7ae7766ca63dc80464d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be11fa84d279306677eb3ad85501ebb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d282d4431f8ee7182e2013e2435418122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02b752fd18d1e8d7bf6aa591d04013123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1804ab6dcf0976e3ca33406102e0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bb64f031ba4a3c940a3621add7354125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b234f4d39ca36f280d6426e023a3b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15946b7ede58f1d65fe51563a9dc1b09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee2315283c421dde98ebb04e44e989128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4f1c95b5ece547b03b168a91f24dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab01f0f14a2ea8c9c2fcda2a689de5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954042cf459fbf46e6059140dc8dd08e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521466e20785b8b22905eeb52f786e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b231770326caff9733d5948132ebf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c4a5842fd1c0ee513f16a7bfac132134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4a383b58ed095775a310fc2471490135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d4ee17461b84b5aa71baa211d739136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd918c6e8121d0d9b7198edf17493c72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3fed8f8134fb89a92267a067f936b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a39f12e8e6fa39e138f6b80697e20d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565868b90e43f1a69cbd1644ac4eee1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57496a286f63d9abec93ab5b3868545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974f93aa333dfe38d139d7e2de6904a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f69a1489ac81cb68ae1d21d8f5b275143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3388e4d04e0b9ef4ee3ff4764976363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76789dc539ea73e786344f241776dee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b510915300352522dc096fbcdc4f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2ad8afe8063570b570107a2934028147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c0c39e0988fd0723b18fdb3e50de4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f344d84412a2b4b99fb51b0eb4bc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a50a858b533df25b6f014e3e676edf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c147e3940794f4f26e76f76a7a1434151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6d3da1e3cad37b1c732341118de3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7d7b8263ad7d8633397f09ff0032e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0749fa6ead45c428c3a752437c5982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6afcd89c5522a846abab9d815beb19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ef6c05dff7cf771f1cfaa5ffc65e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a524ef24c8fb2d85d1b96ee139cfed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cbcf8fe88f988545b7c94e6c625d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac97a537715d5204bb0e19b7f8255d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606735dc5a7f1e36f6383a34b237dbef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155720d16f939c4b42d5025fc04bde1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd350eb4b795616efb37a8cbc5d8024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc43f3d18ade72a6feffbc49ba8b968163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7ee200106e06263a88daee044d6c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381f8024935f991b6d8e8733add477f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311a4c8be6b00dfd026708a69b5cbd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a56fb0e47df64d8ef128f70f4bf6bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb97ee1154857ec1cc56c243f3cbb2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f42141ed5bb0ac89d2c9763addc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b65e33063a2d771a42f7087699dbd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8e289dccc6d1f73789bb63dd1cf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f6cbbc45cf636f12a3df0ad1ea03d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b0d5668f26e8fc06596ccfac134d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6d84c841e7b55737a357525367276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b59535c62e30e5e9b1571ecc8946175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06304c98297393ded467c357341f5881176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ebbcbe574fcf9655e510860a8a47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bdbdd63546efdff065f6ffe970dd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ace16584491c635429a6876ee5276179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032383928dfe11ec817fa180618e6a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd705707179588204641bdc1e38ba7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a92868c30bdf73b5b0552ada7eeec4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743794cb07049d77a82d80f6f56d193f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c28c36493c1fb2f330575c9105c69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea05ed1c86c6ab2ad87ecbfa579445185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a3b740a044e8c7ac68b5cf86b731186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f1cfbca7d64bf75e6b909cedc256187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3703c06bc5a7e24794d437b6c5e1ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f049fc1f26c1cb50fdd40524d6191189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed6e0baf96cf980854aa3ec4bca23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079ff176bcd48467598dcfdb10ec715191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195911496de07b36ccab627de0b35119192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa61257fd7782628e78494296c147d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de516ec4aaa2c89f50caf11b23235285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e210e44d1119eeabc743c3c1273a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c46515e3165d82bdc252ccfd5fc915196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088aeeddc0a6d5c5cdd1cfd9c020df7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306865310f15c7b81bbec6106202e4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56cd2269ac0422f4342ff352f722ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53786c0d1e728714a650c4d514ee263200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f85f80cc0c9733c3cd115d87865b57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037918822545b85c7d51365fbcb1249f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998429f7cc34167ada42a69c648bea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff2da27ef16b8093213a8e9d5cdf2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3337880962484b060331242adfe72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22cb5ad03694e2c325ea5c73003216206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d296e02af68fdb7d67962e63c45ce21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb63f844d72ef334ca99a311d9ce783208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d9d6bf69f89e11205ea50e75e339209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906362bbb3329159f19d4b2a9ea858e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b84a8e029103c58441e5897b9c4d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8db9a4a6d9b81dd790ec6ae898a56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb9e0b42720b21dfc6401b0f6c9f43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713af1a3dc553e47003d3aeb9362065214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1bfa974874a3bc5b2b20891152f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b8ced13777dba58aeed13eed9906216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d444e7025327cf353ed1c5104da8000217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4c66920495b1f7ace8d5bc2ad488b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42069b376f486edf9be23b88ceff9cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cfe6282c4ce884e9400112d5954ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0801149bb647901498b8bee8ec9dbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa329b41c64de6ea7b453e63743c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42f107b9ee17426e7c70e65418f8b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71765df4fe9e9ff4a32393ae6a2ce99f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628e857f2501c40cd468767ecb34ccb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c08d73ecaedd9c98e5d772ef6dfc6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f57175307dc29fa35f57569497c9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3963a7ea6b139860332261209fa65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15807d396136f785273ef81751598b96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ea298cbf9103403af45b6075a047f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ceacc40dbe280beef60de36fbee7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca9087b6465fb5ffb58631704265a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db36cb8ea4595840e49d819482c8747233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e1e52f7ecff81be2dec26d4d2cb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10790c1adf3362bee04e0742fe227d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb86281dbf4bbdfd5130a0f34de9f1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b547a367303e14ec3062e5bdf4fad59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f4f3649d4095675898c9f279ab1f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508667a9f2d1dd4a6eeb09a24ec2677a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d768aafe908e788c5ccba8458758a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb30ffbad99895d4825bb36667d864a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e6633d6841d389f2e6b96cb55b63c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088657d75dd540a8d92d848c11d2a608243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d351c953d1fcb42ffdfb809fee26da6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c5d7b1618fef99dcdd808c04547d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec05d6a37bc8b93cceceeab49a76caf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83101f7d2751047a0a367a4bb6f1f557247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c160788684f2a38a19cc0d98a6da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccac2e6bdc349f0d4a788826e7d914a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fc9851e2a5558b37799333ba53793250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b0ce9b26b6b96894a18d2be3beb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da519a56dc3e8089e37036c89bf499252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80322cb296850d530e4bff5a9e624225253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a61fa322730fe1687ddd0c3c4760254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f714af66243c898c4a8b06415f13f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616be6f718e4500d8eb120f0b1c023c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e6a251229b7c341fd72a3f4f4daf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbbd65c68695da8aa3ce70853e70f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6659c207e07d6dc2d5d79c22840dc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22da8ab8d4d7297269fdac660b71cbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc337b5142d65965c709ec095ac0f88f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928a10803751c107a622325de6fadf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0edbab56ee6b78c62e22619cc2cfc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce536c9bef767222dbc14b7fd7c4eb85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ca4c984bc70faa824ddf8db5f1c11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e62325397caa3e7968ba75416808d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e47af1274dc96f710c82c5ff0b879267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dc715d55dbcececcbaffa3b858742268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dad93e565273a96c32fe273becd11e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf489d2939b7d29625f3618dd7ecb134270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fea05f39b44121c083f43d087db2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8d197d22190dfaaea8c44b28e4235272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a867d8ed0e910961c93475f1ad19d9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea64af5d9ae6c88abe16d847c7ab284274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d3dc7e780f1bb387bcd7ff07492d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a9489e5ec190ee1fc4140bce8913276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49313df23f4143a2fb60a3d99a5c616277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e895f03752844e3e4454ca1ae68d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671cce311854d34839aa76b58780ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cda25e677d040f74eeb599ebd4159f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d642d4c8b6ed9d33c404e68a22c32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca55061577a7893f81d1dc0f7fd387c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8b7b093ef5dc28ec60c2ef655465a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919c33aa2bda981892166afeb619a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c4c322a23c3bcee6c373bdcb4630d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee836a2f3f7d74b8d1bd1ce28b6e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5416cc3c785450f1ea8b752739da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e13552d5b2e1b98eb541b16f0a1d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0900edd95fc8ff7111bcf9c985804f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b4f9e650550ebf096a68a44f4aef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2429e001dc81030953e24ff8fef2b84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b00251231c133c13087fbf7128e32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d229796e9b77ec83f17a457afbb3784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9746912692e42673861bd4b3bd18b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5f779ee52c9f01d4446cd03a92b9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9234c8eef7b9a857bd0c986112fb5d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0463904c4f76aeeacdecac7ee55a5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27117384aec0490c26a688d0db76066298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167132c8f642689dd7c994c22b9dfc98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7cfde86de417c16dc2777c0722009300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2026b73ce597ab829ba81f2e0fddf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f22f48c923aac7d6b19289dc464a63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7232892f07544540f16f205fda84571303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3cbf06851df4c708472012ee0e182304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf617d2b5454a169439390687639e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bff31f560b69d86be3b73d2aa8b84e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527453777f2818f6719cc00c49be040e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb49ee8a9b7b7edd01a91f5ad9f27fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0000c80b98fa552c60859167fae74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03c283c1a55279a6b9aaedb123d72e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8599691de0e5d1d432e55b3c24bf7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a763c5d9af56b554ca90b33e4898084312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710b6f380370bdb58537614b5320bb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbc9ea937e82027c8de3d3f24df2b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f325285e78f625da1e20d1d370b5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015024a55c6f2fff22b4d4de8003aad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b95ccd2a67e86bdb099dead30a8b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ecdb42acaa8612bc1919651afbebd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d72c118c1fa4f4a2bae07b66874db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b603979304069cf118abf1a84dccf7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fe53b5efc10276a214ee0c054ed5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec33405e51733e172cd3e5f933fdf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a1d84c2a4db2b3b3e2e2bf0372dcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd7b40a5ba2cbf6d48fcdff097e95a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e697b626b5b255eeab93a049ac3c82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ae0ea840de9d6b0c98ddac6e20ff9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512086434acd3a53a6f55cc1b50f3b61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2270d34cda37b5c07112c47babc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995da8b54ce0dc30d8aa8362b14e34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f642b438ccd36d9c170be4ebc5710330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acdc6898b78c07e198127fb550ea73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af49f1936e1b50a7674965329d47b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454eff3f97379956840f78be7e9fa8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4f7698c6c684df24e8c1555f17351334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d518d7a4bba2e287a3dde493ddef00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c7cd276ca8caf9ce832c26553f013336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed0035743945b4fe8913b852585644337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3634f77adac51a6a63f37eececcdba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deee19d5a9ff9b048aa2f3daf0cd533339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669a91cf70243294f12dc1340dbe33e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0476789c4819ca040135dce21485df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b7af8be3432cbcd23d12004f7f5a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1637c051032f19bd22f06537088616a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e12328991f9d09d7195c2a8a2d7509344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804387bb07aa74a2a2e2fffc66847c6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c5750f9af068ae777accd5b46e529346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96762a9a694b82e368119f7be209cf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3567d9a9b8a809d6c3a76c5d658ea9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8433afa1d248c820af14bded4afbfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9c865364daf0854e0866e8f536c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e76b31cb956a9ee9e6a35af9fecbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed193d069bb5f3e8811b6d929fcc0532352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6453d98d085859ce3b1641dee50e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0342c5eabbec6184efe26416d3247354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab655ab5fc126d70c27b6c238b098d71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afb3af8d1c4e0dee7a6e61c995ce4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ca957cc4e6aac0c64bfca365011c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cb3ccd636615bf7ebacd48780e461358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9528e951d88a11434cb5582b07588359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85acc9f6ae553f237a8703cae0e4b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6529e3d669002fc9e8d470cdbdd984361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07072cbfa8901eab1fc834fc0fc6103c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a163f47daaba35e78899b5f0eeee12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6c39c8873df16a3e59386c58a52e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e6f00e463d5dfb7bfa6c2f9236c84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ef909b65d80d11abb755fcee6ba12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4711f38c23f1392dbda0eea9f527dd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b125d8c7dcd9170cd4cd2ca425f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e62dd5a30d54ea8430c80f6ce4eb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d051e2667c933416dd3f89b6302d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ed7608dabaca1037f9d8ef2ce2ac4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb3cbd211bf1daedf45c3a8290d0d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6000dd946e8866b6c3a3cfb19b3215373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb58f1345c6a697caf8800117152760374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372766ead46c7b86ae01616e95e13dd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ebb8d9ca777f5dd6393a1f38eaa30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4605cd6d3638b25c836c1fe90908f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbf39fe9c9aade15cb440fb471d60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6450cfd631c8f0e3ed2dc35d438f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1699ee1475399ce401d3ee6ee30d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc853323c656f8db9949213c9660bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9222e9f2d014d0c322d9c57f82c8c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383972442f9869762eebf5a27bbf4d84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49937879ad38a0a7d046d1d95be23073384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a64fac06cff601f038993e7fc590385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15462cd8c195e140b44a9723b6ce6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924aeb72a303ca9508db89ecb8dd127387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c014bc60438ed5217dbfde488e8da89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a21c5469dca4b08a95bc0ee85ba56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ef638dc801b1ecbebeef75231f716390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27eb4eef3c290409a3520b4bce058e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248cdd575cacb3c6cdd07f8ae7aff6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d64586c681301ff630a9758c18318393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce374d3170e4d18d7bffca1183928eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ced2d015520d8e84e7396ca7d40ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caec97d2013c0ff59bfdf2cbb91dc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998aa4141d87869c9feaa88279160d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef6a6c45480c15d12121f10886ae72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60c711a873d70b2f30652e2ff385ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd0de389774e7de008f6e3246f2751400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97646fd90c2a1cbf6370242f98cedc49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de00ffeef30ba6c4b60027a564f184402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee375311cebe2c45f0131c1b88d0ce0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c40b05306e3fbb4e7c5ba1dd635b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68336ef946da0b0ccc7ee5cf21f649b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53875fe43f793091ee7750e14a8b9d14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecfd046051cf14d8e52590ba57dc14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea84f3fb58ccc2826162e721400773408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677c6c4331060da6dd390a31c457b4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68482e8dbb7cd68353582cc501f3d824410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789fba89d1d1c386fb4554140c3ec35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b55a146dfad1536c71b98b89f17bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee7c8c6c3dfb4d43b413aef7afae2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c15ba7df116a6f2232c92dd4ef7c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fae5cc9e93195b3c7eff46c42c055d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21754998d9d1e8a3840f599ad3a4ee52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b474eb8a95173819b7ca875cd98bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd2ccc7079c12ac912cafa3500377418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de9617eb174ee1172d791b27fc442b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b82a6309cb132ee5772e304ee38253420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa42bb951e80d98ae73f4ff61a2e6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3bd5827b9d827ac72ab067afa1804422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe18679b5006e2ad1c42fcfa1624fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db0cdfea8017ddc1f11803e149873424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c524921292c9c4a72caf8267bfc9cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3efd9fcbc48a0b4995e0e458c9cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feabf865267495e077c461ad6755ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77484523a3eb31d1cd4778785bce5ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fe1a46e2c99561198e094cf989edc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378087d04b5f020d668314663af2222430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689688a4766abd5eeb3bb6b229ed28e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105412a3815f878cb5668b5ad8c524a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d6730eec1e69180a199eee50a6e36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0f93668ce352b8fa1da4556501259434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b87a7df3369613eb77df46d0818a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f8fd2f2a1f22edfb7ad91b1eb33be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab0efd544f992e10baf4d5cb151765437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad40196c3d4a280de2f229bc8bf8246438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b050a6840f43aa657c962801fc7e23b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ab51c50b43567654b3f6c1d9b4bc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e838bdeae00c8dc0f081fc477a4b1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51598fc0ecff36b42f26041d474fe37a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e5dab6ac8e03c344e6ccee039a5fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7f6693a27e28541c591a5f414fca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb363b01d218e4bd091537c831c759445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8204258d5710515b45d79e26251a0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58802dbd7644bc4d43a8a83aee52e2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4535061abe14ed145570b8dfa1f3d72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2df1e4fc6d9a0aca5e967d4a60636b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182562b18849c496a21925367742e967450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b047f8fe8b7d154b7cd5829382e212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f10e52a0411e6dd8a5f53edccf19c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb9f94c6fda4825e57e05bf137918f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c629862c90c703b68eb7af9b7f14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7188b4b2768b5dc39efeabf3f295a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccffdb8a300ffbcf81a2d0d7dd9488456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63d266870d3d8be183ba1c58774599457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b915cfe4552f9e60198ef9e90a893458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37511f6a249b7d13e129ed292853626a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3fdb69d0e272a169e02a57ed4d6f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3a0a758579eb84ff6ec7458cb2340461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a3823668180ef3472960061aaf3ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f1aaf49a167656b514142ad7cbe6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df2c5d9f5b678a359cf0e778760112464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fa040b453b2f2fcb3f055cce0ead1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25408461ef8b9d392d16c4d9383d5fbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e174ada19d30cf90ea014cad9d5181467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d23d69e6f9f29f80b4fc4084569b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f2bb1eaec3af8aa89208540baab9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae5137e92c422ed59610adc3e780e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78285ef85069ccf6f2fc2516e30a8093471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884be39f1856f173b4f86ee60437922472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed19377663a7d2d1e5681a866cfd4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc4f575a5e624e4f11377183d397ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d77d0b66d6a3b9a306023358a3dc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a00eddd4d15fb78819c16b9cecb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834719a01b8bc827578219714dcc036f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a4f49fec4fd0094a25c9cac62530f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c045a6ccedb543a933cbab4832817479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcd80d7e8abb26d8fe4ea6af9d7617480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f523ac4c44764932a98b4565fd5449481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509275aa7d495f99495106cc4dea3687482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd23ff5bfac46101a954883dc02480a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526fb019232eba1f1f49fe58ad44189484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cf408a739b165f91f642c485b9b83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b3d84b9f00aaa633e8c614d5f456d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbbdd74e7593f4bfd224bc1708b9f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf8a0509b266cc5d7482202135f83b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893caf2792cb8480fb6d773b3c8db37489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d14616ee02820a4a1b29c720065821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af908bef5e2d9a8d22dbbf8aa9b0997a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8fd59ef26a1a1e7192f77714874e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55bcc32682840b829ff1ca4b29a8f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709b61faa8e400cf1676ad4af295a2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c1e13c27de4e5d68ad09cf46fddc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4fbd317a3c468fda6f576ff2d5717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46946a194acf9e3f98d7dbb08db52ed98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334205bf6ae18da9f8826515e33b2b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80e79209f16a502410f82bca2b7ed010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7785af869e6f02af5d92f402abd7ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46670ba07101195e4da69a8c817e99ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc51ef43385cdfd474179dd00c00fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486078da7382416701c9c570aaeb5cfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fab1af0d723339f324cc92c4cb13af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215230e774b8dca97160419cdda2b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429771e1e5ef4313e23513a176c14c2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618f00ea830df67990f1454b7f47b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6093d95cc1b9e86613493ccb6b8b16319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792be7a79fb4dc37b0f208e95dc4d0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19631b562cd7cc1f3a8496723f24e3e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0b5d29531751fc8603193f932f4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ed65fbc395904fdf029d4364ef3cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04acb1bdf1cd9aa79a459885e4eb6b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a010d03adf5af45155f61c9a0aff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57af0ee15b379fa89804e645642e1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bdaf3ca8e85d10ae397e0c0374d0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c54a2e5081376ee49181bb531ec528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae81683b26e324838cbb2670776ba0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c5d12e493607754f045abc38a4bfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feb8e613282c9c9e8e6db367cec81e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69df25b62ed15bd193f2a8f6d7fc1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139eeee62c57d9d1fceff7c9d1243e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291b1a750bd36891a842b81814dfce534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c23aab4b3e1cad0c1b6dec555bfab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9194986e46bea6442dbf9543a0e4e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90091adb5694890a5947f97897f18e5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a2b1ac2f768686d0e31a4d09dd5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4a9748851b8722d797d5ed22e0b6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ea5095c17ed5c87aae3ed8d4f81f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9608d4426313867063d17ab5d723441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38010c9e161f3c64eb755fcff46cbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c5d48321a6317cae8da4b0308362d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc30d6bd6de0ae41b3b0eaf2f8f8db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f5a03436692ca7e938f8ae9abe1bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b8eab952454cce7c0225265c3b5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b2ab4fc3b7c0065c94e49675a8c6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e841428d620d5be1baaf78d68d619a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99eeecfbfe0bebb495e3916d94ef5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798ccb12fa0b6c68472cc29859fb2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ab5e7c7f6af9fdc652b01fc1b28cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa5b939b4d0020e1fdaa83d417213252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8898e096bd8cdf062683102111b8eee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb3dfcb03c974810a7df80bfe3f7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b50d45e829411edf51047df12d48ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b068a3b9a721839884c82581871143e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5afb4a85dda7ba53e6289fbc645c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305e2ae4849206b83f65048628ef75658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6d894d7ac220eec7e877fc09b7ae159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bedebc241b730979495d7945b40bc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32716520b59d1876bee11555c61468d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057198f182dbbc41572cdb745366435d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eacea069a1c6c238ee31ee897104b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4931073d0c469768af62cff137e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16bdf5a30b919b04adb5db4110f96065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c780dacf16a0ddf15e6f14d4fa1b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98add2c44a2c6756f5d422e645d77ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96305e67dd4c5c61f9fc585dfb6785e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aed0fdf73e2a0a60ea302b03f0c9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242dd11bc86bd1bfa835270bce9f20570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c397343a89877e46dbb43400dbe7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bfcbf19108167c8146be8a54ae25a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb8fa13a5d34d9ddc33c07e50579b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ba8e5efd4f441fb5ee8c9c7b8dec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d3c94f3ff6c5e7afdf4d9b6b2e47275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3202aca508ed7c7557a817f7369b9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab99d5972578b28d6a41a712318779b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9fe10bcf61ccef75c7fa392dd05b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620047f7d94586eb9f47949575227279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8af30892408aeafa39acca45da301d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7946423303cfcc26a2ec9cf06e402ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fadf489c86e52cff6c12969d5941c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca976902c1c246e5f475ab3c198788983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8bc2679c5ac1be2e902de7ff4b39e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435074afd5922e5e01f24d27a53d872d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836c3bdcda64c120b9986f2830dc9b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d235775858bd275d0d22c18998702387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f391d49db58e7b08902f9c5297ba588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca25efbbefbe24f86e129a9f31be6ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84ba2e8c38383568c0bd256c2716d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee4605916260b8f50da11859caeecf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f827acd8e54dc8a86512663046203e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac489bc41aee74ff64f36866508ab4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48745ef67070d2d8315eac40af083e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353b775b3d3a2d2a5a334ff293b244b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446290bf3aed6902ceab5897d9cd29d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af76e61a15b8adb8478f1d18f84b8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0aebaed96291cc264757dfe0a973b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d834c436921ab640a27409e2b85199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd376b6e29a51712a10c89165be7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a59157dcc9a3cb5312ecdd67fe49b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870782af59022e780426f7235fe6ede102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54de13e484b3288ede447559eff1ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4316de2e3dd7edc95c7a082f2ad45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31444f20657c3120bcb44b84b5c8d175105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6e4d7f666ec20fdcbff65019cb0fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc3dcfa82ef9195e4863d6c153d704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1960a06d9bf524af04a86ed2fff2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28362065a2ca496b4f273a0dc2e910e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e22ab93cfdbad7f2d2b863031dd96c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3433372e6849a5168ea3a8c8d293d79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeda0364a26af4a605b0a255351ecac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82231056c1d7458c639aba67fe3d19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb7adcf1757b9676daa066ba3ed27b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8808fda970e7dd5c145da8be1f5f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc4ffe8c70e0a99308d7031b87e2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915155cb161fa3b60d5f225ed5411ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec60b4e88f2f8d7e2f4401443f5112118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ddc438b2958290948db38586c33b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851f9578ceefe84adc2f12f63726200120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b146f13e492fd6628a7c574aa0a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24a021877873d9349a6e4f699816d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802363c6e6d90fcfc8c81b5f5b09ce64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d59a4fd1e02d0a420ed4a9c01ed0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6901876a4e22289e440267a9cf3896125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b5905986461596cc2bb5ec6535021126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018222d5fe7ba6bbd905e0ef81c43c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e98a6deac0d14d3cbdae8529ea3ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457015d5a9c4149748100e483e6545f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cfd765b2c25605d65f5f448c8d43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6485b7bd0eab8c42e67d7892ac72573131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5766e95e24bc9f800c4ff15757fcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bf8b3e8f2973e91737d62bc9e5ac9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d99cec7eebf06687c1e511f585650134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4dca51b7de65b9dcba2ab7a4edcec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bee36d4397bde324093c0f0b5c14f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c0c3318cf174c2d17a767dfd6008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acbfe1955c4c0e347501b133b03d57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069648cc4fb7375e7aeef6fe536c77e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93dba97b9f21d314f526268e070a68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98912e479b6e78a1b2c4c670521e4c21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd5ce6604f83772d64e9129e11e0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a6c4b136f591df102cf8efedd508143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58376a261c1c59227a7c2dfa771b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5219dcc8a79090de072ac8c696dc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d89ac5d6c76b412be15b64853ccc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9a62562a18aff9f4162a11523f568147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa1622226607d726cc7f8d35be6416148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87402b13a192e895eefecd3ae155c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d66fd7729e28a714b33b6b507d6aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e69e2024ee458f5c43e00cf80f55c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef620d450197854232449ea9cd7d83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206a5787a32df9d24f3aa5c31a474fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807590d7091f010559c87a62fee4b08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b59a3c0c09def29f1eaaec5e6404a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5327e861722d8b2dd83aac46f9dbce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e6e9d7616b779f0116f1ab03f2b06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deffca393d4074fb3996dcc35fb802158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b271855c277c0435969e3ed17c0a41f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ac40ca35d4c3d53f6c278e0e2ca60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72bfd585a6987d336ea86c3a161917161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6374f7168274753776444c69eb11d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606eb85fa36bb5cadc8149147a39500163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5a69c4bd101d12dd5f7586feae74f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a505c773d45e1e2025a852c8b7e8dd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5889112fc65c65e31b5fbbc56f5fd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601744fa25e7c52732ac72f1561499c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528b61adf065053534ea6251f720f92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0648ca8dc190ee351d443f028c86850169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836578098bd2f5b0d7ae32506a036df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf5906eb3d6b2a229d9f73a775eabe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690294ddd01d129a7914cbb23641ec2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e327cbdf37f2b94f5b189e16efcb53f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4bfe2d7f13b54cb256b1080d38ca3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36545554f8d9ca48600d18770b256175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eb36c41dca6bedda2fc7c86cc5511176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d89989f8bba32d8ff5c45311f5ec5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354ebf658bb350737bc30ad9cc75e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b7387f48e68f981a1ddd80bfe1fe0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc0d8084c9f89c3eda22358edfa8ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c35fee95b6aa33ff611f4a1a210178181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab1f614ee1c27ffdead65cf62a559c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e663e33d9beb9ccbdd8bed182368183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3615eaaf08128808b116f52b7d80d05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2897ba20db398b850189e41926f48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cde187d0c5b7cbefce542bdbb3829186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b97fd46cc1c4d91a85bf27f653f10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f850a0c3731c2ded82b9c5f815a30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13f0ffa5ab41da24419866038789da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b43c0651d00d9b21a59d145f5fbe1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca638df134b00afdcee562a324ce88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f93f86cc1093b7bc8dc6266466160192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12a7db69db4de6bfc9dc1ff5284315193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a77a32b99a89b5e1a29e331c0b2c1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125eb66725e3f810c500e958ba5525195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51526c6d34519ca98b6600db2ce4716c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b1f005bb880c7dce2f5a91a17dece197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba1fbef2da297a3659d6a17c1e551198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd20955be50a1b1215e91a8a609baab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116629aedaa5a1ae9154a53d3b70ae47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260be3ec4ce2f830cebf71e3ef7356b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7128f3a4cf27e384809e229487d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ed8e6f40ef920ffadb0cb2272845203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea852a571660fbe50672ef639a03eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e143e312c6c15646f9558015fcc243d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb7179497017f2bd0504b130eb5be2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d8e80b9049838c11ffca9c9acf81d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d88bbc8287903cd487149375a092a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e088209f87c4f41ac46c2480b4a3e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7e992cac063f32fe3277213fdb763210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1751566e495a1ec0337146523dce6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fda539fd3864725b0e93655949488212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ed16c9b086d2fb59c9aae2ecd51c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f68926013a24cc9e098d071756466214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbdb353aa8836f35c79fb93162937e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e4609ccccbf7bb849c9490ecb1d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cfd724579a768a2bb2b18e8cf8f0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7a47b4555823162e89fe66124624218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db235380d8699b006cd69c7e4b7c1afe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f919a0fa80d183f8cc3acb2a85b31d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868906cdfa5dcf5a8ec9932a54e8de3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430579fe3185d634db28f542cdb605e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd13467e9f549ebfdb8fa21a5df12be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8635f0a3be6d508809681517c3fb02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b0e409f621b6a2678efae1a051d92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93d236f36b3c41497976dc95422b45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8272b5b7d2e230a70ac5c4dba45e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533b9cb574919bcd9cdffa5f133f53f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dff95e90fe8ed64c9e08716fc8757c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3b909ecdfe7ad413cf997990413fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25cfc0eee5f814c6f43ab0eb2a459e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9e42e130ae3673e57f8c476b88cfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194168c329928342529f9130b2322228233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9d7eee44bedd7b1177725ed61c609234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e0ae2b62b8deadad7c8ac803a2ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fabaa89109b77548e9fb354a3deae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766b9e20d178089b9084ad9ebc0501a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6fb81253d77d4e1a185f1d4d018d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ed0ab5c13cd82d21831d503996cf0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cfcddd5033f16c1002365597ff5a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e960b38a2b6894f4329d72351ca37a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2c68c6024b98b5a91e42069cba174242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04941c9c7d89e6559982e51a0a484199243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f59d18b5de08f74e33778dab90088244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b597ddf5e4f44705995ac5a4ab4a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05e6c511e8dd80ceff1240349e9f09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2109612e51d568fabcb2a41bbf44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6006aa795affabeb73d562d05261a56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e252d4107807ce9662be3d17367c95c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b9a58960d71b8a5b55d2e46ea5f6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8867807580a43f78324239b990f921251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c95a29c95068d61e74d7c358104ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae8237751dc26bc033dcfc3f8efd29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34a128bbe2f3b143d334a3e7d10424254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5754797d799c9642687cbbeacdab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e84a46ab052125159fd5efb112875256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d73a407c7bfa62cd0091544c47f257257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd188bf3e417368cbabb6560f9827f62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb541556b63ae6a03ba2f02aa13d8df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75866fc8df59da82218b854179dbbd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325659fa0a5418049803708bd5bf37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce98df1ddad6477e4bb88214f2db564262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a391093eb514e251ad5897b2408e9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3498e20faa36bacff226f24d69146a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeee574cc1564503b22fedc8849e879265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5ce55b7fc4a363f1e39f174932738266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f39c9c11d735bf5e4795c23080630267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12807595e80276964db2744d56c836268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48fe5758d01dd52143364775893e5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291813e75cbef563054a1a9be4c079bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994a0f8aafdaedce8c0bb08fee43b2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d715b78419a13e959d3e145fe6b520272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4761567345b2cb0ce6f87c4f080a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc7bc3ecef9462a01255174ca61c49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba770a804529d533bc1a059bb00bee46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b0c31f17402f0580f029ba414db50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d55a44f4d8d2428dc4081ec587044277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58105fe9e40676f9747625d51248a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786be072e605632a1b7ec8b228f5f21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c65c0833f276179e0209a41599bbd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfd34f49e97905541d8b70cabe9a10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560835f6c81654569216a8507426be5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6b806857921dd6f4bc9f4b154928283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fa5ff595e8ced34f6ea32e04e134f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7058ba2aed4ef24a8a34c59338513285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4b92dd48827da7d12a4ec07a408ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bf3a216d21b281598db5e18667f02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f92bcc06849d792ff9fc3194e1090a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e4ccb681a31504699b645b065c1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dad01df6b052780fa8c095418ba2c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372f16513579591bb80da03184a89c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c37f78b96eb276163eaaf34f015932292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a422710b8370e7fab3828a2a616067293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fe09c37d724981026b046263873b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36130396157a7b3fb583ff903a324665295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63cc43332762af68268a02c429cf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43f85cc40120f6add21317b0ace64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba1c70f61fde37ff2c5424016862a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b6f313563128bbbcefdf5f2af844a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beb3ae737fc0c4f7763c75f5c35533300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7e6b724ea63030c51c62038babb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec54023757186614f05fc79083b9149302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a096a1a5424368be9793f07b002f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25676be960b8bbc0a1ea66b5abc1e36e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02789eb9117522fd2bfbf1b85bb809305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71075b8dda03e46a0da1ade818a0c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7610ed182ff6b6c60747c59e21a0da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08eb367aed145e5e64ee5963432658308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de59f4f84929ee06cdf050bd1ac460309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb71bd7d8867a782410cd71c8fd5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988260adb8efc2f0556983f3da8e071311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c326411381f4d29f990316f4e4447312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895043dc282f874f5579f4985edd19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7978673921242c10bfd8234b02bf28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f65493778643d2367bc96dadafce2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eae79bd33769592c4ce3f928e8fb0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f973431b1add176a715fa04a7ded86d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2985755512f5548ececef6b8ee1a46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991ffcb0773d69df0c85d374db9ff09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a1162659c79054f5cc27f10896ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6986c11967d097cd87156757f529321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908468bfe9beec76c4c00ac31c35fa7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194998684f859e583be6d7789e95f8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11b94064667bd3283e77a6fb92c24f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2051c68ec7da47c6e243ab0cdff44f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773740f1a09c23f4fa452bf63884df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992015f3b03edff5b12ff58250b9c4b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e931fc094a866566ffc6c5ad18cca2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f93f49b1fe0a30da382b6d00c95e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e1d0260b84563a193d0ade0886740330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7177421b11c23552422cee80bd68d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5b66a6cd6128c01efc747df07f5db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98b4b27f948e220ebf09394812fa19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ef8e0153ac514dd03e81143b8d80b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19848bf166d4aadcc30eaf7807c4a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759ef07ac7647329b59692bf744086336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7560ab4938a858c5d5eb9b1e07a6833337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a29665a8363a5ad7bc2761ab7004d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245d5390797f00ec0192757c1dbadaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f59caab0b7e813327a12c553fb208d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09404a362c0c718589b1d134d749e9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ada6479a62c6724d7864753762476342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530789e149e6ab1d37b3e4dd071bd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a45563811958e382424716e74a85b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8464fd5b4053a02759eae52afd6ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2cfe11f13e77ebb6ffac6c004c0a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9d6c01a964b2cfe4c6e806b42991d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc0df3fa2d37bbc94233f6085fa36a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f1e6092f5407877c104363777f81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ed0cb72ec647e066774871d5affe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d888f50ef358c05aa0e05be7f034c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a3183a46abea8d02593662b228d70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea6de988686f6a2aba9eaea985844353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bbb81945734f3da13a5c0c362abe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0458d7e5537a7f3fe48f233610e6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac28ef68bdfa4271317618a3c39248356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9822809745cddf238c84428f44ba7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a3e85980eb70d5a80b9b48d51814358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cfb818f8fcba65c07e71f5b9ddb7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cceefca8595a8873a838d676e745b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1987d4f6cd2cf08f3a53460de830b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c5390b386852c6dcb79af32846a11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e88bb7da5d46c8873d57a449b8f25c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65f2a7da10d52672b4cc9cd0b412d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8d79522cf5cc1b19117503152e0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0352dae1d5f3c9a811e93e8f124c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab0e5f1a6d6933a2b13ea87d3957cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af9b58500d6d5045b918c95df1eb34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628821184e2673ea9d6e0ef64f7fb69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff43f59747810be9a62517fc6c3dcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b06b1be74e8c32778bd36e499dee4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749795c42e3739d8c2bec89b0e297f0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162b5bc2f662286d9e9eeb6f2e12cb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913f652e77fadb7bdc2a7e274ecb76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61845da507d894cad01637df899d1c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611316438d672ae58201a42861f3fdc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584f1fffac38abbc6e58b9b986fa7c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ad4ba396d253c3df775c608f06604378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059591c9a837b9eab14ce195d47d6db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8ef0fc2b7805b8c1f658e22cf71ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74b4f98863e0f45bde015ff9bd160381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf32a12030a1a2079dadcb32b4eb5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf3edf0368167d62fe51e125ed7f1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2975475d84b561bef0f24b53945b8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f8c134d7b83cc65ff0e908ab4a0b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d79b11137ace333c466cc3c19469a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4830b66057add518434073e19d74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738191c54245e7fd585526576695ed83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23604056b85a879ca5fd44d3ea1ad9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f63b04a3f2de63392a5a629e2c3d89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3e09a36adf630ee30cccd9bf13cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db1d723fdba3528a3cf9e120703d1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d54653841058397bd9fcebe1af287393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8255bca74f7e3db7d0a4472243bbd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b3699d6ab7fcf58cc9dc4ee3e54bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a75cf60875d3a2cb6018eaa0d542bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec5b223ade04999a2fad37126ee09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd580338c102191d68d3ed11730a8ef5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3145bdf5a4c47334af47460c8c2e1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86b1ca28e01a7bb9593f831b5a1c84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6c60653103dcea5b64dd271bc2063401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713ca04ef8d0b9938c23b17cb8296ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f092753e081f4c34cfdadab55f326403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05474ddad9f773e8ba6f16ccddcb04eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261877b0827503a902a5e627580399405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7cb06325b33bbbfd0c2b6f6e4cd6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37b6fc8753ec38954d3f979422eb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f03459175dc4afc1fe78dfbeeea30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a84c8ae06ce57e34a2ec0dd0e91d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193566699ef3172144fd769c4aacb9d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e729c831c7bba237e387ca261028411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e6e46ab1acbd67783b319baccdfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e99c8da34b80f0404509ec9db0ad1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c2181f615550a3ccb1c3803aea79b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ff8c6483d093747a5dad09093a35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a1cd6b52ce9c41e01eb8e34c2fde9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829550da9ed068aa0ccb22f31221055417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46918211ba5acdede465bc9473f971418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdd519ec153951f76ce08276c5aa49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59753303eae88a113f80b3ae01b896d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5220ba7d7be6cda014710f227fe6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9469ffdc181cbbb1fba9dd7893b3cf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681de390ab7f65f7a127fcae0a12029b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a84be9149b0ceab16e98e290fa723424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e075f53f47b16e062d2ac13db6c7ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb04c0295a909712e325540e3bf62c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264786e2770a0a7e4c70231cd5af73f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9aa6af9938a1eb4aa0d05dac5b1c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e1dad8c66c0c95ee1f417ad18a2c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16ed02bff3c42e81ebb5bfa76d270f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b2dee75d4bab21ac313c7139f86b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb978bde9fd9698aeeea1c9db9a29a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340857c15f5f92f29ce90991910859d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e867cb2314339007d0b1d768e509a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25036dfbff0264142e12bfe245893413435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467530eeb4af2e0398974ea15426657436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347989fed52335ac83423aa14a5f6278437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce7a9d14e650aeefe54c7cf63244d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9271c4a9136d72717cab56fcd4a9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0046cbb6234bc779de613e6c2e3564d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c57c17fa3ba8afaa78577c8184fa6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53072d1e139f600fb602ef8172f8f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e28c856d537108de6645430ddd05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab56658112a54981517342ee5f524ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167fbbad5804fd705f4a3036f00abf0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c15636af36c3c2a4c87d907ef7421446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a1e529f6bc9e2a48a03bd069e52df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db35b36b58fb598fc079b3241ab18c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a3df5f3fdef529a17414d9bcb4b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92373d020d8981d3bf74209e3b18d3e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a293ae24e7b008a560c2ba65b4568451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c660d28402f0951299b0abd359eee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d9bf6e304467b45aa97b0bb8c9506453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52c2a9336a9bf4bd9e672c73d6329a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f48cd3e0633411a30f54424f590bbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86c815b4f81b5d8a9b58ae79dfc5a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbb7481ccd2f459864406575bca45d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcdbe350fdfd5b4116dd8494444edc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc750a9a9bd3bffc9114eeeaeb42db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c96b614506ae282a06a945e9fbe589460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925faf082812af5a5dcd781c6e3d2c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588eb32641243fc46d93a620dc571b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fada15b913952c83bd7225605324d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f3dc463fa5dd09bfb71512f4063c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df68f17706de1164f1950f6c16635465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6b68d03a5c8835349975955b1eca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e57d96687d03df3acd565bd0fc58af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9c51b8c9af58ea1429f344edfa4c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e0087fbe3b0279934bb2009a80ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3451edfac4b5054afe5d2f1b55cb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d9044b7cdf7db9e53af0444b09206471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639df2429e938cbc3691155e38a19d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208e5be9c10b01ed44ecbdfa2168cdb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa2b55aa6dc22be650e61c974ad5ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028925171a4ee1bfa6b36444b044b4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185353d447a90395bf680d33e9bd552476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce8051314a88e4ea4b0058154069e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31437ecbaf6f711d32ec390cbe1baf52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15965d477f8fe68145509372f88afd58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aab24099c7227be692cc15d946a7ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e850fb56122bb22fd4e890b9abd67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152b87c662bda77dbb7d4440fd7d8c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee4eac3d2ee8f0fd26cb5da01cec57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bbc4d8bcd8c2c27f5ffe03328db5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab4f0b1fdc5a60ab86c011b4da6f1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d553f4483d33169b512c3983276f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8e74247ff883a491d337a6a109220487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f0de2855819315786339a924c42f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b8e569d1fdfbc618f2f5e38513767489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>