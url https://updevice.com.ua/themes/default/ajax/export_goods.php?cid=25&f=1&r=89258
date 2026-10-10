--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f3cf33a732fc1c8221082589a3c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad31a77d495ecc4c7da8b2a0e57f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ea7af58e162eadc12b5a10d8f855d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa0257a76574f04cbf8edfa0a2d014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87a670239c25652e07ccef08d9e3845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90553719e46ef5ef5e042e48a5c2766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb12775b7bf821c6262c65e51deca47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08295685848a9f720271e1540c3ee188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab510ad922a27e0cf61ba2aef617e22f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dce630dd9b410dcb84531bd6050d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f8d44b7ef0048bbb983c22eeb2c5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0ac3eb4e77e36bed018177c20714e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec013ef856e3dc8a18a7e46d1ac7b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fca2de67300af19aafd9ca9b610f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88c780c6bc28360b8e5168aa84652f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b62fa428da5ddcaddab97b87a0d09a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bb9f516484710d627bd4b548a589a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde23737d22a138ef92297141c82ad5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b6c3d713fcd0ce61885799464de1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ceae1db1ad951b7b9e18e2f6a611f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063e462511c81d0770907666576a47d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c54dd09bdf7d17249c09e30231a85622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f950ce2ac40d9ddab49d8fe8fb92f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ee5708c6034db16f69c8f5e1ddee824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57590eb8e3018018a5453b2f4f55125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623e117461a81b1f91dd042aad77fee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcb41fb569d9de91ac1213a9e9fb2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b4d24ef202ea416373e6d8664b6fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6d19fcbe3cd887addae172cfa9bc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36757b85585a2912dead2d698427828730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917172b7a3c4e2150a563157de7397431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84466deb42b74b3b35fc6147f642c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9cd08f26f272710aae8d71a2ca35033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f6398eee2ac6a7956c5bb676707c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefee85cfa5e43f3f006ca7f722ed3e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee204d8f9990539842a930172f6b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb736c7f7e3d6efc01abf5e0fecf83a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d3f1ab3228d1f0afecb521e5d534f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fafdb45c852a7c292927875c6de69839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721e2c86e5f53a773e3925fdaf17b2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ac959400945cead6bf8342716f01341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656614dc28e371d684df269997c0f7a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d3db9775f10a277fde319ea3c43643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28875761c8c85d41d677e354bfc16a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f49a333f6d920fbeb05f23b0c34e6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ddb1b5118de6c9027a4ff2dbd76346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e270618ae5b10a72eb31e066024c2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80465a4c8ca19ed68b58a5187933848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ce0f3fb62b46c0d48be857460488949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c90bd6b9da1ef874b7de50ad48b5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095612981da85515fc63b865ebd2ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97dfecc87e22150604d0451d19c7d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fcba5e9b5d2e7784ae8218410253c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbfbd723031f1e787d4e19ebdcc56454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d81b6ad088600b9bcbcd873a8931655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e1ebf3042b6a6f600732b3177bd5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e92d8fc38e82d7a57945324e92d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00622b600a2e1da11c82df3197b594ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8148be104e07cd12390ec80a867ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49baa9d5d372200c0a15e4cfd14c9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460692d2e428c31e19534c98fba446f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7e2e6d184666952dc563a500c655062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81ce97b49a2128d506a7ab59157a1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507891b019fb82d6ea212083d86475e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf59c0442d3c2d067676c7493e92d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac81db006b6a3c2daa9b0e16230c8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852df5b2cd77ac023b41b26b9a486cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed47e07a8b7c23ace837932290dcb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9602901254044024ac7d89adf0661d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457737e48b7cbdca07b5707b3cfd18b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98435e1bcfc8fb71bb13e5495fc7a62d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fd7b124511f083520b7c799b71d8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265847beea8cc7bdcb6f5b3a6c65d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930fb1f4ffdb45e4143619611d44fa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110141e053b01620d72a3684b8de1c6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca0b232c6e360157c54abd0599ad4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a17e2b5fe36568a290f5ee959d06377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d25c5af13c871106d794184ea109f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8faea93f3cf112ea8c547e8872abf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12feb0692df6c7d383bccfb5c05c9f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae5ac99fa744640a1c9512b15068b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065bf3e2e23e8b64169cfbc64fcd6d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382f7a4b3129b4368846a26fde2ab4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a5a71f7e50234ab3f8f983c47f3d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a02f1eeb15d36960c29246f75fbba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e244b4cfcf372c7e9d9b6180f0bfc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff605fcafbf2b001ca0e8a47afe9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c318dba3a43e32bf4ac7cd8ccf0deed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab434cbe6af06e439e0c77a55aafbfbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e388e5dd8b27af1e71103ba65cb79d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcac685fcc8e91a438d0baddb0258c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a482e6341edb39aa3cfbf8a5ba3773f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e8d132ba90e74ca8cae9f9596c0f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ff58b5d070184bab50770b862bc3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021960749b1ca537966667f83a41680f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f2fe0d118f0eaf1f26768d02766fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860dee20b25de7efb4dcd428a0d8ce597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124bdb90fc8b9b0b0a7016ecd7ea3de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7efad664cecfa47cc77baf54883ce499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ad695701deb150c6a56bd41abdb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce653ceb49969a3e0755a8960651ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76d5a93edd10dbcc808a8db452540e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa00bf789d64add6d88b85a03f08016103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214db0f89399668758669b7695ad3dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d74b9bc9471fb2dca414d209237d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b68dbfa19769e74a8ec0b3eb81f03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc412836cc24c82934d4c177eaada86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0284c6de0f5b51e3fe1af6d685fec1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c8c8fb1a86beeb8681915201d8a57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2cb344bc074e0d29c836d1d0baf91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0ec2c3f5802d46f2292e2860a924b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb4103c03601fbf33564c5c0ce5323112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d026e967298fc783ea8efb5bfbbb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b5861d542a50a1bfb466bb1c2f16a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fa6bbec0ac55a42db9f4b5b3dd497115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545e9748d5bb8b36e15bda6cb100a65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d8e3f3858f5afb4deca2647f2bce7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa15672d81a668e51e126a2b74ccc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fedfc808520d80da9fea95d05e4c6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfd89064379c571f70cf24ee956277120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c320eee4b9792563bee5747c08cb14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1a74b85977a1385e3aadb55d7b150122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ba5e89c68b634512425c0ee4a5793123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30489eeed750d619acc46cb026e7d66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542138e3918ee982b3ae29b9ad86c52a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc437210cda070a91d24c9ba9721bc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f36214bc17c43fedd805bdc2280b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddd49ee35cae5aeeefcb23649a9675128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa740415c8fb6911bc2165648bfdbdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1112d219b277ba3edd6ef96aa4a7c2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf5580a74f390190446acf2e6a5ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5871343fb1f1f46cce9f6e9d446afc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15055339edd791040a8d0d3b49cc767133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de74497665e2b44cf96ea89418194ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0268c475beed855122c6d8e0f4ef2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413914a8bb15d98f0c66657d7a4c16e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5726f9b971f2cd8aded454f552a15f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae03e93899fd72940088f9f44b06d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab24a58aa0cb9f81eec0a5e72ebf4e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69116d5ef07a17e23bc40a8aa50c8749140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea77955c7d71a78007de46f6e8d1448141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef8fc54aae25d4e1eb33f5be3ae0f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69570199ce1420a3d0e5cf88817fa2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0d37a23e0df62b1fb0415cfb9c88a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cba20d681225d9505bc289a16ac4db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb835d35653828212a094dce90de279146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7af60415735f76be27aab7fba79814147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b993108a56796ced573640bb12e9caa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e8c48c96fd72f733bff5246967d14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e228e06f73fcfa6cffa761f6f855150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc331b3daed34c0df384ec21ff430b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89268d58f7b913cfb9b37d55afe0c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e837354a5543103e70aeef6fc45b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd206c2fbb38422705454f07300925db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222601036c2ab8286dfc91626449a48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9c98adab3b2f16e5660604c8b81cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687adc261ee045e83eec457e665f2809157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400eaa11169af36aeb1bf8c767fa41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6e32dd9c5216f301798f0976279a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a6cc44f88e1582b55342aa6b6f796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06569dbe3524b8edfa16e3718bab02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac261d2010c4d1ec204505681cc665162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb6b7333267aa21ac6d9155f62763c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85b3de778f9f4d08740aed197d7ad1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb0dc49434e0b05007547bc7d43e1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99157bdbbd895a6cd56dd648e2b7c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f591043a0c22504ebb141dd2f5fcce6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24c8f08c776adcbea6188b97bd5d91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714f3f3130f18a092443cd5a8c1155b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e47a97bf20639f697a4c7fafc574170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf83e012dc29f62a552d143a35925171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e577458caa5fb0d6ac8a0acefb770a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef3e87531c93e1e0694107f9c77206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7719b5e7b95f2a84c1e98702a4436174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ac34f63c80c0de0be5e05c0b66e23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce9e3c4ee14cbd0dfd0d2e660b5941176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53f6ba2a1ad8b6d65bda27fc83b9d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960aa9afa276ad772df50e8016ee63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b751beba86ecae1aa5e6852457a61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea67b6490df7db4d7999e9625751060180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca526c1700730078e91fafb64213e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a5cfa43370902070330713c603d79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6952c6ca974d830975a8933f08898183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a54754edc82785c248050931b0f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70423a32f3f16099a2900ff6a9fd37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3b0a4b0c5b6b699d6e8fd65d4f19c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ae259d5f403f0c3db9db7ed07602a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925c1281c0a8fd61042b938cdbf040f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac439caf3752726a35cf73ed9beb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4858a970233ec120575e7ec64aa5d75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774539d13270fa65f202fb684fd218191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fae4f7b567424136100d6c3e83206192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3529d0f5e53906a819b31c83dc36dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d52b0ab5614b4bb308a90f78b869aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976e02c9569c021c1f3a6219d29d432195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5bc0a4f3485ab581cdda7a6280115196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e21e98f5566a3d327272bfc73584cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bfeb384c46a641a801c5b8f15027e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cdc77068aca243e54fa32c6e3566b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482653f3f3f6da245566359d189d0a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a287b0a1c43092ba86464874cadc0b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd751522eda6a1b12a5f42192f010a46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad2a0e2d1157abe616a3cc6370fbd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da22a4d6338e071dd16a188b70ca7f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766865866a82120f8b80b78562df6057205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13636a0d2301a3108e86a12d14a536206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854b7f0000d7c7531b703419f399923207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c4a74b7ae5700b8ee697a8ee245e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beb96bc0cfbd50bec2d2bb0a23755d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037af943b9946821f1dbec47c6a3281210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbab0a68a2a1644aead17c5a0b43d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a2dcd8d9596f3c3e3a64b14aeba0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4568ddeddeac25ff8868b4f461885213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810568170d3ec7ca40dcb68ab308a034214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e05dc674b4199099852ddedceb96a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752dbe832df8e2f9c80585a2193d8fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09d85196bc8b2bebc686047a3e201f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a2c29936686639db837f0f2f4f96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7fc9bb4509665474fa19b96d50fc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392d47d879f7dbecacde50abc68656220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01da724c2ffacc4c07750b3300a807221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60eb3d019196b89e8645fc7c29039d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cbd88edc771cd55623d24a1794394223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ead14a09530802c87689b26b518ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7aabe9f24912334acb5c55eb6708225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83986e10913bc9c10107ad91e09cea6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c10ad0a6e3dbee060919ceca9ac355227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f14ae58684f29dd440c3722f1b41f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506bc0d8c9943da3fa962485916925e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fbefd31f1099af391a42b2275449a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966687142e911b34cfe332430629e616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763837671d1a2b392974f609c11c47b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c15365139ed7cdf71fb1a587cdbf11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713eed26130c65151207b8393b3a311234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c95c7cbb2fd31bc0cf165f458c25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c429dd8fa99199303a4c56d282ebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6715b3de4801f814c96a73128e4d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15756e79ec969954cb09b389cc9f60ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62853ed4b3730ea46af930ce1ccd19f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae363e0fd1314e717413ed1359ad9a18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2bedc2f4a8e6bc7376ec03ab98a03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b586a8cdad4613ba87834ec37b91e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474385a2b694fa59bba9e3d9335a78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b5f3929db35c55483ff75507cffbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18773abe1d7143fedc4e12e98cc7cd52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce50908587e9c16c46abecd1d5cb277246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a7bef689688607043f40045b51f20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae42b8b367d86c13cff2415672c1615248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af22cf6575433bff1bd71d719acd46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5630b223375c608db622e0b20468b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640243f9ea054651bcf3ba4f85eda589251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90ca51970dfb2c3c5fd3ec04b05300252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706c8ef5455d6b6a9550b7cb62e3401253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bf1b5dd5dd98cda8ae4464db3dc69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb72ad2e963f30e0a4f2adc5dd56ec0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96edc6d7ae4f908df7c2ab133509ace256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4720a1aa18ddcd47aea20686da8a8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8bb1dfb7ea1643701684eb9c5257c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe166d362e234a7cbe20732d539e20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f79d04426b15fae0272bf53ec884260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef2830bf3fccfd03c972dc0a0e169261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37bab74c7266d9f14f3cf012bdc7ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3de6c9fda01a7bb0694a264f3c54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781266f6b4a0db9eb3014362cd3148e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a3ac58e955cc6499d739e27a451a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3955acf3b3e42272223ea354f115e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da47c52545527a8bb910eb77998047267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582836a3303ed0f08412594a009103aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696f806588c76b2bb4e2b29122b1b8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4f868bf14647ece1e0500b23cb22b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8d8b3051112e2c8cb6ce21b86b3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b36b8d00a8c4c24adb6a0aa65045272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac65fa2093825981213d76faf9420273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee639cadc11e38a62e840156f9ae10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28aaabf62f903646a6313ef38023c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674cd7fa8a9cccbab4c96b207186d50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14f0023771c655610bfc3620e8a3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa7197549d3c06d188c5b9134d338b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c90317427cbb1412321cf77f46f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459373ccb6bee61da75d68861a681bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1446be2f0217f75f86c0ac8f15c962281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21b6dc549ed0506b6976f28fbf99f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e875084dd1a80b5f498ad6c3e3dff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de15f3436ce4f595f11d4249e266273284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f7b79b8a6b0d4cd7804982a2ebbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410251c259c94d4ba0c6996ac21d2c6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f455e31605baa2a29e55b494a04e70b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e5e2998b3ebb53de63881fa1b1349288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47947889027dd3e953eb2e7642341989289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ce0cd84955c6b83fe971bdbdd1b21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f072b0f7082202dc9de6ba69ecb5ba1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9db2f7c560635ab39e814a3014468292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45880cdff6e9af922a051b1c36345d8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94bec6972b92e5d49bf8ce6bfbce7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159dfe9b1d8a6636c86d7235caef453295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a77414d382eade2ced567831f4d4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622bc648f5011f64c4c6030c2ba5d1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9894dada65cb002de26e4e2ad1ea866298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf50ae48e4584980ddb593e3852c90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ae6e0a65bbf95ff5ca22e705c9f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab416c5dce37a32e5c6770f91934536301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b5ea9741d0cbcbb13c486ec82d5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8038cbe9cb3dc31f01f2820c158e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cd033362a470b3e89839e93b9597e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc7aa0c9e10f4a5b670883ba0b1960305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed5d8d4711cb2efe27330161a162d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99071c616847fe44e870d110aa846c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125cfe063d4788a79831e59cb321550308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82615dee0aca0d49b47fa739f5eaec3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ec9ac9e56032bbdd9d7d42cd54bb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962209b23811135a033d953e9e5f775b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa8a83d86761d6509458d81b724e67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb4cf1a505724d6f181515228786b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef8dac760be0a2b9f843be60c10dab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a4d678b86b76fb569fb6522dfe955315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b34c14afdc20b59d9f0b528558edd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6815d375ea3bcb4f2493ac2e1508a7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d1daef0ded58967abd9c1fcc1959a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6d59d8719da80cddd8aafe3c3c75d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d31834eadbece35ef50149e376636320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d828462f242bd58e07d9583f3c9d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715348a7477c0b7f6749303fcd05a56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312322ed59296f506ac7e16c000f3ef5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd94ae75773d68f9aaf0e4238b0e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012dcbb0a431d441316f3535f1c84d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f037ff74cbcf238d361d85d53dab70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391c34b6b89087cb1392a2d21dd902327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c46ec16fa08ba4ea2ccde784ace961328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167be5bde29bbbea5628651baee03d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b03d4b965da9ab6538434f21fc55cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d941f5451dbb3777c178b11ab74e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c8927813c1d5c39f5238cb600c18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96978ed5a88fe5d2a2aa6df686f059bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1829c12c04d243c6f19397431eabfc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be23b699b05e298025daf9b507896335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc62fde7bfb131bf71455b3577cd119336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a8bb7c606f01182236c95e7d89375337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf833c167c038ef7feebac14155a611338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eef9bc47b760bd1b1e06bfb20fc88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee3520b52f5f6f60a0a5143ab7be19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e94b796e4b184cd4d48f695f3895c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a0918a55a95d40b56dd1a84097326342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272ada7f11ee4ce1229c122628f978f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1601352fe15586e21fc47150d2e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a351a91653901eea72d897bb3357e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f13c29cd7ef79c31f9ab833bd6741346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e47a366ad4958c2da9890349ce75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb60099b06e7579a698d85576c0f4b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7959c69c2c7716cf342bfb4122648349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c18a99e2b345e1685165e361029d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb33cb87c240c150d896f850fa148351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1285c6d9f789b9349488fb6a38a87f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd35efe0804fb68e55a3f161c4509be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a0579a53e3d799e98e49b2957881354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa58186a25674c697ceec2f6dc066355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc486f154f55943e24d5d430368cd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8d7a456779b3a77e95e2415910c0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6a2c705b46cb44fa61503a50c33d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d448032d3b9a34e27aac6ee88c472b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1b5d41d8da38c08f164a0df726b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01605de991374c8bab68aa03f13b5a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034e79973a8d17e0c5f5819925e2fa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1e43f977551ffc25496eb0bb2e1e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52520dc1ae1b9dbffcf3a009a479c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25f13b07d11cfb305383e2f40b7600365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64244cc1d331766c15d02a4eb2547ac9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b09093928ff1cba078684d5bd2163367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d32534b88c2efeb3e6b1e9981c89e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14255c9b65e1b7a1a6b23e9e3ddab0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb2cad088a22c29acf037e7ee7a45d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27726ff5fbb0031ef72244a51194190371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db59e50b37c81abbb4a5b5e35a76a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043ffce06243da37e09fb2735ba2c13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a9bc2341d67c572ba0adcb64c449a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b948ec1a76b5b471b2a58ffbb2c9c13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd207429cd22b1b837a341ab6cec723d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f20c22a582f1ff9bc5231a979604d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab78d1ad6bdbd35cc557dbc8132ebe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c3cc7e8c0705dc6d1ec7e9ae83826379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666a381e8463bce4c9728cd9e456753380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552f8a7a8985861c839793c98840be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e2ed8d42517e8e6abbf44f4ec1bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7353e5247a960ae7157e6904cf2def383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c28dc4be7e058452fee75de228f5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5d2875b61cbb30b908a1402561248385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639110e1275d6c8b8193dc868fb253e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea789c3a4c454d8830db974255653a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed0b7ea91b1d7d3cf04bfbc3fe8123388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb77bc03fa5d2ecda627e2a7d7c45f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a009cb01e0fa7c7ca874354f59e143390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d949e5cd981507cd6b1c61bf47498391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85b10eca46651501e428804ee40e04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444a512b6524007093ca3985e4eade393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b818b7cf411778dd2c9d683258fe63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f0a30392faf83c68cb4fe50eb1ec4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f41c82be9987bc9bfb328f4961ec7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7e715c71f851564e3dab8131ec4bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471db6521a6382df402055e3186b244398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666264527af197a4115b946cdbd5282399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458bfb965583b77c6cccee62d4f1284400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0bff433d4f1414c8e5a98fabdfccf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958e3061d131aea0c59b6b9b6e3a606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501563c456286342555ad969b3fcc95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399ea9dc7353882c1e959e4a2ea7332404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fd411cf3cbc0c17f4aabd0f2349a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d547c91dd37ccbb9b115fccbc02360406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5243818276ddf833f7bcd5cea2eba08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f7060e3f33f612512aad67c904c46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96197536034efff4e89475937a19c6bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2fbe59c644ba3e259d803caa2dcb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e54ce55c264546c5dd2d8cd7921a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea01c46776f7f9ed3c71b0373d88f75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0ebe45af70633635efca3e3eca5e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a8def120298ee220be2f1c70c7db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c199a87bfbb77d15f611aa2204c6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fe9568d4052202c6d612f7e195237416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b61edef70a2562aa10f9789e1a62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49428698d7567035d0222a039e75b5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ff175ce817eb381a7a311a4cc5059419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb29ce21206cc6af1220e97dbc30f20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd6e1ea3daf1030c5dc82212578c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542f60a1238366b752294cef5efc727422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248526f8bdfc5dfe6d0cdee544206f57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e92bda78e683540cdf37e4fe5b6259424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00482bba504b81fed1c677f74b8f4758425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8468c662e831ba5dfd7647e5169ea5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effc60391dc2c43ade51da92de7759a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8463874d3bc654aeb7f3bc7fd14aa4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd63a0a27fa6e5c85e78b39a4db2b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385838223d812bc28b1c796e7bf5bd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f0d1dbfd4a771b86f21c00074e529431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e9fbf2c7fb62ea91bf90d842e8ae8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a96ac804ba0c972d03b2ffc0b52d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bb25a6baf9cb1d9e2a87b93ccfb70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a6c6de0fb95e1ceb3d7d667dc1671435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72106df7bed7cd5412f45d94881a8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edcef120378827d96dbc218db73863437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee460e21dd812a97cc10612e66340833438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb93a85bdafd2b3d0b95a8336db753439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd4192da7b2a5d8efe20ac8e2f5242440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da7a084e982aeb2f2213bd261bf328441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c3bf26401842da68d5fc2542664c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e75a64d728595005bd6d98368485a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69866348e47d9dd75c7bb98817d8b735444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9976eceb8c921dbf0615e21199da40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ce0f92a04c9328720e7c8c90ce52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b92c3c46a8f1b9d5b0e97cad664ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b7e3b388db75e8ccde25d9199573448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c35f29cb84bc7edb65146ed356363449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e3a14f972c1e0c2fb20b1947bfc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10224c484a202277b375a6af711d68c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844b7a10b8300080765ddab1600bd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60da6152cec53636bcccd13a922d0bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79a5ef6ca1b74dd01d44cbd482c83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f003fa5191b08dcf2e4939810811a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a0553cd74f6b0f3bce7d6c49147db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c7558d98201d9b91f007b2e3af55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef4c6b1a18e926756b2a1b5586407b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe13df8160c401173d026fe3a342faf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64eb694c75bda4bc016af12354d546460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c7a1a9045d661d1f45d0ab7424d72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48ff2721b53bf7657748e445925f23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e13ca05b3723bdcb18881cf61972463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9a50941f2ff0ebfd15049aebe1ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf3fe58c999b503877c3c84f8f6078465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eff9a8ff2362145c86cc7ebc459b7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229623e5031c9a3cfbed1c6627771ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f547a70fb4167813994e705018f51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103b5c04e154433a0347222431ea3cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51dab9d9ad89cae1c69e6a4cec838b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e39dac60b7c0453cf6d7541defd6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb075322110527f25e915b8434038d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ad99ecbde3de76bfce907dcf49ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291979977f1eec530eb6f963c4fd7f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050276c70ff27c4d29f59ba5c46a1653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c5407aa3af7e4a4cf652a2e9e31c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e423826d93d3abe4f642e8fc7adec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a3301c824f6d5122c7df9e715cfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eedc7bed4ce793b6f1efd210fd264479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6191ff5caa19b83a36868fe3bf4e26f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f664c326b65b169ed9de2c0c92b5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a6c1f3f7037839bff7db8fc4887d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ccfd43b8010e25389f01662860050483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a2f4c5976a8372e7155c4b0b194d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1fb98e192a10272f389f1cdb703f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f83d50c2ba32862ec7ca92419a47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39213b424a8a46eae700ca8b676a7ff8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a72d956c6f835ac74f6746856a3d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d54ad33684559111378d1349da1bd489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda06363ffb504179d4a4a1e6c0a138b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fcc21cdfc3f2ad56ad580efa9f5192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735418dcb03b41e7701c5737cc7dd423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb12941da8b13516b9c3e9b48194584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd6bbcdeb63547bea1c5ce1036401f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d60dddfe3007b6a484f0904fbfa7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa23c923f963c58c50eee52752e7a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8ae39674cc4b271a6dc93c68901c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c5d5f66ae09944e8f962e5a947279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b0d75dc42c0adb2dc682a4add19e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13a17cba6b0eafcd203217c6702b4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0eb685f6deea438da4c41ce0f02e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02545ef84bc1804e99fa1414fd490b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf3980a05c8e191d6771d83524cc0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e91eb8cd4eeff87049991275eb6e5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46df787f57d3137a23a7407fd99c2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed9ed1d1876c6b9392d34a9abc7d5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7ac05f055ea1519adff518514b4df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9dda5918705a2c30e10c134fa31c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04018950d2612678736180a959966f5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ad5210f9eadc29d5b04bc2e210f9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73970a969f430b30d580ef0f8c730c2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11ab2ad3bda7c89c9c1f53e639547623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4743830353bb149fa29c8ae0acf5c5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ce64ff349fef2f0ad0e7121ac38d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48719b764942cb56ff53a2b4d3454b0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fdaf085b55b788a432125981b669427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a7ebeff08f6a8c72a26fd1582974b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67f42d895f040ef1262eff3729d0d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774eb1e1c8998834efcf53220933d6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dce4d20f484b16b2275fe3ad630bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fe504118cc0d54053d3340496cca832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ea71e9b18ba2b28dbb5e56faea6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea030e4c5705e7dfec0af48062f57534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a23ce90773355a2a9a79ff304557e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae61c0b5917194dc91e7d88dd84fa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96150cba852f9ac3f9eb8278a58e810c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d705a8e7581634bc69a090d55cb6b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d1aea70dc663cfc94bbe07be219d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8483111d73b1a89cdecbd32d9a40fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64fda580200301f74cf48f4974866741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c56db43468fd900ab8a263c7e96cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7ad0e7a1d83c23348fd15afab6ae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ca3e9db624d9e4d3f2f67c47167fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a5be4985666a639fc23d933bd225945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964587c5ec8383ee744ac77f796acc1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9568b08df47c654b4f73b6b5728d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a656a34d8e8a09e5de37e227748548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fa93fdd5cf1d1beed19593739316e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d28970c702807d7bd6d35d0ea988f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06695e7b5cbd3e80127c60f68aff2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b988ff5a09deeff1df191ac3642652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aac567b17477652b78aef26d62fbf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7e6091da9cc3961440be278fc96f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b4ed8949ca3585ea76da2fdfc6e1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b84c26829a723592830d4759b29ead56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42860b0ede91b1205740fdbf358e513b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e73d00533c6055fc2e6f05943e14058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af71aeb0a9d3d1e1ab68852fbfb299d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bb3f0313d46d8e15bed810ef7a54760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b669b3cb5aa68df90d0acb60a361361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59fcc466c8fad4cdfaaebdac364d2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f7a962f60c6dd2237e236f607a1d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf148b763d984fb0846ec000806cffd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2cc96c6c73a02620ed5ae26308af565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256752a15342992b84001dce454327d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc0cb4fc8834fa3c631da8d3f13fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e09fc08cb18c591d99a0f6e2ce57d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebe09815c99adfbea249ef357cdc7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bf2a4598dc437130c1cd9c3620d3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347afddcf1e96309b1c706bc52098d3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c224b11010cedbe5e61554c3318bfe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23006f400617a9fd539e3940c849d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf610f1b23f7894d6c5a5eaf39c6c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101ea61a0ec7b45808f8501d04a1e9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d111113c13cae22c556e58434cb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfc37eaaa94e32f6a91fad980d9ac377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc849ece3f4bb6d72453f5fc2b6039aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e9a500cd170c98d26f015aafa45ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc77793bf2718ef201931310901a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1a364b88dbf291d26a9bbfd34659681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf4d7184a5e2c081692841e16a8f4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1b069b6862ee5bf5344c696ed921d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee12cf1763fddfd8f9f0ca7863a873884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe563c6f0122b71cb93f1e11c0c8b9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797699c9785554ad6013f5d2efcfbae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0708e8d462297a7e3255ce1a3920187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea691e6cb414f5c93317477122453a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb10e1734b4fe7e68661510dccf2f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca58940f7bbb40ee8f2e74eccb2b6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf2ff6b4a1b728747748d63dc1fce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc680752ceff88d7bc605ebf27331a2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623f653fc2a9db058f327c90cbbaaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d841a12e353d294c2b9f176078278b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da803f146045d46bb125d555a419c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20753e15e9b0a6621fd68aedb27bb08696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a031a01d044e015733a958a8cf96d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4061fcf049ba45d45f4ba9c26678998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6e94a916dd2eac02242c09308a37599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b00c3de3f4e7e8059fdf54bb7f94c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbfc06cea7d10cbb515d3c2a3a62db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de5a3308d068821d7112610a10c79f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87412c10804ed6cf1856c770fd9d1d6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d83f075678c6927d4661e22331172104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b2bdbbadf18b59777a9ca26e76a17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a45d97e35d4df9e77899587caf84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a097269f9fdc407ae529007032b4dbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99829adce27c6f3526e19a057fece6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731162fb552563e9d25f2e61dc717541109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc167c947c73494786f86d38e24053110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed78652554032bf8031f659311d93d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dd881d857da6917d34272e8378b24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690f4c4fcd70c6e8fbc0668f8aba384113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b9d490d72cba0ad838cf0f8936bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a424ba331dd05c9dc36a136e17c5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd81bef2bb2556b665c53f4a73880f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ad552307dc34c226c582ae8ebc63e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb15c302f43f8e0049f6728f172a62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ec484c3a93b7b8b9d511255a4e6d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab82b41f11f21c0688594476ccb2263120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683da53d2a53aa4a306f4226df852aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6d4a9b93e83c07df159ee21322a51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f51fe9d28efd94e13f30bcc2d7a4fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1766eb1349def1a2a131dbf7a16d86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a758b9bbf3ee8fa8b7048362de34be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e2a62f0f4f3740262f9ab0858bf7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f88b94d83a964d46e5e6e7b66d6a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84992807dd0cb1188ed7a8fc6a1ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c426d0b840f6dc5833f18633076a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8173fe25eaa67e88b35b55f224ab0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699d152e72757abfddda09142519f88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05399c7087d7eb69675b48853b0be9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638fbec9d6aaafffc462d3194120bab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59770b7fa5f4f9949c3a1a64462db3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06031e14771789f012a24770402b22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb24d331eef4a5c1635f4b30723fb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41006f710409fd51ef15cd50a0314c03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee3c87fc4291b3ecdf3ae17f3bf3e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169e40f871b3b88ade395d707594b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d23524336fc8cda593bba047abe9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666d611d5a5da6a7f26762d346dbf6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abcb1c65eaf92f1552185140b16353142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3d1021aecda9138670a4a8de3bed5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b49e815bd8f3fdf2cb563a2c36c4b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274be5e02f318b667f326ea9e691c7df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784d820d23f0685f561c5eddc27041146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0065cc809a79c3c54e19ad597faecc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d41ddb9f217f99656a4eeee418664148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee0f35510437a88ee6cd85700540d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d56fc255cc29f60221f2ab1c1b76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23967a7e7d32653bfab63d3e9a9cc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ddfa43fa12087f5b2e5fa672e4c83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9608501214d10a7b9a4fa22ec6733153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ce86a7f262f931b651d4b2c97f3c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8616551d7745e2fb58554d1436386d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b4943e938c29fdaec7e6c70c9d777156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5507b1d7babe3b190af2c1f454d93d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07213705fc82206453a6a00418efd70b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeeaf083ef56244da7af49f3184353159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f10490a7dfb762b7f3e4378842f10a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef21bd655471d4d370ded9b4caa6793161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc63fcab903978f95f5f37a7bb116c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c2a5ac5d6aa27769fbb6eaeb7816e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd4f5c85746485e33b84ee362aa98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df542fcd708a6c85aae2d198eaa4371c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87be53da65b0c6ec9014a9377cc0dfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7222e95ef65c6c9fd2bd569a718be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767e33b6aebed375ccae560635d394c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060ab0dfe6ee9e45480d42dfd62a3d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7c77ead21bc09afc34f8a0f03adbf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d2348e5012ebd55e2bd890c49ef1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c37f567c713881863386c6f964f854172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6575aeb143e2ed6fbf1a48ab35ce9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdbce9e3479d299ecf5e7d1159105174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed701679b2013ccefde699d2c4b82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80f7052a84a075c836994cdafa035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b9d42359dd01e010238c459a18ce6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee051a549368908c9608c65448a807178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92599ff495db4f6d28c52835690815f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83102b95b1718cebb18fe417f9fc0117180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29cb39446eeec318971908aee40290181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2ac334c7c4cac00870af23652ca1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8c30fda5a399b058913d0d99d5c96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125965989499dce315cbf185f7eb21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adcb32b2347535bb596625df63083a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682a6f63cead03c18e155a3d38161d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770c51bcfb2c38602d9704ec1283ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199dfbc44b170cf92396923a63f05e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b9fef3fa3ff8801781318f22a71aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b03a7c87d8f49a45d0cd7ccbc573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f703b71cbd47ecc68208b7447e3b488191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3678dcda302c27c419a855dcb7d51b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca962d080825c1cc8013a3c38d07a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6cc8e700fae40c5b0afaba4f77bc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f604c152a7d94ecfb8b82537274f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a163d4c8b965243d1afa0bf50881196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa478f8556ccc08822c6735c62f2de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c284bf8da34503d5479b59750663233198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebcc2b1a96431382de424d16e49a74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae7d84e7e44a4372dbc10366f74398200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d312157d93101ce606d45b3e19dee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7b1033b956b8f64acd9965b434062202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f0eb5735a654574a5c6b0cb174dc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c49db848ca827c9218ba48e5310e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43dac5cf3e4d2d560e2e9e3b968bc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1bcb6d1feda40d01741ae7b0c9e7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc16fe6f0758aa99feb605227e7d1f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8975a6cf9ee5e24d6c31f945df16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a35669d0b189e8cff004ce7e621ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028330ca620987072aa1d5e6f027a07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc4ee58fc166ce7f62347473c5c1cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed04b46f9af7d2423f19635f16f18a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a80b84150380c310423f4bfb4f00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f3df9c7a5ccad9408f41e9f13883f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc2fe3d6ff8375dac409afa0acb442215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce6271c9f1f7982235a8df0d97ee76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504aa190763eea0d366c2b88d8409e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529c68accb78690e513c785646352f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6609eb01a14f7c66f3fa7405cb08b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a874a443a423813fd289aab398627df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785e0adcaa648d9ba113886e4d0fe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebcf301b2b4f788548bdb2ed2ad1af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1ed038123bf1ea131897f1ee61c90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fc8337ad30481927f1c52bbb2b746224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54006fa55a151cc9239d8553c83e57b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067acf8e94c325386b020d45584d2ace226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574299b27c2532afa93e587fcb8c054c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a78bffd8919d96ed9cfd4ec11e09f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dcb10f6c5cf850d1e74cfc6285270229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cba8fed7818a1b7055b279b7a7ec1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e92fdf63d87d725b140d1244eb368231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25f524c651e59e9b67c47709a1fef3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a448d9ab0b624fb5a7b13bfb7879260233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126beb4f3f7c69bed6df21ab30bfd4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92398dd1e5eda3b2607b1869fb4cfb2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4d59a1d95f2da293c3a75f28696a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf7c6e4f692a2851f26f9c511a8dcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69f8120456cd31ebac9b85b157d91c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f57f2d0927c0297755b9029594aa0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eea323593379eeff3dea8fb12c1ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098470b3bfc447f6adb3137be3bb45a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4931dbad9fc2f0e4769d08f502d8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb6b59cfbca87a24508be1d5afda7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2708bd6e295809d4b67116843fc780244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a8ae7c641571afde60e895731d2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6182479b45f3ed1257b9a3ab875a337246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776b4f34f725668e84d2a13c05e0c5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89600041fb874602dafc71434e7121b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5075814160433b6fc646825ddc85f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65047619e21fa51f3fe7bd4003e16e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61538d46b2f8d6ab1a7c35de205416e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c81fcb0dc2191d98f4b9454e4ec59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d42fcdf4a7a4b2464f58dfb36f3b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0cbd4ade116bfb466895f203413aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22691ab666e9f5ff6cb44728dda71ad6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ccc7a9eb305f5569368e4c0718394256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a599a694796897adacac4fe86a9ac0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3974fa219e57087df518d78a1cf2a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce5ee3728f0e40c7facdcf18539dc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a67562b85e572735bd9fbe1ffb9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e5e3c6f26df3cd4e52bac57e96fc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8f96977739125252e51cd15cc77df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaab834651d04d1a882da0c16751b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe177260f84df56872d64db927ebd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed719d0a6df90780700a753231ff8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5c86c01488face707801a7bf6481b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461bcc2ba16c4b8909207c4d92e4812267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd99b8f92b583ff1c343bcbcb98126268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891634dc277cf11430fd668d911fa04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f562971483bc2ee65eb07bd6a93937270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ff249650bacbdba068c525ee61256271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e107611a68432039d003a4e187d93b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d90de5a65e4daa45613218ca8fcbbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded76d7142464def8378174436dbfcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f25941666f2f7bc4f14d6d0e780bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcbd6826faa91eff7d2dcf9c8e06a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dc67f74d13d723f7014f98e6ed1fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8fe40ac3af62f6acb1b2cfc670333278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f27482f67eb61b036fbd4435b33e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17566853bc27901e83b23be0892c7aa5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec0b54bc68f079569242ab45cbf5f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956afeb95a9b0d063f737169d48bf8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ad66bf42e08db45769b590bb8dd44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e6f85f1101d81bab14d5db2151bcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77824ead31b9961b5e28c4df8801a99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ff47bcf9ab44bcbd9cb7e7b8eea1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f85dea364744903cd8492e9e76eb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6d6bfc7f890830f650f09bcbdcbf5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782046bed7b432cb9c0d022ddf66231289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c05b1ed5da6c50aa805b475f1ca6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bc717bc7b7823dd56b12118c15529291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e0cc6d29b379bf1466c19fd4e229292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b6de5af20654736fa0a24860a2766293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a948532a021c9927804016132b3de60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40422bef9238487fc38901c8d61fa43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206989ac16219e8c49b50cd39f1dc0f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc5809ee4e3228c70cd49b68f12f17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0905ed8f9daffe69b2d98915e7b18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e6806ffa96e0f33f0721684355cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b660b9cccff049a165462d307a862c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772674eda9117d06c447a51ab4e738de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea98d3aef7db7da443fc17375f4500302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632757fbfa3477cd25574dec97c6384303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446c4ea47c18cd4bf7074fff7e9531304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffea4dfba068cca43742da50a98ae59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327e728223a0d7ed573f1b882956ccd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e016a9c146bcf23852c18b83d4c4a0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e721f50d5c0de9059e24174393e35ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeca4372bd7bdaf28ff3d082cf9d78b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9fccf75b5f0f765067f8a036af6e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951694f2417caa9574448a625be1d0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6adda5c4a6f24e9e16303429dbcf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcc51a8047bcb8cf7774f91c361c7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7aa3c9b76607bd0ac7531b79bdd44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f5a1a5933d5c8942872b5c622a89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e81fdb3a2c4127b95f2db9650e462316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c862ed9bfc5bd8560ea355a5188143317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc159796b0a5cc91da174fad182338318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26280e072c0092ed42b4875cca7e2503319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39250007659f55959c6ee5eac3bad2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f94d9314eb4859e6e9a4cc2940042321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d481c92c2f66a1200f798c6d9f7033322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffae83f75599e8c85df4dcce1cdea1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37b9f4100e03e1d37d2ad8dd2cdb8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fbc247eda8c2e061bb94fa95b4641325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db57a21a1bee05741543af6b20dc982326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9633d41c6ac9d2ab1e60d3fc5e7c8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76d27cc79bd2f61d86323165419923328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec159473d72e4d67f61cb5fd387e9996329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c622bb0827ea5ae37c9a219f7485e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f94ad7943f3e5903b53836739e3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c4aba967a99fc4d79f306d33c2aaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b83737fb78bf1bb56be139d16de0ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693211ebb4ec4e7f426ae42bf3eb7688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d02b7d3f2874e7eff52b3d6b621dbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088b35b586754eb09d5ecb9d3ee349d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5f04a7c91b66b4fc4277aaaa9cb7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab424d0eb62e58d42691ff8648806e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3b1449de9b9ce2c433f37060edf6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bee459bc47b9a9582da8e365a5138340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26db376ec7ec6653f9a4c3627c97af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01ff210f73b0e9ae05a2624c14da8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16958b713a2f0d7203132d92031b1062343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f02bdcf4c29d160e27eb827307b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fec09ccfec2a8066ec871d6500f0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe98ac6755d1b4b17ae5fdb21288cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4ef9d8b17039158429e5ae742e384347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55510d6346c32ae3b0c675aca664c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddffc039f0c6161dcd4a9d4cd1634b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea77fbc2d996b5c55d3b2662402c5eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb17c46599f28b84d0db4a7688cded351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15caee8aba4b3e7050d3a97bf454417352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbeaaa62fa7a5e1e1c5575a908841a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea3e24487ae9789b4f2e7098a7cab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eda9efa60e7ffdfe7a5cfcea5d7ddd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ecd755a6df518bfe20c079378d4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e3d2f3dabf8c6dd87bb22fa50e99a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119d04f9f893c52e4f41c04e53a5050358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95258380421d90d6e3bfcc206396964359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6196a0d73847029ff894fdf4b6107360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ded6dc30bbb127017ca3801a5896361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d62cf17831a60fe80e2d1499d1071a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c4ca53ac4070cf426b9cb295483f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd31cdd6989194ef2777ec51b19240c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4efb1d114f0e8b1a6805dbac87f2b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229805782b28ef287417856f59cb7bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b155ffbeee9c22caa009a82e71983ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b015af4c9785f7046735da1fac01c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dc65e834e1d55f1712f7df7df6aae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b283c1dfb0a317a6e41532a53fc80a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ae8dcda7b9a60e458b72f2eda90aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c76a6bb02f20c201daef33ce58ff1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29108a13d5e937d5b947c33486859a20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc754de71485c1acf44aeb12100a7b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61615e1a53628212ef2e302030d1c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae18e34eb7b92a7dbda0fad00186935376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1e6d64623483e39d45617636c40b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1290863d4e7d12f9fb5788776fed3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a91af9e98c1d4af799ab3bc8fa352379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c81fb13afc3276ae2b087598641817380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58587627a75e1f311ab00e8284b9b1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2f3c64110a0f1da3ceb1bb249cb34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173751568f83a25c1a036be627d21b41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e4dfbd04140f5bc73ea052227e22e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b36483561a49fffad5c87950c5833385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db2b8bb1c0b7c6417a453d3a317b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007ea0a45aaccdfac75f5d437679431387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef029f26cfafef8474a0a1c8d891d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1213a7bcf713656673b1867640884389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802da566f5bded4902d8ae91dca33510390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d86a574f482988cb15de9f9fc1dcd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91926533495cd0210472429dd53e1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e5642cc5da0f1a57f7ccafbdc8086393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de5149c06b1b45623e8792f47f853394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d6a3a4bc40cc080b797ede5ced09d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d01320565eb5e2261dc992c286685f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69f311e6fa3356727536792bca7575397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ead76d53b4e2966e3baa73e6dccd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e7e5fd3ba2202f974615cd67eb0e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8234886ab27679519b36dfff765892d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22c18c9c24f7ac32f08455ad80d0d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba211d56a996a020c8503e0c159e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9e8ee0fc2c0c2533f8d3b2aaf51e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daebbade187e11b184a6cf30a4a538a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f61ea0d473ba37bd3cbd8769bee56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4466ed749828cc4ce085dcf2d475406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c9790a6e6422e09a12391146e4c81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8699c184dec3eb1e435185911e24b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2b250e499445997927f2182ad342409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522984c3f464ba32605b8edd5e4a86ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa8690e6c842427e7b3c715c33d1aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28905a34fde6ca38584c1b12f807fed6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e94c6d2230e4088a97c1a9d330aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b109e92966620cd9cc690bbf69fc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8827f34fc2483a94198a9d0e99df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed7d406bfed766dfd0ed2602f9fba5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4abe8e3258f7e28ffe568debc5d91e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a863660fdfd229360da6961f47d4e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e38a432d6bde57c1da07a0ae3379e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de7b87810d3b9e5820e06d34c05474420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51456fbe90ff1240e8e270007a286e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020123ddb37c908035e20adac4333e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc071343707b08d20cf728bb298c3ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf922eef4278ad3e66fb82d4fce188a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61f74888c1ed3b61a4aba06090328b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886be4510610b8be4090c4f60964a46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0456c9e46b913b80736fd6800b11f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051d04d2e2dd7299f5b423dc7bfb971428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3136c5e22eb4856ee64d05261fec6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d0f972329e48fca283cb7af88bc1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a5a640ea94f73e7cce06e459387b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ccf18c48c494fbf3d6c916690e2be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c648d1d01bc97e58bf8a7428bd7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c768efa0c84e217aa178f2333f686434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e81d135e584c19279478016e57026435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658f112a5d0dfd4f66e57d3ad729c22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb0a3fabe3794e6b4210191700a293437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81679f1d330b3d175e0ae1b65e494c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441dcf660fcac17fc1bd5fb95d195c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c69095e007242c93acfb7f5a486cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34e8384d7e6b27c53441f07bc663ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db91afb7e996abbbe1b8548fb5a790442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c12e444a85475f3f2acd21f6fc073443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccfde96118eccde2cd4a9c65f545b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fb2d390ecaaafbc975927c42087f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450af18b19d1113723cd571030944ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96bf057f4635f23cb231923b39032447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149cce988cc21e4b09667f8ad10711b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d88556be5fe60b421bd042a8116cd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1fb6c9e4c8951b8b5862cd5aa7ead450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2400c6036898ad6cf512d4bff4c87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26536b9602c849a6ccf8103a4ee871b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac75d18fc06a616920f992a363f757453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17930793198ddbfa20ea09727b2d00df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507cc99db1e3f77abbb328b61c5c37e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d935a5360dafca840fcb6d3ce38ffd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97e5ea454685aca2c2d4ead81171de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b406a26edc7d0231a321fab101eff5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85f33297a09e80ac8a873b20d58877459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc44035cf6e24f601ea202acba2bf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7ce05b851d6ce15e8dd19bae4a43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d29b39e76c3441afffd1e3188da6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e15b60ebbeb4e4ad49fb5119f9abb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adea5cdeb46a67051927821c7ec01fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a86da27a56963ef21a6d5a3be3f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b222be828ca68a889013b9a8d74e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b54ce5b4e2b047fb7ce6ae878df7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884ff69b5bbeb789fbe3cdf4f0c5e00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be04815745903816e4aca52c9f1bf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ec993ed8dfa3b783696241a97810470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c964bdc9b6426e7ce84ff8f6a85ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae934e0fa2daae699e8310f1978b8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca423128ce427b31504f79a8ad918473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75bdb18243bf15315d0688633a7069474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb1e63be2a3a431d172f206da2f80d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f1f3e82dadd57d3cc53a22375900b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fa5bb996a8777935a7e0fa69055fc477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>