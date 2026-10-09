--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a28274107b4d468e8ae388d12a12931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db67e82162a474ebfe38e302c42c0662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f471b7380331e0e02e490fad37d5b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc09b5f82d217f521b26afc59016e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13546ba7ac21df1ddb177fe1e5805acf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3a58772111465d8c5b5e21aaad386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508c8cde8a32a9b7a3e8977c0c44ce47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aa93448addf9262a71fc5e3efb2308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a40d4da56224ab2103d3201cd76fa39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705492e000301106601871b795ea67210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe0c0701163cdb4ef394b7591d041b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aff0d24b75fc1164fb872203e39eb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a949d42f506a078b9e51389c1097e9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3cd44720cb75e042289d2d2d9abed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089089cb73dfea727cd422f9086066715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7d1c48a2779df48d14bdd20ef2fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46e0f9d2ccbb230dfc076095e85d4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c0244fa98fe93c73d5a46cc7152a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51491237ef71611270fcf616cc9cc6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d0f9460afd05aa5955107f5eed02e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e282e6225f1493d677429351e7461c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4f96f1f0d24aeb33af31ee52c16922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d6d939ed004121b7656df639fea1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aab1284828be071448a2217b1f776324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5ceb089eba49402330b2b80e961625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a2d32d6f099eef8adba33bc74ccb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b82df5b8101b14a5f64337b47fd4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d24246cbd0d57ad93b05cddcee84a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f6dd711a819c3f9ff430e9aef31cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1abc905b7079a12a25725a8f52dd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6680ea9b61d064a9318723c1f740431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80d6906f2ac093d6314558b7b680cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5abaa48ec2d3da499c5609ff95c78133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20fc6ed029d73b9031c50f6af3866c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78382da97479c9055d202915667def7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766c9d58953224ea18de1d20f2093d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad6f1cbdec3907514d3bae5b0bf9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e9e4b2f5c9598576814e1b3dd9a8938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120fca9676249b39d8d187abf3a49b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c7fc09ec275af6ca096eb95b1375740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd26d354bd4f1f8a1427c69613720241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57235eefacfbd5443ace13931693229a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32144d4b5fd852cc4d0aa5cfa310ba1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2cad7ba58959d142511b6a4a9cb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320aed196b462ff9b26dc1176c913ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ef69fa760684193960b05a70e93cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294c171134c48a3f2595856842392a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d51e322398eb7007e6cebf3ba9efc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa823a27a165b686a0d5fc3ac79b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec3d32818ff9355271139d9c6eadd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d01a944142b04167866997850460b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb7b29d965670d034c5e91d572c4ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec120d032253a60185ba93e457dc59453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231128587000e5c27adf5b742d59e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d981da5fa3021deb3bfc3ac0bb0c9fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4317bc5fb26a2ca5864f06b2f0d29756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd89f91b22a52bbae0d6ac66bc7021857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b129901294dccbb97ca8b16858c4c2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060f7d075233e3a8f11137230d549a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc06fd654b16618ef41a7d00c8fc4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7e127f41fd3df876518374c7b973f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae044c193a9458afcbff6eaa37c14ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1e033d332b4deef5b298124be01563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cc4594181f478aa9e04b7304298a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee1c3391f9206b55b2a005af181d7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cd5834cbd184013900f5686336e3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f56967cc8ff30345fe82e0fedbd0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c552dcbc93bc69f69837e0a065b16f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e40ced717771acde13da3f8b985f9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade6c667a579d1a1304bdc2944bb92f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58479079274ef10803380818eaa1147171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a495e2f2719f06a6f3114186ef52a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f1f53052db4ef9f7675695002c5b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ec5ee62c72a0eb30d526a8e4b71474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fa20dce61334eae4889393de18e6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9264dbfa00e592d7171ba4344563cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7196bf8b4ea11927c12340da28f210177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eebfab0cd5c0a08df6126116ce1ba078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c732ed3136c7608fd4185c7f74230a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b340d1adb0d2637b74e2791ab726ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee19ba6abfe11ff44a1ddf47d6d0a8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ca59efc3316a8be7671ef1aadfb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc64429d066b13615f2ef39deb816083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd3f0de4fd797ef109ff17e926d4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eb50a450e5c0bdf2c9cf6c6c0c3a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60ed4c001a23084522a84ab95bdfb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a984ae6dc1f5a1d71e942d723c35387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49036cf5a94ac7096308d88535e51ecc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbe171f7ce886647767035270cec8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820740ed39b0b00826f1e668a42853290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455887ed33e9c0f3b09b27995ca0d0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478ea3c99dba0bab96551ef42ab16692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10d0dad8c511da062e7811dfc575be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e1644c7d1cb23221d89b81ba39a2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e57ef258501afbf981e8995fca2ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ce11d1c80d7951248c0854271b0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed7c144b4b0a653443cff538d26db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b0c09d1cc9a93cabdadbf125413d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dec973840d7e14747704ba9f36f9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421107b5300473a81d2d763a98196c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a728613ded057769321e2fed6bb10cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aa90713baa49ae088b41a13cdb64f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ebadab2da2333c53ffa6e5f64fee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b71a9042b8b755a5a2959caed208e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1785d20432507e38ba8f98a460d5848105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fcf72a8bfb204333683ea5287bd81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b482db07ae764e14868ed9da29e8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a97596d12fa85eccdc96d761351ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf69aee55233caa3ead7ab82b969835109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269d0a6780a0edbd2bc89e3c8193b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e2f1f05753c0422e2f6b7959ba3f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0ef71c8e3020395aff925349f8e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26305da5be4bd429e87c7df08a34a86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0713a76254d426326db7469f0ab48a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f2496110a0fd7803f848a6bf9748c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2203342e59dfd1462dfa42515f967116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b871d32e9d849d574732f6f55137f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6148426befa643bdb01b96422f316118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089528180944f4c9657dba0b00d2bba1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca591567649e8156fc69d6eec34eb4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc01c91a6b9d62f2202b5f753024a49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e4f35af22df39d347dfe0ae9527e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf5087bc4f839abe23a0579d3700c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0109044cc32732af0fe7dc2ae407a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feac2aa9180363a5827a884ba1f403a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448c6a32b6f0e11f6861e5c9a6543d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4c36328606f4102c3f0501ab402e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53347d8ae2bd8de58d5c96f291c0f572128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e66cc3882c814e862ad07ee108a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88677159a15a6cd8d15026d85a8392c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854439ede390d3db605943ae40da308131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc60f73de8cb5d5675b0ae5e00a50a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db1805c4d8b1576a30e3cbaa715a44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80cc5e8d5920544c0e1180586cd889134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e6df4fbedd5f6cd2cd69b3b97b871135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b348f3a59e06c47f454e72ab85aaf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65901dfc20b6dba8c5b20f46da4607137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d4f7bf4bd1b1fd53c9d3ba1636699138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda2c14db3926b536e62df35d898883139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438e2298ec8c6f7b7202894f128225c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266014994d73d7858dbad9bb8f250c51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae64e0af1f76d205c1ce00282af2e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00271dde699bdd6d6c849df265dba64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb3dd95c6474984aa5750dd784f8dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484eaae9727b2cbbb809f234737dfb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543be24327a52dbed604451e43030adc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45efdb622ea1707201ce53b3a3d29f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc097d0e3eef4c6de93522edc80f10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327838bf9a6bbfe4868bcfaffeae3a6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1530a7e9c41716f46661cdf4d070c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db15ec9235903a6ddcd7931224bf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da780353c6d74b5e33b71910b7b5405d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec05bd7df6b2f040e2000e6e1c64d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41300890ad6e4e4306dc4fc8f7abe950154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de84a6e16b29bb999420b62c593226155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11904f7ca6fb4d32ea78dec99a0e53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb62d880341fbcfb258166e91d30be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593620d8868473f43f50faf3bd3e0e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e12d268fdebc91486eb03a91260f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c16dec48e22202f8e54b2643b8e55e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb3f60501bff9689467688dbcbde9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b748e77db0a1f01ff566109502b1e0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607dfe1d769793a4a1033fc9683e88c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c497c730afabba1419977d90d9b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21eda7b76f6f1ecc99aea405136bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0c79277a74fb7bcba61faf77a25ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20316ca611fbcc88a339fa6bbca7f149167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c5551117a0703c832f0a7882dba37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf0217b474aaa2a1c0621b5e46fcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b232e35d867a25e4e0e856adb1bd76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e42a5687db08b37fc0900f31c23f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8b77c332daf262935f67b55410fad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9723586e42db5919c2c55cc7908ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab89450ed253994de50eb41a6fd066174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bef8873ce1e99dffa4f778e429b6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316ef31091add4ba0b9bc562aa3ead1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69a15d239a05b533c029863de3eaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405d1e74f54598b567b2e5bc30f38c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bf77e6d92598c5be1fa0c3cf355f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a5bdd99dc5874ad95c77322a86ef4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e0026616315602f659f4885042837181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb6964e70fc37915d8e3b67fa66078182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bb0e767a2924c1c1eead5c3229c70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdf8f6a8261ed1e14f02ac26e120be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc724cc3b7caf5c2c7b0b968fa265fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca54e6d433f1e8246d09d437c148da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41dd111609bf61d3f2467a915813aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceadc3cf163d9d071fc3936772ade8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1a0fa3b7deb0ac3796ab0b394a512189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e93ac49e59ea5c488ddb0712283c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1d482b5e742e13f9332934d40ebf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf274de74d45347c0e02321a98c73b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f737e4b7c4037bec97e76ebe4937cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d6ffc3a4cfbc5215415841ec2876f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf0dfd536dc5c5931d3d097e4b9fe7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bdcbe36ad98e5a36e4ab2960437db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcae3612ec3ea8a5c68c7ec2b87263197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da9c3d2db0211ebfb1bc2b1f2fe877198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c99a710f38b927adb082713e1e5bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711da0814a1db35b736c5cf257e9094200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232328f6074ad9f889e259c5e58bd31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de64d1d684f49ce8c03a2b915df54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf803709b885117156b75184a58bc6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628a60251d65aca84a06217266a1c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b2c7962210d8e08b01d337ab255a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea89ee359ba544ac4db878a17bd44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436a72e1dc4f19206fef36535b7ed5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec777fd77e5297c0e026aa2b0a871d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a2f240579b26c513a775c5592f1a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b1b32552906bc95be007a628cba63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd5fc7fb289fd894c48d6e1d18bb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc748b75c08d4c4cb870470bf7690fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e03c85f6111b0dd474b72eb79de17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297dcbf6d9c604cf44f9e87d4eecb91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433723c97850095421c33d55306555f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4ab471b728dde63aec31101a276f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba939a03c91f4a4306d026420d6c677d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b31989eb91f2201fa00afe3e42537218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b50ea3e45ef242540806249668748f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15748db14c1394d85f8dee1cd8ba1f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990ad03d41455c5ca66d5c0d6d07ce9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246a5c1f5173edc8de82f29d6e1eb2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5486308908c1834ff63d4987260f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d0ac3a9fbddb3e9c6de2e4110adc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e25dfa3aad9a8f7ca7ab4b0530040225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa2306f784138202b5626274bcf0f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6f083b17dcba66a13daba52d2b127227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3c12830237ffd9fb4eed410928712228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1ee286c98fcf1401d0e4c6a3332b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbecbf7f83fb3951f282b000fce72e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ea2a5af72479bd9986fe5ae1324fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c0292200156a56e82da58c0862338232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff1b3d22f85576c1bcc9063be0f2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3923fddcecf4f9f857ef5c68d7d31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f46b16647b4c54d777d1c25542a39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab889ea2b662a3e1516a7f55aa9551f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca74c8e083858842c8ef6b0c7f1f630237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959919dbd470400e3290758ddc3a4e68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4776b8c0a3cfbc07d864713ed5b715239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b922325b1fdf9ce5a1ac9bf48166f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed98149bc11d8e64ba0f925f358d79c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c2fbbe05a2ce368987c2f52e6c51d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3d49a140ff705e43a056f55e1934243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bae2fd92f262e94715589e96b86aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7cd65ab81201830ab02899bbc0795245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972607a841a950fe161b1e29b5de27b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ee656675d3a78b719c4acdeb8d7f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df02f78004bcf517728e90ecc5d294248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcfc500354a8f09d43ab2305bca298249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913831fa88cdebb724ddb307c4520cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cab14ab70d6c3a81dafb8ed50b6c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38e8fc86d21f33d84f1f2cdc252152252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7d5f9dfef22d1a6207b85a477c22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81ee98ee2ecc28e6eef65a4ecf729b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f8f3fd209a56fa6c5d516ca63e09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4294f901807bbd912fd0f9ffa086c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b055e60f987496358755948e757b810257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb902f0bfe66fb0bafc2e99c9902b87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ba6c25975fbca2ae676bde7433ef4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03366a4183f5ece4e0bb495da92965aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4e12598e29175b1c444e0956a233d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c3e94f6c295dee5d38b85fb9b78d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56272b39e442f904864b57ecf1bbc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b308c55908b149cb8d7f3387a09a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cee4fef48e99a784b9b128df5b0d41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1c0664af377e2e8f123f307a1ad9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290b02cdfc7f0b24ba7520db203e26c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720d186703b95361c3064726eca68d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ef305bd73a536d67a09a4b8074bee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941baa017e714ffedf6b449e876fab84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b6799f7bf8597a48c006ac4f17a9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbd64b67296622bfc7b145aa463f46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b57130ccda19415858928d43c02e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363bfd3618b5de6462151cfb5bb6aba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c531db1d8a87e8d766a0eef373b34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e6608aa1f339580658d4d49b797b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef53901689d8b015f21b1cae1f1f70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada128310cc557516178331fc1c73529278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4848ea9485deeab45e0f195a36ce0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef6d43a6ee80e55be1616479bb129280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65a251c568dffcfc1bb706776bc34f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42cdbd3f3e234f4d28c9c2c0b870a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648490d085b09c1457cdb04e2775b5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adc68caee34d21f752c29b687e4f1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9dc9fa8f958a8a2ca1e00200c8a27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993865fe3d476e728495c0a1a6376aef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e86afd77348904239f65e65362ba8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473790903ba3fa0570a8c544466244c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6782541375fa11902cf56b0a0a5ce7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7dfb19591bf65950c5f3460bbc2bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b751b14dbb761a4322ec2c71bf311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf137acdb652d37613e2d578ae46a52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ce248ab8040e60a04403a7590d87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa20bb85a5c87cc7ffcde1e119675a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83db05a4945cc9f86b9495196f8f04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6f7051e9f3667465581994bfe7a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa6b961f620f812e444d13dc5b71e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0affed5e2d71e3e26340802a5c695b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847cf648b4cfaec8bcb14c3d5b7f8db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94081cb985c92fd4886b33f9968cb521300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2242de0d64c7dc666e60d211f2b730301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476eb52ea2020594fae4152f1f10477302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9fd0ac62b3a9f3d0125a7f873ca53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af075eb4721a45e3021f4430f14c3de2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12238b93403bc6ffbf436a4b61092ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3e33378371bb05820698b827b9f62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8323fe5f96925354f3fb547cc2575d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f79f67e37bfaf9d60e9cf8fbc45b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a41e054fafe2aee5fdea6367142a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d830aedece757bf429da3abba300362310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109d34b31056e3342391d0a50aeaa9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e792a3397bd5976cf071da58a9fbe8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945d5d52746e03d48d769234b37d172313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f97795aec7beaade368276696e461314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda77e9cab76051a0b4334ee042cd4cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff06b285830599471595cd5957467316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a98115267fbfc826c268cb7b4579317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a975e589f528d4d57d02fab09f75a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae18bbd2fcd7b2b7b5bab1d4755a9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb1448545350083e0ed4d1eace9c4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0457b132f1b50d9ebe31f12d24133c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bdcbc8804be9c6bf06131e8f96321322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60259d54304e5d2350d21f877f0bae64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c068e05f24c67b04216484108b41e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b596fed91094f5e36b0e6e2e50c9b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8f3595b978c8c00de76adda6d68d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6692352123e88d15173057a89ddbf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff16a70a644029b52db51c165d7e90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca75c9d84b713c2688ef0461f110c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60237bbb5f9b560f49a8c507a1db707e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2496abecd9a4d9d87373def8b74efaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af52b57dae8d88bbb40eacb7d0d4cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df2d03c7b246e24d5c4ad5d86c124333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031bc02587f84aa98da42de0a413acd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b880326b165d2e08ac943e3b53e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e225e8162a98796f0229e9ad5f1145f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4e3b688eef31eb391e75dd8edd141337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465f38cf22e67709d4af80a64d3b07a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3500a2b3fd5e6b754bc8208dc480d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7770b0c016b01193b73dca3f558655340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c847e1e2c7be5b9b16b8089455d8cfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee901820df8a70a2b0a36232661668e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352686c1d023a83acfca21f4d95006e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2701d1ed3379ec1b211e7ec44da1d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc27b78d5ec18c8f4e4910acc3c155345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db104d4df7509b3a9b6ebce1e96df6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4ebe8988f9766d8582016b4e6afb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24405c346ddb926726498aa0de6c003348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b524a3b2fefc1e7a73b1ec48c415e14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bbf7395281132ef4d9297a6762436350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff71bf79a789c6e4b003f6eff8f1beb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7effab2b4e6a5c770672827f9df26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372b950b3c7488a18df25514a4bd98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e38eedfe54c31fa0cab1d6ddbf901354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc235f6ffe50d2cf3ee907d2db6c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e57e6b1cbb0a90a405b56dab8d0a42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51565183a51e8553dd8a09298a62318f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c375b0ae01367e390da0804f98017358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bda28a544e5cd60ef2cff7dc3edbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bd589435793865795aba64a930306360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4230114e3c711e223f3bc1718f6ece361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa94d581347b884d92efdbdb236e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b1b88f04ef67ecfcaeded28769f73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d003be04f7d9324a79b2a1054d4ceb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b12f2099158bc9cb55ac26e8bec89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68357d92b751b26e573cb561d9865ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea0a2338862d2de25342a11142e7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dfc3a7566209ff03c638225ef91db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da960579bc20507631fdfaf843851d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae8cc12b352f7b187a455c39256cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad556865b9ce8e115ddfef8e1315e70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a715e21bb5d0b11fc0871d98421b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93bbf2fcd99d42593f6635775b1a6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83b925fced89478f04ff659fba6e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb47f7a6b7b3002fed1445695114c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f02110535adb9ad3578660df5f6bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce3efae7b560531450ddf62fbdb557377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050f2252c93b4e642e2e1efd5397afa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f13a49e1d4b2c957d776ec4925e69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004afb179b956990c97b33b29b3fcd1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ef81dcde35f93c6cf797d639794c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d13ba425ea15dcff76ac1777b81edf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815a610532a89162e1caed4541b30e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850aa80ec865720c4a1dea6fc5289fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336aa213aa1ab083ada4cbfbd7724b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663818284a1af2589d37a66a6e0af5c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904f5c1d188632eb52231b02b5e3b37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd592fe5674c9225e08931afa2976d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef34dc2ce924fa9d24752127e96369b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c183ce4fdee7c2632fbb01eee4585390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ee15510eb7f75a604e82757000af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fec29b75fc0a31201747776ae828c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14ada5cf761977c78bf9fc8eac0de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e0d0fd5872e0437b2f8fc063f75be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad934e72f6aa814b95ce6a32a0d752f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413ddc2a501f1e10b1e477fc9e2c42e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682c8c520a0febb36844f838a45c3da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f7d8f5e647e9858cf67ed249cad9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2dee3147485138ec0223b5dbeced4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee8724f9a7e555b3557818130f46d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5ba2639420f2966b9103c515d77b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4c69d8303357a28415b9572a9cecc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77eafd8ba790371f73dfca293e423d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f830aad0a3fdaac78b44c6333357404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312ff07b3a75d85f67f16fce14b1ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203edb11c9fd3feb239b8c3bbe1345a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fd5683d5f6e893e330a4dffee0b26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b0ce15db53de7cc59c32090ef1e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87922a14a4fd8e5ce3e58dbf7693d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666146b1fca0d79108e084c8fa32cf7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ba8a941c84aff5cd9b315b76cfe82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed1b017f2f7e01f235f88315ca1d4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf99c7536b7e21963f8ef49a439a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be93c6bd809dda1f929d89fc7310e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab958fd3f634d4b52acb6730083cb12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f54996014fe0c50813e0498e659559416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd0573e0c47cf201a211a7b7206e1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01f179798db40b04499ba4cca4e14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419970a968f0de4ef5883c55b24a48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a07cd619b7869c06c682a8a577f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff756a2472ff960f32be3cee0469a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673fd01d7f82736fd75f0b04898e8fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ada4e40355c63113e4cd04a0a4920c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb9f7ff4f2d597778a15c10322d8fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917a8eed1046bbbda86c45f7c64836e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe682f960617a3e69ef4b448ba7cbf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc01508c626f03ef54d204f10ee8a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c790648aee3297cdb6d4e59d3ffeba3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e7924de449104eeae9c9125282e75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca754243c85e3850fd1f9a691be5261430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77477331b71339766ccb49c35838213431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6341a85723643f8b81743b2c39ca58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077c10323367bc028039ca054db167d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9102671267fcc25f6bc875d6b12bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1730a954d675ec65caedcc807d332a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2013608d5e1bfc17be66f4fd17c266436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c843a4ec021121185d6260f15183d79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81a221f71371418fd115cc02547ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f665c959408b8bbfe8b7ca602250439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d404c6e73b126b94125d05db18937440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58145bb815d81ca6562686ad6821e44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f539efb11d4f3a0ef3a1531ba15372442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27871d64c4f95f7bae783919fc010ec1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd095e6bc774d8192876a0dfc7b78a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de34975495f741f377629be82d65c11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c2a0ab1254ddab57daf9257451fb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342778db74f67b901b51708c010db191447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9a648adc31b1675d690a7eab1c0ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1819c9e0ec579457bb4be4f187b09d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563538c2de57bda97025b178a25230450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131f3643439e16c0cf8afdee665fc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5bddfeb24e0f98fc1c0d5ab66f9f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de627e7e8dd9ddf498f42ad599e6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed983c62e4301f2c05340374540b0f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16adb0047bada9dc17fe46800b6601455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ebf171cf9a1f7bc87def534af1eb1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c3484ae94bf34107fb8de696e82c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784d53b35e65caaaed32c1af2d01f58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8d3ed5e0b5050c92fd4ba3c3618b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a114808e62689bbb2a57878f0b5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc33fb2dcdbb5d123801f5eff54036461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f65170ddfc3e5ee6fb81ca7d7d0087462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e82685dd813c187a876614a078bf41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691df6d1e82a9505523a719d467a8cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496545f2a0d489e46b796909049db438465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e76f60bc296ca890b656ef133844e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc929811b8b4ab4b2cf3bcdfed7f33c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910447543dbe79be041dd28241e9c24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda307351facc1c8559799c260cb80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6facde1ed7f192e13c2832d31f87545470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b1a8897f73464166a68e5b10415cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c9c5920c62a1f450084e4c82a2540472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffcdb2070c7a21e4f76ec1f6528a8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0455db76e6e7e2f09ce7aa8e6a1fe19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040f790096da4bd06a224050722231475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b5d040155d1671e673e552054731c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14edece566f1bfafb142290ab853d44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e00b33264093423debb6a39018c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc368a9830cb763318620d80dfb4558479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c48aec8b856eb78934aa3b66a558480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cfcef0df3165cdcad0bcd62c92cdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b40b1fc6e2f2617b238421c4f559a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba416e751db8a787079fa6c042aeff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61353b40202b0d9daceeaacf70874269484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f4da9577af451987c651978f186d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395501518e6270b2703bd8e052cc9fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572205dd0d0f029930e4c213170db02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033fbabf9731d1e2d4f815f3f1c4390488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8e3ffafbf74ad994fa2e7d222d6cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640443351ce03a5184c9159710eead00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc4a752446beb720821ae492ccdf35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbc3dad07e14c7c5c90427be35f49d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6285d0adb73acb69df8c32051327493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8926ed8970caf8d81022219f5097b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024781ce8e428a206a46e1a36c36094495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ea3bb59cd1d86bf8a980bd50f752496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b855af949d39a94535ff0436b3fc4497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679255a34f7383886c18485847158a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007820136babc3a526156d51404a0bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aba88caa012bfb67a4316e99970d993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989a9a59fec6a6c1056479777fc16eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d478cc9cf8b068c0a68780ec40fe14d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fe2dcb9c5c1ec3c7577278bbdffc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbbf643ee93afd36db651e19613de37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32458027a930b1af86a76d5fb3a6288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1988468c11255504aa0267416898069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec80e4e0d642e787a86e606b7f001310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e1853590fbe335da3a93dfdcc052a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c652435a88320fe71308012886da3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b37c4fb48c7ea74ba2bc22d77814d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60cdd52140b0839a1eea4b2a1d39dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780889189c32b6cde4e92cb6cf858315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b952a53ec891ff63564242a9ec75616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de85ae432a0fb5ed1d45aed078962517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecddfe33ae0c84c50c58e2c77081c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364de4aef57e600a7bc7c42fc08c7b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae20bc316c569a838e0c052307678b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c96493583f62aacaccd5b08a7174921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9969bebb14d2417e24f57d95dd2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb455087017e4bb49de05abf013c9c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619423f011c7cfeb100d178c8fe285a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147ce2478a30404195d9410ef1dc5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8512bced189bb9f39e899e59ef3281926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e242b7ae678a456e8e085a794c9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba6da7e8be0269bf52740c31866c2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d213c3ea442268042639ab958233f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d9c480f82e9166cedadb4c5e84f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9728e9e5197b627a07493379a52fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4212bddc29d4cac52d48e4bf382051832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4bc076cbe5651c5cdcf64afa44c3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4be435709df897162864f81fce6a5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb550c414f19e7e34048531d26f86df935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a88447bab02d3d0a67b66f295e904f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b507406dbd9073bcf8a90ebbfe675337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c3a6d43490b4f3a87bd7ddac6b05c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eb94b5b7079d5a5693c357c9867de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebde974729689851db3bbc1dcc649d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89532198002ab42bd4803e67d1a4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254e8e6854a32578447010acd26459242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553d605c35aca235d2286aad4181c0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992b305a60b1934a7cfcbd8b17a559744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a5eb906a2fc895d991f166d2b3d8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d0cbe6c2fdb92f4f12be982f4c71e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321cbde847bd4af417f794ee8d4bf4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d14bf24a4d97195e15d8064eef57d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e841bb6a21e72f39023274c53a08449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e231a9e6a4777f48a95f0bdd3650b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439530cc83b6b2bc39c5f48b07dbd7e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27897deb50a105e8075530ca19ba18bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e79a7de8b6193dd51eab16b277ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74785b9a74740161c8c5c4a77508925c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d36abf7d5bdbe1e4902bd49bf51c2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4361920bf581a452e58f96bc7565456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1e79f014607406f8b883433347e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5416c927fbb9d8689c329130e87e31658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa10cc4373167491a9aef53c9e273159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d0b2acaa97a5d04191232e28d0e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe92d0fbe1e08a84de0c61d7279308b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02e6e2a1175a47661a3de9ccf132e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121007aaf52b09c51f3cb87c9f1cd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59dfe4556bc091eddcd39ca04e8f3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38bffa2e33f40d232ac13b6722431165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd3f3c1b50dd4638b731166ac7c53666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467c2a41bb518a474af7db14a937cd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a42c59113f5a585c737790bb66fa3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00783f359158fe48e351617df8bbb94d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f23c4e3f72e19d0c812fdb2b990d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20985213834ea37b010886cf52b9469b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7db20a5a449a6f4995bfa931d61ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d5e6f79941c913096a58987612ce473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669703b8bee742a2ffcf87b217f18b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1142baa3c3981a84cd1037abccdb56175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f64547d3040c01331b428782838f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2182ff0c201eeabbd2f038a00b4f18977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a62f8f4ec9eec968294378a78f4b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f93b6193e2d2bb9dcc6167ed6cffb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805b68673d6b9f66049f384fd35d1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d680837384d692b2ba4ae61f8198b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ad732e0a2c95001f8cda1e22cd03082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67c967bf0d62ad1615c6fb49998cf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43322e181332bf45394b6b3f7fb0654984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0a0a2d0ca5bd5f7102360de5e9c2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692884a7db4f7ee96cc668a5ec5f7bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc2b8f44e6436dacc9686269061cee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f039aec938a0afb3eac708942d6eda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03fb54e3c4ceb24542097b9432715f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f42769ad6981dcf888649a3a21ca690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78ebd1903dbe99fbbb699989da031c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854f68049325ba1793a8e208c601be192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad409a46fc88772a2914387634fa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ccb0691123a54286f40f9a02420894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abf5a020eb10effaec90f93aa005b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7800643fc72e306de3bb72967179c9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fcf7ed062c5c6f5d0b7ba31a0dd7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea82168bce8dad0267278f128fe178798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a78bc1713539d92d74543c91709fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206c808b52b07ad572a16d6185345d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c159876f9d40df5ae683b11e820bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8680be858487238497e8fe5f8c639102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4220be80bbfc40a608b8e1ac25f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd48147fc964b79c9cc51324ca9fec2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b78a51c0708b609582dcd40c4799b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b3881909bea34938ce2a292840f9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ee3e72296fc972d1e3785c04b0710107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003c6f143c76418210543fe4a1a976d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90a0d0e476083e8f1e336a50e68728109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152861e21c14ca46d7d73795ada8bab7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc87457e71604ae783e7508a963a19c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324dc7bd8ce04a98846b0a98dd34a0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d03d9ea3afbe20c628485a9872695113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b6c550b8a764684cf8717972c7a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e628a9ff2666bc8f0330d81a62c102a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fb7a8234ed0ce361d2988d07ae7d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985f1aafb636d5532898cdc8b2f8a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6cbf0cfb6955797cbceb13819d284118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d681f71d4baafc2f88c76beb4820119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046c41cca4c41b264a0f5ee68598cd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a724283a3e7cb096fb8015d5547c702121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6b832e3c2a21a0879f53b6053aae7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493d7a78297a970cbb8969c3074051b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeee4c1fb0cfa97c6de7915ef6eb08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee4dec603dd63b40c05f2209a20c28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e7b8430926af7e4572b4a35c70bf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d4b78a8a5397244068ea568bb70c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03801f10e929591b5511a249067dab5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402de2d4f561f7b94114e4f62d5da26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2812919ec44051e7c4be8c82a30f07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725ec3181a740d471eac66eef053bc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11eb7a3706939dd365b2edf529fa6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0888a2f84b2f7dad1758c031012b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ad975d458f910e77a12dce2cfb9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef12dabd0ad0b52e930591abba9f88c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedafecb028107d96cbc9a517beafbeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f1ad52b1d76606d1f0847b9de6ffc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf583a377f9d926f89fd2bc8e8dda1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a78bbd9ec2d619ae7835bcd45530b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868bf8a92091add2b8505b2d515410d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d515051286ae73ebe3539243f3fd9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa345a318390198048f93a6cc08ad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefdb048dd813f10184f31b4574851d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb45c5102aa262f23d45d4ca7861fed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b79391ae4c5e8cd66515d57f3e90a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b307ff2dfc240d48c9c66984a6e3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557628b4bf4675292e564ab5666154e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6406a15793c5d008318e4e8b6a41d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12382b7412248b593ef25042aadc2edb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0cfe1fb0a341e1e8e273e8dac8222150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a78cb9a0cac48e1587402c5540a27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401dfe0ca3e8167aa725626a181f169152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908bc74227fe1ae112a0e23d0c1a1b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e17bea0d6c83812230348840938d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a569706e484091adfe05ea136a9797155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71353164ed210a79b98ea484e8091195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe18e9c62a93ef964bcd92621251994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312511b34b2a173f57f136e363fb1be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059861da7e478286f3e365ba74d6986159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d4bc4edde17e3ab1ade5366a1859f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9661241ca07363375992a28ca2e37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a9f061f09c1f138a69e897b9852dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e3fee4565ed62119ef8e24d64a86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582cdb43bf1a049992552391a0aa82a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b043a50e54fff66e25622d651d71b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f19b63ebb448168139331e27b60ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a77ff8f0f69da17356a69909da0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d40c254c19eda7971c0b79ea5935e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb4905ab6cc665802dded57a55d949169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc5826821c91672475fb4a7d0bb692170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586df031bd4f37462c1bc13add76675171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15248023020fc538f8775e79be1e03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16af5cd6d0041678e3b0219893b2a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f45ec0dee3f8e1a260f17ff9850d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe06cbd0fc64fcdf9b6a8ebd8b3979175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8a83995317454dad2c7b23ff647c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5168ebc04cfad64bd2c5185dd8998177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579e5fcaaffa704d182219aeba90b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f41eb130ca4ee60dbefe795c15f8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbe4026abe3926fbd576459ab3cd11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ef286bb73df9a84361685ce50cb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ba59f491f66bcfcd42731a7f433bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6fd2f204ff20664afd7177bab11a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2ad238e7a6126be615c5d8343313f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289dc5c3361d747a9de64c14168428f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b87a9aa8909d14c1937c2154f19c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5d9613ce1c8bc6c8dc83238a7429187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d89bffef9ddef5de71a1572abdee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3449458c3dbf2f4726a0e79f07647189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912d3668a301f598b1574a0666756a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9086516b8fb4f52fc004a3ef10ca0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041063bd8e6ea185fd72f443c4ddbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd30432abd5fe12c69ac9a95b503a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9077d21af847bca35dc30f6f1d6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15ccaf236b2db1d68ebf5d5bf444c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c098b46f392d9863e62e7be5f688d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad85d70b11c8c64a4750c527830c4dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2ccb626bfea6649ff3a760097bee8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae16595d46e76aec81b4e04520911199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd49447c2da1e498a763bccf577a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064408809366d601716872ce91def29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666523be7f22fbb26e951463aa003a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e3366c5d2e954d91a1487d7eab5ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83961d4ab3a474734c0313cb780bb733204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d573bc5fab83897c78e5465e0dc76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934483ab3aac9b331c85cca2acd5734c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e406255ce9d2453275119c65b2680207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e192bd0194d21a8680c1e55db6bbbce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624173168b99ab6a74f081ca2c14f75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c7458b996c076fef71c18c5940e28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848ecd564146d398c4026ec61b52d3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aea3ce27bbf4a52ae6105b007edd2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cac997a37a180f7b328614c4353bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1041083fa10d0b0b6eb2742aae02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3287523282bfee09bb83722365ea73a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57ac6f1aab6ab144426dbb89c77e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb7ce7ef83a8d687d7b7ec4870d898217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279efbdc4489bcd5b4105fec9fb1c58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062f74aa34e400286d5a788efc18bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9e87994b9efd9fb7d4251dc418319220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1dc0a1df96835edf918f40ffe02f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6a1253db6226dd9d83711ceacb2c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75dbb2eb8fb8dec664294d522d0460223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce72651b17dd56600b24ade0c7893224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3a9865fab607b75affabc47ac1e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb657333d87cbb216e11fa8823f531226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264960e1a7a835735f02855ad8af4736227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a754a2658f7027b5b7c891eb765c15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5e57d838b42c52ebf7f53f90c927b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03747ade9f694cbe1143dc705367e0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c308c2c897b5dc76c33671cef36c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3317fce4d2d90567028a4bde99b1ffd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5adee7ef81ac983f47b232c0d437ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9002084f0728485c7a172c4c77be14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c26ede6285a856a931bf743de16d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26653f79c4963388644e3b11556e4c68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90d5f7b537b988c415b2cc90a8f0ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed71d490d09735e034673461b475e3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dfaad6b6ccd1375e6958b26f1e205239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497e10a1c4ef6d5f4e9ec30726502de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0347e25f800b82144c63bb44c3c26b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfc6eff79cbf2562fadeb617a2bab3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd508e4fcb925527238a41ed4247e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ea554bf01e1803857699e7fcd200244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec376998aa2b6734b4ad32120ad2aba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfab61392a19b652ecfee8627174fe5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4633a4451aac8a4dc7bdf9c407ae5ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b11c282ff90db50394255914feb49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d810081fd9558c6675e80c90863e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f040b1d5e24c5145fd93e59f3de0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac7407d85a745a2b90089bceeaa74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f63d643ba52e9bf6ed55b5dc97d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6743eb86a2e950d5e1a5aeaec9a3e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d952516456d62c5883c4a26cabbc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c64b29d2d71c5bbcca0604e9a1eaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244856c2091d62f1cd82a449805cdb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8486ba845e28bb6d2382ab7fa049257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbec2827636daedb3b970f7a12f6fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cbdb6acdf863bd0bd1e4524bb17b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90468e6f9b4d7bc7d295a8fb2b5f2d2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e257d2fb342289d7b4be786f4887e4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464b2cac9ed79e406a239828075da86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c2a1e5c4d6e549b6048d52bd8a78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f796fea41d4c42cb3b64d52276d097264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f384f28cf3b8e54e3c4b1125b3857265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d356f8cf52fff0e3cc2fa1bced2853266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be340aa2dbf8ee30f98c87e91de970267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d06a28095c90c60734bd1ab1e1e609268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57628702a287531ac3d7f80a91153e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1cf9a4b3f36b88aa6885b71f6954270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a66183ab6df6c4ea2b32a8d20954cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a48cb01694ab128f7c496f3e88c95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca0a2ecc973fdf1f6c1d22e9fcc52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a462c59b5c36dcfdbbeab024d2ce70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaf8ead33695c52e26c303a3da12b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e886314642519395c0f6455d7fed900276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812ff80f9e61cd35949a03db0de8c5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299928c69a4001279f3738bbdbc233b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f424394aacd737de1ea22805c2c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9239671294f82952be46371bb50cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bf54b5edbb01ca6cfce0974e24858281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0fdc5ad01aa3a5f491cfb493a8f91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa8e69ac4046fa9b6891a49f492d0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013d4d6bb9595a33811a0bce9001754284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e147acefe3869121ef3b23af040f267285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e173eb603d96f9c1242073625dae4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b693ee64dce61688238bd630e0f65e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be0ac1ef1756efa7a8e9d54cec588f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbe6eb080556891785ad92c56c0f3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e604a089fff803f22972f105c7a918290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0147da0372af01241238c760f78b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe04fec6d3a85e49c06814453d260292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a5914dd203f8237d6896caac2487f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a86c43adc5931f635fc614912956294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65f499f31531538e982973d3c49ed7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3972b5841b951f66c99b1db81a2c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65a59dbc44791cc9cc73f73e6f0b01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a171315cee638897401965daa7a0bbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33761973f2d6eb87c14e2b37efefc95c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79931b085ae4ae980a99588873b25a89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015af00371c954a1446747ed8227bde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2880909f592cf2d42d949122905cc8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502f4b456045fee6f55a617dd66457c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6abc1e706483127acf07993846ea19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81588f62e7d0b35f785bd8d97497531a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aa86147d06a3f4694d81b5ecf9ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc86e05d00db2d88b207439a2ef31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b532601027fd6bfa3fadbba4ec7795308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a16002588cce4ec8c5e054f1fe8545309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c415a0c74c359a372470663a2265333310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2146502f1685c20a72d18e0b95bc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda580f2ca292eb8dc87b1dd239f171312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e8948acc08f49920425e7653afdd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83ec43a1af9ca8ae14a484dba34e61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2c00942dff2110bcb1602556ad736315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342cb7471ae013e61d050874d693786316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6faeb5d5606f88d84d37e4037c0221317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea52d52eeccdfcd583877f70cf7b8ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f058ba71e5d856cc7c50bc530a14cb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e0f57dc15be1f466741523edb29a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d2c1687822d96c2cd040ac2ff388321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448772573f0f33e06d515853cada3826322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52abde615ed8802a32747cfe50a896323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83347dd32942bda6adfcf3b95847d81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5ea6816d5408678055db4b5f5652a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d47179141f686bd114b3cc0cd425e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a411105c1f9f13bdae72388915a08b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a93f01d39964867adcfbd8073316328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741e1a21581e9a324e6c7212732cf60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db958712d4da7cff006d48d22cb6ba3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00c931ad2d5801df1a73e427b9b341331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f153e6eb56d4ce39dd83ca0816d20f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08dec3af3dcf53c228c4f1e02c3331333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01012434757376a7adc2174236ef85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5909318db0a8d4a57fc50a52917a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9576e0e06db4ee3c389544cd7769382336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece032bd8121a1c71bf1422b62e5ce8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee75e8a52a82329a3fafa377e0678338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab886a546818333fcdf82c4ea5537a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e1862bcca7a0cc418653586fb2d05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9446d425dc6ca62d0633313d9c0760341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f72cd38b9022c002aae659c6c921f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc62bde5c55e42c4e3694aed3c11e2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a77ecb9c433103d884a77f154a3e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9a7e6e2ad948cc13cda1db228f14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2108080431b4149fe001f6741d753346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43963dc44732e77f4448cc563c327d93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26116825b78368ed05a8d807d6124407348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a524e604168d7ceb9b721c2f2ce59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833035f342d9f2dc40679354dd1540350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707e738d8badb1302d4b720c005c503351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce555fcc84647b995478d7464f6ec50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e346135e5e7f2ab68d566cae597dda6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f99b541762b2387875a0666f46798c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28862f8bc64f46c59915775f040150c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ffd258c557c77a405f9251151cdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429ba58d0336166c840dd0f8ea14cb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2fe33a2a8ad7fc0f0aebcaeb57303358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2cb91fe9decfb47dab205a14b2af5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ebe3a6a87542418a4acf602f7eaae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dd9a9d79915e5a274e72fd7f6af7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca26a6ff2428ccdf8cb9f92462a655362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9506bc0c42436d1e57d41b8877d327363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c3d7184f4fd5149c21854a0907c31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29188e883c7950f451bb38a676ecf4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd5a752c6b89d49fc126ea7893b2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e9b81c0cac7721e0bb913942966f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc436bb15eecf14adf7f209bef24b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725216557cdd6b6c2bfeaf6d3fe2850369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a88ef5b84ddc8f81a4216797cf5c52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b6808e442cc667ace3751851ff9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bbd56f01764f5aa15f04484973664372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b50d6660e596ea6fdaf16766a3310373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329e35113b7de87f9a08daf7319b7d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149ce95e59c3600ce851236239f2972375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cdff24b03f5c8dc59b41b9f40c768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054614557d0b767b911de0e02e072a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b2759f2a253bbb66127e7308e46da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ca1ebff2b38c26850261a7404a8b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a4d021b57e05288cfe984074c8fed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f8df26b827f2947375a465762bc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2aec45439884faa991403905e74d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe149bd059773bccda42121dcc019304383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdf6bf005060054995f1f78734f617384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d911b150f7b4ed42ce69aa3979df3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600f109e45eb11e835b7025ae122f92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754cb69eb0eda573d7405454e82ce7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f1a28925e5d893ed79d3821408b6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28139f1c8e732681188e0189cff9f3b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5da76e5b67a18bc8af4a74eb93cb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f348fc4615a3a644a08fd1aab447099391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88914e6bbe82b5ab0baa85052072ee4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7857156ff4567f647c35c8b6e983393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e736ea588da780d1f1c6744c1d3e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec00b26b5b8b9a1a5a367ddc4ff31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1179f94362a73215d5fd38707a30b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5a029d132cf53475aa34267548c1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3b7c2b3282a85bae18cbbe006839a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d73644ae9afcfdfb6f797a5abb125399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6872f81346db470ef93228d7d66b55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e928a3a26ce9d1689bef2691b2d901401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d575c9e971023248997e2890b0c980402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b611eb44a9769b29001ba84d09eb40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5e067f7b541f216178d8d9ad8e1ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf8a9883cad5425a86bbcd44f9443b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a041fba56e6bb87bd7ed617dcfa07d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8cc94064a8ad259b0b2f4b7ac99af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2624637a8d321fe0ae079f10e50b71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84362ded8ba4dae871ea0a669c2f0de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54a74adc40a62b119c522929bdde02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529a8b48b119f71c4a63dfbf2885434411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b5310676ac449cea6c613017fc66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc8f5969c9cc49a8a78ae253f0ed1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7183dc1f828418a896d03e6ac9f39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b44d1139427f198830e5685acd5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7901ad6482011a69d053c3e8f736416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609240ed9953ebdf1cb45f4d20b693417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388977c6f3e7633c5a9922beec37d13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2748d7082e52a90923ef394ec34fa1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7b0f1f96a98823d3acae7c3b187a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226751e0b59798dffe6bb7de554f83e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db301cbd12f9b489091fe726187be60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45e59eca3fef21fa14308d635f0f1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432f070cab5a7ea8ece45016e653a20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf3f05440f718890df51b4b21d79f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed40ae1ee2c2f39748359420cc651c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ea2abc05016b9e4a320f26c02fd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4190b0803becc547681c52b4a4eeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc125e2922cb60515ce9e3b6df740d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390cb5f62246ffe4034f4a0de047cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4af1e7d95a00e4076fd5007cf722b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0df3246cb4efc42735800e7d5674d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce2ae81f08bf440b6fd96548a9e1c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b958aca994b696fe64e5b475f1689434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2606637d7389662642e887f5a3c8fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eb7a57f41c04291cb02cac2c94db3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f7dcf740e7ada4e938d5ec07644e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd87d0fe38f80b4718216c78063cc9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c9d8522fb19cd9ede1c3a4c2c0469439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8293f4eee94ee8e567b346133482b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033052b47b6ca38aba117de6ab1717ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e094ee7422d64d20f70574bc0a1502442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3165e46d45938424dc97bc2d48ad2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500426786bcfc03fd07ca9cc83f673d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea5fb593b89163bb18cb9b209f4c05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c8c9d31ac06bbbeab45c5cf4a35e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cd9df432fe3f96a3324aa24a58eb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da7fac53e96bfb1033692b4d348729448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeab432d35e11f6883a421f6ed048a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d134390a20ab84a93c4d301bf4cd5aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da902416f9def0ba2318ef0d601754451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbdb28414e296062a129b410d9aad1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb3087e345aa39b923dede7a3a1321453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8addc6952c12cc04d0e3e03f4ccf01e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb2836badeeee5a0629ec0a9de295d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e13c372cb8011210232f537bb1b17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febf773c10a410d62ed5f2a40132a76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efebfda64184a0b5f7045356087742458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67dfe270f01ef034538c92541c4182459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed588f84e94ff781576ecec31f58e7d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97110ff5d3dc2adc011ad99cbcb86e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9658174ff5172d81d6fdac07179b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47155fcb298ae5cf399f3fda6b590b42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44cedd5244440d5c38e002ab9c0057464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29df8526a5a6b080f0fc3ab9cbf09df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50aebbe379f1cf368c802d08f911da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a521f57dec364838534561845e0e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689ac8b7516e40eceab6999049c6258468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586765040fd5326c1bf7a8cd56bf7da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bf66cd48ffe7e6bf567686c90e864470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cac6377da81469e13b0a7b38645107471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475cff378d429b4874e596278ae07f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a347592d50d01ec0d23f6b63dc632473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb5efb3f503a9f58049c61d37ef9ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63800cf9cd14408c0ad2c4dfcfd7466475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e4cc4563f1acd7cba2db39be4652f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a15ff79c155a787491bce3f6a4f2e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f916c5b64a8eabbb6f65787c1bf4449478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f3f039559537720188b7b762bc44b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>