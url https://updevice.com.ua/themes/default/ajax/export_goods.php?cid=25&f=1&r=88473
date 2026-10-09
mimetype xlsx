--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3414af6844efee2f2e72ee382f8fac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24f2b33185cd24bb5b4ead03ec98b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad6209479d4ec8d9d36c52dd88153e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333402085badb1f8e1cf06b44e9cf8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d9a7a5d3eddf88fa6cb80576415625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf152ded46aede32d34fa4b1c151e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72335214fbc23b4741fcd19ff0977827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab0c43f33e24bdf83416c272da8fdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0d6309aa2b7c066f789d802377b919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e954fe6bda10ed7e4d53d0a1c5e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8194f120784d5a925a14709cbf2fd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11ad9f90abb650b0241ce70c39fde512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd652eb2d905f80372f9a121b981f0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a69ca00ec62c577b4d4c587ebf9eaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412cd7c896c956aa3ecba842238c94a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19e476a521f70110d912160291ad016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12383b488dfb1b91151887ef192e0f1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3fd74167d830d7d3df1978e80054318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644af9d7ef3c7daad7e58b49c00b7cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec804a69618fbed0f40ac2c36c1bf8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c294b38565aaf59bb87cd5041084e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc593ffd1c7fbe1688b471b971731822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e09920f8b5622e2451466957281d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7265c8997f2ed0770c83b68ee720e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64ec8f29fb8287b4674605d9139f4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8e11b5195becf703542e0f732649e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d66217863cd7e3c22c711ddf424e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2d39b8dd8118d9e916065a94e06c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e3db9a014bd041d727f153a48797a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d09df2aa4cb0186c768e35f268a7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bede0840656f00e8119bc490275c4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2626e3e43d8eedbe38a45b76fae2a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5cc3cb39b2b1aa78bf99cd4eb8bbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e82fe6aaaa088ed2365e89ea355b4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf20235e9d0464205502f3185c86f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003caa9e2f565804910068d5825db6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b044880f8683b546e6eb327a527737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a389d2de06ce1498b8e3b701119c55038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9b00084af447571814d41e202f90739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feef0e64a0294523ad62752e34d54240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d01c3175952244a0bcf08c4183458241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82cbc9fab7453aa8f1e70874e665be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9027bf143d99ead9abdf7eb0c77aef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4648c9d903a58ce04c02cdfafe90344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27822e5487e9014ce3acf8d3f33e196345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba75e4463ab001fe705959eaa31eec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da2aa7278d1956b1b6d12693f57fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5556f517ab66dde1a5f547d6699ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b92a0d7a87231c19da333357434c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77408c03914fd764b0fd71b47ee8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dc06c20bb3850ce6f35f15c19316351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb4c077f2e22185b3e2f3101c278d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ce27af001e513de71d5a32420246e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848e29548b8f48d67771fe7ca8706a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8ac84d6b0400c00196065b5ef65555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0914f213e27ed10e9522ca28641ca1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902387ed8cc73133e5450415226b7fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d71d000f72ee849efc5f8711eda9eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1db651f6de9f444e17b3bb2a06f6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ce7198cef76c45a465ac88f6685cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5f76133235f26b5c1e87e7ce63b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6197ead96b308dbab236c184d28d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5231aed181d045fb3af055c036ee9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73795a12963f68a06132bc1ab1a5871264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45647b6a9f00319d6b4b3968abe30b4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914aa6edc8a1da00d8a80155f48fbe966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469ea81c7641684e21e3ef57e4d97967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411afb6f94eef89e21d48901e53d80b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275dc6d0798e9a009db35822aeeef5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46304f1a72f875977a0fb6b1d30c3da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d455144c729b0531a9587deb169271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22945d47a1c675f612251513a5ea5fc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae6c9b4eaf82e6e779d9acc24507ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd20566bbf8b10c571644d85478af274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d7429925a87967517230a5ecc72f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0db71d4d9a1ca4d2c70463d3954d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ad23775b2067a51795d831e9ee1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb7c01b63d09c86939af65adb2064778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40686d8be555cd12dc123c51c65ea479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e330ae325ee320a5d3765344ab3b71f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e37d0a88d9d837afd56f7c9dfa1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a880934e06dd3cdef0b256a899143382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee21c7c9ab4cef9ac4abb9f55b533583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c7c9414bdd675b886209b7955510884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a308765dfd2ee79cecc80ed52ba385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547e6d782df7bd0fcd9f1fd0a95d98a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef85a82deb09facc4f05c44db8be9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e2818d6d987995627ca2947c93b6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28ed62a630e6f4aeea25eb8f81a0e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3677e5fc35718144e996bfb407a4d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6576d50772974a3e597c0293985b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118f77f19101ba7cdc2afed5609fe6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0107ad014d64c5c5bc6a5cf4417a3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fda514bcd47baef02840b5f955d1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5963b71ea6987a584ca24d21b350ead95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50bfefc6dec825f364bc3ca9600e5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910186ce72461ca7ab6e3f2418f613f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9af86fe869ca1d2a7f5a17e00e31198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de2d3682cea7729e57afd4172b9e8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be980c1a04efbb441e180684536ba9eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf426123e9df720565fc32b9812053101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6c62a66e8a05e269e2c148d7b8aec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba637daa1386610c923a20d9fd4061103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdf7ffba708af77c437ef7d13ee120104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ee9ecc1d5b06601fd454cfd1d7f29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f30f32173273a6a14c7da3697128b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16f318e5679e0b16b70f04cdb5dc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2eec7b9b64bb11bcfc0f2f72a9339108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e50fd7743ea05f7c30f7349885fd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48916c50d0d0fc335e63f756ddafbf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a95f158405da6ef3010f3fa5a6d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc82ec50206c5300191a42472ce77b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a5b966be8c660674c90661ecd4e5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512092bf2e00e1033c3b93bd586a04a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796611ff1c3f3a0bb183573107f76818115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcb8b93d7ff358fa9678e63fba2806116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e813522ea61099188b1ca2963a7784117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a31dd5b8054e223d3e1ac20f7769b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29037acbc41950f3858bebfcf51b02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b71c238813cb33ce930c5fb7e2605c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f01077fff8a54b1756f3045629e2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cea64a3afce3107e8ae57c9560ba51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d3fca2dde8b40691c1a72095057b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe74d373dd6bf0c213e0e85247af54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a8b4f7e743379283d973d3837eaca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01403e7452210dc6252d742d2b90476126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11fbd2767fd5c4b83d6cb3de2a13a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771a99012393996266e6364402de1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49f56357a09125c8dee4850edb43e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76230219dbd4dbd4d9ca0bc85575088130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfa93e7ce91e34bc3a51addca78290131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be8d03ca01f7eac2bc48ac347994a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975f9953bf154a87ff3ebcfb200f708133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e193f8db58337a0f6f15c6eae0e5c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e774cf8189bb896dd2676488ffde908135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908c02ecee903094e1ea13d16acabfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5e8cff4712cf8f84a7ff9c450578f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada96eafb963a41cb38f58a51a09712138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573688e2c5a0eac7a4dd5beed0fdb203139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c4f15cba51a5dc1abf57adeb96cba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504df060680bf2cf64ca6657d4e3f2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a2dd567d78d5662fbc3565f6156e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47411d965a4147b05fa8b208164e9cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bcd2f980d5fd3265beb5cb2ba1ba9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336538e10ae6ab2d10afddccc17a49e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c41ebd09b680ed0b8f163d6b45ead0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecee00b47ef0ecd2ab8f945a35745f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48a34e35c80982f15bb4d4b0d52656148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af4ca274ca20f454b7505806101906149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484baf46d8ff12146b018f7f216166f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648110bacf64f16ed07be87da88d7e10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d32827722c5a9f6f7000fe220ef96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50937b114f6286ffa2f3cb1c0d677529153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab078a5e67db3e3e212cf52df8c9870154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcec38ea73692feab2063b474c73ec9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c01840238fefd279cf9ca3faa45b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c5edc473ac99c0b9f3e98e7296d65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f8cab50bf1f917f1f411522fa4476158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a08bf273879af1a4fdc81c7621ce2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8082815b505c0e91cc6fb3540d1eba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ccf030720c5c911899896f9d7297e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de58369f08131756ca61cc9b519e3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12968f6c7919cbc1fcb422c6d376125f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc5fe9fa1859caa9456cdbe09568ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18a70cc14acc3efe174f27dc342c15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ab45c5cee74a060c65f50a1c9a8e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e560edea1d2324abd4ea49af76e3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeb9efe9ddc3df33993ea611e68d6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbb33075b594b3b7cc4d67c21b719c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984923f0bac03937720743057e610106170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9124b369e02d5b44a3e368d8ca61df6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd2f14d3af82f6b4afc2ffaa35655e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d6100c89ab0141249d63c90fb639f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7719e110ea38696a3c5290bf25f4d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577b416c7b2581ebc85195204670d55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896a32b645e19a6134c23da70da433c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438cec7ffba817979614780f34a8cda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d74d49512c4ce526a5ecd0c7bd5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872ebf85da75045e6523cefd3cb6f9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561b93c1997c3486b55020c1d9c5478180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3ff81eb8364f0f11014c3a3861f04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2213d38f693a0c114618a89a31d5fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065128c272f6ed7381f201b0428582dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776a1e1dcff97f37e7fe209bab27e72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2e6db5be50234cf9cc3ac8b6c59f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22681358305d4ef6b6aca27c5eb5ee6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4a85c446f7b7fec8ed4e5c1f9f0a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a0ea70cd75dc8d730ee1d1a9f8d23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c383e8b2d2458546b63becf5a7d33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f42f11deee8ae7606da6279bb034a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943588aa0b1065bbbb31eff850457061191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c14ed9778df8ea92d35880c5d56d16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c7853d446613f4a6e8354edaf291193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279e54040475678e35c1666dbd776e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecd8a5eea934c898a9bfbb1386b616195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5e6a7428fe70820d7993ec500f7f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c837f6e29b1500ca0656d8b82a77ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63efb1616d372830a9d43e9e328ae0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325876cedc337aae7031079b1933399199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860ac4a4ff5a438374540fd64b2c3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae69f6bd80cf9af5a16d319d7d10fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf049a41046a9eb07f26d2886793b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266ad25ad7cc77bac46bb46515f5c3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a86c58dfa70b585515cb7e8c65a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633a90be7e0328584c55509c1aa9e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba7a347177742c3b332277e7a07e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cde1ffa17c2121dc8169c0c7be04b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de9dcd1c9e5e88016822c6cb6c44aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea50a962321e09e93809d2e4b8078e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4847e91266aa1eb0b1ce97b1b8c1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583bd07deef5c2483c5f7879707bd28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c182c609b04180d1f25eb91b572de9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46ae412e1f9161f441b7ae2557c955213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e80c363448aa1b2664532b84fbbf2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec13583360a54e69fc253a41c0c5158215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d915fdeb4c1993ea50d6cdcdbd5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa21e2770f7f9d3654050541508e66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9a791ffb92d911113e5c2b45cdd7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17e8fc78e3faeb39e2a779485155e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e407aff6075579081785c5b65baab7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d2aeff11b2422053fe1acd0281ecf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854102aa81b54f75f1636bc288ed31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7632520bd101ded3d81f7bcb5f9e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce3ebaa90c60279e1629a10211c8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1c16bd3ef614cc4282df95a99738c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8ee6055c799cee67c0fe37933eb81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953b3507120228a3ebd8082843132e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6c37de6180e0e5da15d0a0227ad60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b122d2b8cf698ee407f97ddb5fb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c3d2d269a1622260ed737b7efa83f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1184b8f9dda05f1250650da76edc95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e2a51882d96d0b01375c51f572885232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41b79843bfd940697a13e3a8673151233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef446ab1b2b2277b3aaa22a53aa65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001970536feb66d9fa8ccc8ea844c5e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057354856dc243015d79839b0886303b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e8458256a377ef424cd9a20c65934237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db077adbb72e686ac59bbbb23d9ba74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e4e1bbe54cb93d904cbc44f5db532239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687f99d922fef0ca77cb0cb505eb4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a25877a68dc88cedbfa0e510853fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31c0c5276a1b96cde4d7a881046515242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642422537f36223f0ead68993886aafe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33023df0705b93d6461e9d9dc3e4d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988fa551caf349990c9f87f06e46c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14808d642c5cda6961e40efa03e1e7b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e5ad7f8ea293181102335ce8d583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef0cf16fda40c504d4a8ff6b0666e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0318261c2335fcabe0a4e4cb5e23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612605336486d07115c1f1fb1b8cc4d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f47689874e69fe629ac3ae60f275a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe5bc04126a27a055d755e90ec238d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5289583d9c09fa28e6a5a52da16ceb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711460ad8d73f0e9ec7bd20324b735254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3630d1a88c5290d29b524035a252f3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd9cb936f64dfc6e0881ed6058809c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8ec5d98e02abe05552984866b1b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc72a0835fff4870703275cbb5a11e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba71acf020c2d3153a55a50aa397ef0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a419f7b3fb283adebf21dc1c66eab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a5d6c8215183e631877e95f567f1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df3711e2f95972bf66df3bd0b2e837262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82f22000d500741cbb9642e18bb44d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb180af6a9dea6a863d0f954faebdd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9a5565edf18dfcce99f60ca2217a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5fd1a01cd32abb4eac0174f18949b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332897965dcd6eb3c9372bb2de6478b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bdadc0b72814ebb61c146ff159581268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff95f41abec3f96740c5d75ad3e5fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050cca1b9c7811052cade52ca2be8d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eddb1ecb7ba7012a10e56a1f41efa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefa7b8af985301e8ef1926b2f09ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dde91ac64253df32ce92951987fc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597676b63f7736fabc27adc18ec6098274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a65aaf6af72778695596cd43cda10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947994220a05c0dde42b73cccc9bf6b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8577c46d1804313061e62a4db56b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de774887254912168e43405c43663c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7862565d6498d5ec1cbb9d378a8155279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db421ce5940da26f0e648b480fbf57c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9696a39bc5bdf5f426cbec3d02209281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be81c16618c40474771503cc1415979282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eda20243cba04bd1d7a740095a97c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d90560c618d4781851c9829ca22b57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b17b6aaf2f94d6c3ec4b79a0f4196f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19df2628aea69c93a99581d7aa2a46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68cc38ba7fa9bb832eb3cde503552a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032287a6d6d31f17b0b57403ec57dc35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346c97a34b754c419cacbcccaa6ab2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d73abc2a11a20102cd8f4d3d5c9351290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b1c413215f229fb45d99ec8ba7c47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d68ba185e4a3c77250def932b2511d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10b455892793395c57d3a94867bbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1aeb7a35b145dc808505dba6e7f6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a12a309dfeeba8b7b0d32f63202fe4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b3c1e8898ac65cd9679b3334f735a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f30f8bff99f99c2c0acaa293ecc342297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84406969411ce1f9f6f148e722f7b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29c98823fab33edc55c5805ede756299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d80e2f1ace33dc639f16195f28b410300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf3222654cd480ef177ca649970d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1484ef03340c1837d6978d79a50fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b1b2fa9583cc7c9b0f6a2269ef7a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45948d8e4ad218507dab8e704f40d35f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a29ffa9868de2cee628c03c9d60c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faee08d7ad4664c989cdff2d7db62f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08066a9ec9e57d8c833d7c21e1cbc352307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36b23928dbacd247844f569b79e0dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c71a1edd296f5672b8e3550094e20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fb97cd66705b23bfd2912d3bc7762310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ab528ef251bb1a0c8acd41b60658311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f8bfefffe695ecdcde7867d52e878312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c913ba2265018eb473231e36a73789313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05fbf193433af79a463fdfd5ce68df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd81ff21f87bdd5b0a0da68ee0678f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79558ebb7105aa194ee31ccaf28101b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e6bfedd2b1b88027dbded47382864317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f57eba5fed9bc67d614223dba7c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f5ccb07a7354e74ca3677a5b95d8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd18445273fc217bd2c2d38d3c065f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8894671b911e9626d3b8e3f7fa33d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d8cb2ee07bd89329b4172cbcc4e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136b4492445eb11700ee6cbb647c430323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b5dfc8ffb16ca37ab90c895f4203324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947b44fe58aee46edffc91e1646762325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1d3e19ac9b38e23ec5a789e0eb27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709bfd490dddd0973c0e2cd303dafd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f24166a473932af8cded42cf3fe0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc034b616cf2190224a4e7fe3338209329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848289cf8b5b1dd376ec36c0b49b880330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bee87929b497a6cdca7bb9d04c6fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a06f01a9093403eaa25f063ed8ea7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae960c4e63726bcfbec8b8fc2875fae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b61b6546ecb9adaf661730e18bfd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1958872ef41930b6deac2cbf80a87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cca50b6df5220a13b2d58d929efd64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb278d4de174a610ec029e24c02b75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f61b64cc8596b5c67c5136e7dbb14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d97dcbf1524667b4e650c754916ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e906f067b235d94bb05060c7060dbc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d7d5ec13bd00745024f76be7d3a3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c36ab4a126db98bf9a7916b856f7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9539fc6d2fa80a8879abee4f77dae1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de6c848698be1d6bf6e52e5a007b1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efdf794c58a3417bf3f5767294759b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161be568f875b0e0ca090082dc98471346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c8a3004126439aeeb9350a49a878f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562b8b5bbf1b466fb0309fe3eee700348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e2fe18a1a135ac1c8db609ad900a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044ec7ec4233db1ca39e07f32a54b8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fa6817ca679628737d1384aabb5b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151b0e70e079e0e2dc885c65cf2cab7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b731781714f62c9dd62d5ad8a458a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43486757540242fe6e566f26e7f20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c8ba6cdb2aa5fd0ec977fbc8864f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beca9e63d2a6c8a53a9dec7b58e4f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72e65f481007b8fafe4b00dd3cf4b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fc2df526fea5e2ff3b463ab51141358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8073853ab2d997730f3b0f2661c11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282dacddbeebe04bee04b213aba1a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be506253e0ce1c0abb8546d81327cba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c548d9501bd86f28e1d3b7582e51b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b707249c257b9a428460bb44bc58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f63c7f2de36de6d5d445dd38435327364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980333b311d5051febc9d1eb63d2f78d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d1343dcc7ce91ddec71929711240c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7afcc7a9e7570f085cb8eb3723b50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90923d103208e0a29aae8d44c7df4db5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e1266fdb4acc3e90fe08054de658369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d1a984e0cee6a2f298aa7fdd01cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66d7468e2b986db4a67d6ae9ad5f3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0774964a9b1354d1cae792d2cce7bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397c819d929019cb5eb8ad67f6ed1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844acf0e511c07858fd4a518323762c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2da97f3cfa44c0aa15958e06c2b5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565061a521b5b055816e96ab6fe59191376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc8b1842fa1d7de157fffd06cfe2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27959be4e40bb81dba31bdb634f3a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c9dad96fd787f482a39dc99d8380379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40008d2d388f7ca3970e8370cd037bf5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c2bb45193a556874cad91953b5a4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23298bf24e43a4493cab54a4e93f73de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a01024da13e3b5f2d261002fc650f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36fd47d2890a932f8be4826419bc5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b5a65b74a8113a631854ff91d322a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcff71b5d3c7af779404a6756205bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57070c202c6063ac98d3d07f19f4c419387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb58ff1bf37ab2860d5231e38d979388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed87b1d8c3a6ffbbc2aa7297cd4c19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9e5540b7494c44fb6829fe655db4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642c9eb5ff5a9ce62a1c74b009306c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07165e5ab925e36bb2aa6c84bb585dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d373ba2f8040a7f31c29fb35b88b1e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d70ebd592577d5770f72d21c730dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322840e30b8c4da01cbf4e5447ae43b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f41ed67bcd335099f60f72840bfb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d17690f52579d5caf2cd24ac16c718397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df07e12f9f2c43459ec11121ebe951398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b488f6c6c9173a40f738b41072c8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01616cd076f26222c7d181de7e8d3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138abe00d24ef18f6f59eb2ca402e7d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d9c33fdbd5a84ea30453c3611603402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dd147ae6688e4107d9398779d20d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbb96128b4c93de21d3bc285813fe7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55230cf777d36b339fb591a098aafb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9759d711092ce47ed70feec485fa75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82494575b7625510d76dffa69042845d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018069003b1e898b3091f4fd6f3767c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce17eeceef4655428e6f2ef92e416409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a9748e4307adccbf095bf13d6170a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aef3e64c8dad42017fd61c365c424411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daabfaad49ea1eda6929734eb12139412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f2c792ba9dd501fde56b9eba05baf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e70585158db3d8a86f9904fae97793414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4ccd13d670e1f578b3a0128d73a1c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265a06fb825be27425b9ae06ee79511416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8025822751cab0c58be30f8e2f1d2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1accdcd6aa2fb1b58e2f9dbd289cc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be439b64e6a4f0bed362a4d1324a73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bf200f3c14a3ab9552b4c8388550f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297347e358f15fd00bfbd41f4877999421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6390427eb145464af228f0a8b7db55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0636b1c125e22661d0bd3b480b7c5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c7101a901a94494f262f89fbdec43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84daaae2ec930705f636c9bba54872425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2ae66d527ecbf93252463e2929d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed818003cdbf58bde899cd5f94a0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aaa582e0ac93acf7abd884b40c322428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56469ed4aff49563659a65985d3607e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7328d9530bec0642f4d21775444e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c2e585a83d025899d0d9c494bb29d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ed707a225de9fc60687dfd0a596d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a975269efdaede3f732617b43976e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec09d23568165196733f11157308e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb321d66026bac415b823ae0fa461e0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2df4f68dc1c3397f5379cc1a819cca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4db07e79a1971a8f0325544efb57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908d444469f68bbfee135dcb3176d23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb296d2a4d804a92524fb10c4daff3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc99914e04cc235e57ebf35c5093e5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4a51c940bbdb274158df57f2750df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be1a12adbc9870ab462a6afcd9278c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c46a7ac944678e926d4cec7db1327c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18367a4952fe3e693a4abad2ea0bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320e9238fcfc1bd3874b0378fd716ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4c6aa9c7ae69eda27c113b8615705446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb770bb7dadc19a6c8c135be6b17b472447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ede32a3dc68b93c2e03657ec4b98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cbaf112eb4180d5c7070a9c696d97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20464840d50689d3bd26dbc9861fece0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f3327b59576eefd47d4dfc4659a49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a49eb6fa3c9fc3ba1026f4c7ee35ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06af92adfd0462aaa609066b066c95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edafeba5ccaa8772d5ed6c92fe1f5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47783936d994847791d47b5090e441b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81474eb8633d14abaf614304ba818ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07626c7f6f98d46143c2b37e2366a53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04abe3d6b17383b5af4e4742989386458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad51d75d0deb6eda18ea94a3257ee29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b4a5646cdc4d2a4f4575c07849ab0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614c283bc5c1dab2efc4146bf27776c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089cee65e445a52cc8698025b85560f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a77970134c71a7f0a8f0e679727ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e75bedd5a54dd1bd12ed52d021b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63154033b96f4b8bce48c6228cafb2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b003bd9f68eb1df5fd9f20e48dd97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702a3ca03b506b207674a82f2f7d82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e32396920de1a5a7d571006862ef70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df6792f763c56aea7bd7bc866e74b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ce175da227b3f59129d141cf31950470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0335cd81ca02363ef4dd63a8abda7d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b991f91dad31c5b3844cdd49e043a20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25647aa17aa37b7f2b8fd824fa13edbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9068afa396b16fe8df671341418cbb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af140682857f64e217222b80678d4c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741ebfdf0a42e7de4d58ad93b6f778e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c9441f6effb1d9f514d343963f9f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe5934d06f630fe7641511ca40ba6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f6ba5555fb4f3a28a4e23117cf4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc2496f2868671e42fbffef188384f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30c0e251d2b70df1bba5ca8fa596ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a36b8f66c0da6019ab1c7c42e5a04482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46be8f46241b7b156ddfea7064c9cf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b8a3f502005be9c0ae756d82dec45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e4e3c5bffffc019cab38ec2c68039485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d4b7387a23bf3fbb598610156e5b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888253b51f6d5f45bf9975bd60e451b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812ad7b1802fd1fd4621169d789236488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f9c404d8fda43e0cca06054cb98e489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831bd150171bee2cbd431174cdb10f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175bef29c2bf9cdba798fa4f4389f6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618918de35feec3d2deb969262a7ada73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657006949fc0c71b51ac455454c4b124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524634fe498a6e21913ddf71f607b02e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7d0bbae5108e7348f54c1914b449b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e77ecccbf55de062cb1e0adca2b777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6bd7d7a3c63587bf2a117e42f05a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44664064710b2dd8e4f290c0a0f291e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52593c74922f1abf30104e79793a17e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ab7e55b7ecccc7ddac20eda9b68cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e521e5e69913bd19d99892d9c7259412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637da1fc9e2756339e0173b669d9dd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004a7d8851a2e5eff96c0959b9e147114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba49c6084bdda6da10022e1939b4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883feeab18e70f9aa8944b6dbb911516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5c8253c9983567423c201268cb4e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abcf21f5f043e2eb1343fcb151503718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84713dceab556edb16f240ed10da9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e34c53f62bc9f838a4fb14339ff120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0cb9dce2d6c23d9a92cbbe2f88db421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8facbbe9c127be931d85dfa22bda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a7fb380200d63a35ebe62d42c7ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984a2430ffb14dcf876f9da5e68e08324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f11c8cbdbbfa2bb9129630b66b79125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47fe5b5117377b22f8f8bb8a9a090f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ff573b9def4e1513018734b464d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aceab5f83ec67cb014ae8e0a812aee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c0ad8b7c1597c98d6bff711100d5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbf02b839d1d808b00d07a27b0272630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea33e68ea0b358ef89d6daa04747a3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ce71d6fc60b8686e6c3851bfc0e2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc3bcc7ddaa8b07e48060cb079c4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2b9d74e6b17e328d79c8de205d0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fb935e50731e012a2ab135893887235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e59d9caac68cd8c79fbadf583eba2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda4d28d0735ca735b8b67f462b813a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384f504e65c1e2551e24f450033739138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd2673b3d7c6bdeb662d7b029941739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4925700b899e9b9d148603379c5e2bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552afb76c3173edbc36dc70c1de680341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21d4a07e61deaefe38dfd50b72b5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c3729c72111a43492fb6e322b66a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef08c39284782b16c5e07ef017a6efe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4be119c65bf97d051c545c3b7a111345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5759d4b5a35477fb03b30fbd1e4138246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cebd48b4402c3f188a2336e06807547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea483a54bd7b1f1de501b54e43c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49566a94736087f5726e9377a6f404af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc40a910ed449f621215beeabf8be550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e456e9c9b9d68b8f8414e74a8c6e6d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab268d1ac8b9175d6a6a6e570d70f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967267b754218501f95894acd1b0f13753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cdeb604865d97720cf892f90e83a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01e235d0937977b68611cfaf8d693455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3a34719fc4cc6668edb42cf6c60756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234365080f6a3df1c8608defc02d827c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327ce32845ed0dcd728c0534c4932a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f850457d65b76a983158a2c73346fef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f85dcf0d01270c75927f724f88b94a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3f345d12aa8f3237ca67b2da842a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e72b35d87748f3a5a5a2b0af77e2cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532bf590deefae008c17f83e6e4935963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b25dd1c4f32b56644388f8025abecf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420eb33326b62aca40acaa5ef7a501565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f77c3cd266f8ed7049d1969af20166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d5031edf5270e80755db8a63f71267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a049a61c229cfe94d2b79556a28a2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199bfbc21d559ac3689593bb6ec585e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81fe6ea383d8e941f314b6c19afd3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9acab548e1c7a255d20cf971427f2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532fc19fdafd097afa1538718a704e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daba9dbb5c307b3166ee9955d8409b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612427a1122603f99d3dc77f85016bfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595522ddd0b9e746e58dfc0b0dd181975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a98146937348f2246f9fab56b47b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f83809427c9993d7b8c28a38565abb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33432aee3aff690757cd36b3deedeea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a37634dc268787cfeb2bec260d76879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc278c41eab7b8a2995b47d7777c7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb4ed24811414ee3d76c97ff848bb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a885a3c12179dd2061cb140d9ddc4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf4319abf178d0eb2a2b49eb9c7b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffb2088d6b8282e5f286b63005d89c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a4ddd8555be583c5c85703c48d24a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a546f320481b57928c6d632c0ca6ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e243a3eddf38bcd892e05ee2bebf4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3dbddbf77492da60aa5ef763d654788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afa3e3406cafbb9edf54ab4c4df49689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970581811944cb7801ca06a2d5f03dac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979a90d78aa7b0e8a3228142b1e05591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b88582c0029ab5e3c03eb240f211592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a422bfa15db64f5956a6dbbfa496d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42aed750095291612e690e25fbc67f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63548d51ee29b70e1158051f012f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f2b68e2fd515e76c8d2156c08ca3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975265106fb8150413411ab4b3b738897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1685a101e4667eb6cf39591acda9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0c9b51caa66a9330644e939c0061599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19373de50a35deafd9ccc6ad82eaf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532516188dd92a252e7a204fd219e2d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd930eabb7bf7d53d5dbf90e0f975a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1eea05ad574bfa8aa769d653a1df2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f6229f4b2bb865ae2b5fd0f6f6005104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e0e7e6c623c32c1b046c859fb0f62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593820795d4449d48f1f813bce3496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65798a5c3a6111c9f0ca80e9506662e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466418f4e4680aafd3ad0afac173ce9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9503852129eaf93ef598184337e3a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c12e48bab591e1ad8a9191b4ccf3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc0c23a60a6432ea13b3957729376c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cbadcba79baea1b48c7f45e523d34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a255ed5511834ca128738c2fb311e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e28b4bfe21bc2228f26f31ed625fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952de3e05fb42779c273832b6f0a75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b667fbfeb5c067e4340f83716f13f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b6ffdfa3ad1ef08def7a7cc74b8a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e51f64f2596fd0975ec50aaf6641118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991d826171d79249822697fda794be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4fb3c51460cea15cc8cc07ea01a7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c375e3a69ec51fbcbb301774ab3e0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e866bc325fd1f6957442dc0d391cd2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee99b8a2888b6a9145c5a6bd074decc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c2ecbf9ac2cf73957bab3c3a7cb6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11e04fa48b04da896145a7700d4e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e69a8f93f45ccb161ac374eb6d2ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac06cb2eb178fdc1cbf7df92218fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f10c2661aaacc73c09ea28605102e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d724d4ffddf9daa44ebfba32aa50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a25f4c242df6c687e0d4b88d5578e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571dacb8fd6e17c801a04d494159285131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d1cc5e03c94afaca05bbd4c9c1c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ca354a3d3b15320db8b5747faa47b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c62969b2c6d7aacca7761eb103399134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717f96ef5f17bd67fca651da4a278fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb175abb8a8ff012958aeed2db727cca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85a9ea37c02d98bcc7ce95cc2420fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de9fe6f98239690743a5336207862138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089654128f6d67e97c8968fc3cd9576d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c1a125969417b5ef77bac983faf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dbdf3dbf3d98e08ffa1da6aeb8087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c62d2151bc5e165d2253ffd4a2f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920345d33bed09e8002cbd9ba1e4e73a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf42d5224d919841a1bafd679d3d677144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232b11edece7d4e4d02672de224c2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da0ea361f3e125cbce5e7651dcd9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dda00637cc77ad8adb2307f3bb664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51e19d58786da0ac9329e0f42f4206148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7087063da7c67399cb1642c9c979149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef488869d06f1ee420834f58dfefd48a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d57cb573065758ce9cd46922ae244151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e4fe5a4518549989e7af1763be13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276da3b66e9d2c74448f70bad377fbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431117b8598289b5700c11b7cf22e51a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b297d9345d1e704089ae231a897961c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb978a3979dac4545240125705e110c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe20d49e2fe99e09933a7c77b32ff1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369663890d2e9c485a745c6d851185cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f594bcde51d7b6c0675381a8cdbebfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469adba7ced2d2b88d7ed565aa1095c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a41e1dcfea58c44ba801df374b49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04780d314cffb3101aa05f9b9afcd613162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d89c09fd2922b7aaafe3c08e1df6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc3e49709eae1b58a1d87e1ddc9f68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec5c4bf509015d6078214eefa83fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4864283cd06aa1dad35c63b9a34a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ebc03af38e08a063c30e40ad7f8ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482d1a2f276b407226266d57e646847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a084dad7a7bd9c3817a9d92112a272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14355a7ef9ed066537eb587a7813dcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc2ddccd30f3404f3657c2e0abd531171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72965cce4d5befe2d68a6d34067538172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58c8ac006f87e90f4ac290799daa57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4079f2acb1fe19865963961f91197d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18c9a1bc85499fe6c602aa481b0bb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7e26582825fce3ee5790df000c2cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f58f143b4502cc48717543998b8ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965ee0e2c63a7064db0b3b283ac4c7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2afad15f34b9d7ec9bd25e9320b074179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7997326e85d2c786c9879a9987c356180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175fe481b613c8cbbe4d2ad6efb9f85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1b1bd098b3382c447b971fd7595f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efe092e0d23d4bd39f17a675c9f039183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d36c55eb57fe6a2b9d32c3e680a6b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b6ba6db4c6eab453aa1d462adc354185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe0580517c63842fb9c05e5895d2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b08b8bfc009d87d41d1186739ce49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17326285d0c97de08c16432f89c817f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0e3f16285078dab98ed3d3032b55b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693ac52ea48d6c2049a715cefc8c5ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b298784d6b564eafca410902d1199191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e222df3385631551db5a4050382b97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e4fd504ddff61ed58068e7d5c3069193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869fc59318483b19a66f876000fdc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3974fc38d62e4b30961322839baa362195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec1763591de3aa1af53af0cc06ef41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ebc0532b95cf715724ffec5fe2486197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ad45e863bc0287b4e8fb00df3dcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e241f7f71d3ec42b4d7a58b1e043199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c01a10dc36b318bbf8c9d028a8c70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86b8c73e89f4a819947fbbaff52f37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ed2dd67fb309b29f7100c1b3d2510202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61eda2c15daae37a7f3d6741a24d99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679421d5fa4f38aea2a6fc985c6add7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9df6b792879e18f4be4abdeb5841205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d43295fe74f0195ea00635a7f61b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03214ba0030b49f2fccb7591497d552207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d682466bd0c8fd71bd05debc0491907208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb754a65ef20f04d0fe94631495426e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0a9b33339519845f85ef5843902e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8149b26247943c1e278f974a75f223a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb69668120bfaff2146260c14dcfe3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93013cdc29107a3eaf3b083b1844150c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f6248c2af069a76a981f1ff59af10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b740f7d3b72c509a4d04c90dfea3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26fbfc712b0de988e439da8f8aba7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8184209b46065ca098bf47eca07a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896a782414a2b3c8feb026ee666154218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03eec9dfd7b78752774bbf24afc401219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374270b4bb060e107abeaeedce6cea18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69efcdeb20177fce8dd5dbad37d1c10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80d151d2ec828e9eecca3c759f2a8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d90dfec1410d43d456a3ec03b584d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40ebdba659ea99e794d32d0399d84a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9669c1f1827a1a3a58fd9822884cc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d46a80c24b9c94ab4cfb62cc0f419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daaa5f476c46489496ee4a88ed0477227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0722ecce6191a208ebb9fde6112d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b628bf0a80ef8e29c5942cfd6d2a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf3b89be055d2c611fb5ae3e48f07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9f06d775a8d54ff80ea0ac5cdb2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f4fe46966f74a67f349727828329f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a4df79df8339d77e75fe30c9b49c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b3df099b60956556da9bafea42e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0397b8d8c6e0f0812818ca50b8aa72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562e13e1caea9f441115d412affdd9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463cb9d73ed368d2171b7f63ae88bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766861d2e636c8b852e3c3deff320de0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183acb0e4dbdc4d006c138d66d04ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91a0c5de96d15d15576a3dce5efb2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe13660720d9f729874b990444311a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2dff37c24c58b45c61a43fe0f46fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa160a078d585f3de8f7a5687d26976243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc26191eef62fe1340c8c0011fb7ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae9e0a2551df1d5231a78c37961588245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018dafd43bf5fcd630129c66474bf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f3da2e440357071472c0a4c3658f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba3254423f2f3af0daafa3be7d9c29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2faa8bb043320a2c0a4b8494df2c61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af0aa2026f31e8d2cb36c8c2e42603250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bf9d4b8e47176c5d8d05df4e7c1dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7e60504b42818cc1da40888aff426252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f6f9ec4072e18262e61adc6d5d7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02307c0b72cb800c68465831181bac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ac3e991702bef1c10a3be6f1f8183255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1608abca56ffa686330fcfcf461f40a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea586a1eb1e8d4198aeaee0a554ef0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8630ea9aaad8feb9f386e9978671b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d67569ffdd5524e6f3fc7074f31c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147df852a8f7127bee82009881aa33f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4995521830fe1c939134aeee86b34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2391db08473451b086c0763102dd56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eea5f9c86bd587c597c2fd0f72c9df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033d9d85f1cd0463c8cf3b34cd0f38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ad5280c4029f2f02f7ff5a5a0654265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8192801a36cf99ce9af1bfaeea42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244431cbf8368f129b0f78b44bfb602e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb215fb9a02dafa86aec8961baf910268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d135bcbbabc78da109d0dc7c0dad3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85daa6c07a8a115ecab86d522f9f7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde87ea6705a20641208e1ad93b1bf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22967fdff4c5f933e7929e3f639c32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b19ff577276999503827243b9ad3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbccc9b0d48ca43d96ff66039968cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75aa7751a210d31665a7b8f27edaec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cc67d54b94b77e64032230d40e86f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4918137f987fe4dfa17129b24d15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea15d686b57844e528953877a85677278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c6e67cd1e6a74d69c859f3536b37b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7dcf0cb72b4165ed1345070bb16d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b77d75aba5fa09c21a7bfc7273b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec093fc277f7adedc1369d2fbb7e156f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0afb23b10cbe63cbc28ace1c870e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dc3ebeabee631143cb0cea68fcf20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe64db8d6545a835ae5f2a815141d01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae7981159114b4df89fe2cba7f850286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73514184b38eae02a67268674e1446e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc08736ceba45ae94f8dfd53d5c2e62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab99982ee9b1d35a0b656cba44c22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718d7430834eccaed6d55f32032aceb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bc286e26fc3564be768ab2307e461291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2113686d4d17eddb63f680a359306ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a941a9e913f5bbe6b095dde3b67c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a02da1a7885c73ee310c327e661bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85ce38646cef75ca497b39a6617f6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe18a42bc917e9206233f698ee48c1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4bb531ef7232a1ca01790a144b1a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71fba81806002ac3c189646ef569bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a428a07334ad762f589139e0aeed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b70047258cf011eb0f62aebe4975a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec579e6ff274c6467347ff81ba656301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a60c72bd7aac5dbbb87291697879302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff45f15925e251d3079f7c57e72367303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1fd49ddfa0b6f12eaf5214f77838a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595396ee7a9aacb149b253424bacc917305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4280842437e7443a368e9ae4f130ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd48beb8dc7b0653dbabade3bdfe1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f65a95a4ffdade45f9777bd3e5630308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37198f0c2cc49075f0b48b51b60b2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692ae4d75e72047630773bd7a5350a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060deaf9004029fb72b00203f2f985f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d58576dc0c0ccefe71e592655b0e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c6f10c81baa57ed266869552465c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8420e24b48f4eb74bc6b3c2455fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39628965681aa3b5a69b943a42963b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823743716b4b8b664ac3a65a4726198316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7286b430b6c64615d7d22cf67342a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8e97f5e6778e9bbfb596b29898166318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d455ba4029babec682537064056d40b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772ebaa9019d14fdddb457b4fd4950e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93804cd73bf81b3f8a00914704114ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c418b35742781bb717f1f102cd30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c20e5590fe5a739cc0786b4f525f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae22ad198a2722f0a288edbe4b4cfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1367da4491c9d7bc56a70f8bffb7813325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e9c4d14008bfc1a2dc7191e107eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cce37a1a685ba09260edb3952e902327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1fe2263090f5653690e5e0c76f4bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b78743e573baa1057c9b905d326fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77452121f223ac5451858739a3d0de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a9327711f0d82caf471fa1d631606331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7dffcff1864a495f136b1187eb07c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121203133ef275157d81cdbd79d1a556333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd407235aca46c5a83ce2876e4a678334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672d23884c526bb830f54aff2a58469335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c58c43b5e460d5ed29ed73d7184692336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfccc12db7c2150e5ea4e100864901d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bce647fc2006971ff4580ac00bbbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d596c5f85b4d998d38c1fcda8d5ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceba4b0fcbb447f9137b5f9119a687340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386159e8a8d95f26033b81abbcaed69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7550b5bd92e7d32fa515848bb7f16c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ce4cb58976480ba446a6a2d623bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed419c751d7230919c244c415b9b4a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea647dff7145b1c6559c8a99e7c3a35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292bc2c847081914408bf7ea3c1e67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b927afc2a50f7fbb466bff71894008347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d0d19e04c296d2a71d44f597c3f3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e9a5a8194440ad77f373d67afda3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9979514fb1725848afd50eccb829a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745541ad6822d9c8cac2acc19418169d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8dd1c9357b2182dbbda938a9954b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa7bf97e2641b8d9a73b3b2cf36b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b0c35d6b58e63c9cdc318d4387f4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ae6fa1ffdd7ebd39342841456ab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63726a5edd516cdd2a4409b09236ad84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c8c042ee2121a3a270423240833b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000789bcdff292fcbd538456b45e22b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897265559a1c66d1de4a61d559890006359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b7efcd93b3af52b84fafc7fc85b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b9a899616ef61d476243062cc2338361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db2901d149f94accf0d29b1fb82daf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb810139486672ec3518eb3eb85ed57b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea880d7a8319411c14a1ccdd7f7030a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc9be26989a5b78133b203a505e657365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a3b4197200fa5b3416b300113bf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d329b8e6019c8566eb1c5905d797503367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d08b56b53e9462ba072a57afaa6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae9f3b011f3ce809baa65836113bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda77f7e42979ba60eec0f8162a2c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5acb689f1de8f0a13c59079e2f52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b177ce0cce6248f831cb7c2ce74eaa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5209a1120756dbba64c43bcdd4509c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2a8fc318e3ae65c449ae0e661faf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba74cf47f4bd497c323b536c9c2c24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc339d46145c2f215ea9eb6fd0be1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0e3523c5e8e2840e10377a617147377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0792b716938b7be05f64b792171d52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1716fe759c7ce480e22db1a176710b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a848fc31608b7144615df5b78256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69df046ff5068c2228f485cf2bfb1d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f98403fd8efde8c91f083e1fc4743382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d95bf64839350b5a5498631e1c1023383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a5b1c381a8e83eda810652d832114384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c17753f08be6a55e856e61eaa12051385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6947351e8de668beb897cd9987781f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5019ef0731671b85e083faf776f1fe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65709d72c471d0becd87534ca563fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151e648f0f695eb5aa84991c2100da9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986401958c2e12768f31da34d09233390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b789de657c8e5c47f6f3b61e09feec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f61c7c7471bbbb8f0c1d2708d19edd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc681c3a3004925e9455432f62c5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6940286ea39ed93af984d057daec9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367cd4f14363c68a69d6cc84ba15d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ed7b4e017855d6c458f4956d3c7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9905ea6ef811fdfd2be3b21f5e0f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5acb3536d57575a01bba5ae4320c15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe583a24521d36d119ee5ad5497860399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf864e046b1029abcd93cb99a29f65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bdae7054dc3ac023c038c96a61fe4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a7a5cf4ea9a15926752d656fef1e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557ed5b9524d1dabf84bc40011c5e61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4bd0da50714e208da4c131260b695404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9575e2e1c4fc9c0d1ad137820b64b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404323b7989e39444d8dc18fa4bbc209406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45d436a3f069d6a708d9e2e223364407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd0b29282db94789df1ed03e6301d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae48026e7867d23a4e746b522f832f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8ea624f7fd91adcc795f7ebf5e780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fdddad21f98d4c11aeb06dddcf285411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8201034a1b4e3b54e10de4a87303c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c708584df73db4f7dc3d411d6f1b96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a32466175ad65d27368af164a0e05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0d3b916e3ded503fc539f4d172b6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1edff3df4e76225cd8e6b0bbb0613c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d78a382e745ab5c3a258d8781cc09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29c400895380cf7adec264057d749418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005230ed906f4078db9e70b24e11c54d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9935326d4beb8a35c40d93106c4572420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eede8b3dfc8a00563ae2db0dd53638421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474e8ea61456360b32864f6129e3b7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41ce8ddb1ac79056710d125858fce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee599fc673d9957b3ef042f8e5a1bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e29d9c10a69f14e1179702502708ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9648d5796afb5b4b2d94e187d821426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b550eb545d993a2f8e132dc35c35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d674948e275db7e880f9e0b6fb5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09afa55938be03d4644f477412d392429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4944d1619bc575f51afd9517ab9aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7de1a5dc5541f5f56502f009b7685431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133e357703306fda1c03f95c3c7f32c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5182329868f5c429cc6c0c9592f841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf8fb1330b67ce4e91d712ed42ff64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a07ca8812a690f98c15a19314b2a50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027723a24c4bceaf3d38f0843820b18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727356fa85b64cfea0708aa628dc539437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ada3f729b0d16ea226f46c94edfe9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51a954512ff49bab7c5a88033deccc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d86e5811c8a3616bb8c488848bba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96962773d8f21a91c7f8625747af5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f7468686ce2adba8b78f8fab11cff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ed4a8c0cc956af8e8e01af8848f11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0fdb1ce9fe44b8840dd14c79718d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12086dc6eb1fc700370859fb840be8cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978174de507952de9e2afc04cccf8c24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0a123f190e64c877abca7f1427179447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7f158053ae315b6d11c5a3161436a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4c205a50cd1d0ed1d7a74708560eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5fd505d20a43a0fd3cbd38722dfd2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc43fdea5b059125e68107fe623d6ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8e72467db8ff212d08e07b3365c40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22f9a953be7732969aa6590cd2ed82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc949ae5786cf933797f38e7627366454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84afb4115579574a1eb8db3cf3fbfd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce82e521ebfa4f7edc95c0de4b1c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973dcf4b7b3e34e84958c34b1368cdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152988c40f13afe75af0eb9edd5f285458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21892c816a7e456fdd741d1ca1cc70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc8cdf1def1d0825df32d020c157ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c05479fe536b12ba091baa23134030461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023de34d2249dead5e5b7ee00649548462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1c0dd5b6a9d4fbb85ff53e3f7c4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da446c188e3ca7b3c2a2fbb54ff3176464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85f211b42c54429ff9a59bee85199465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b54b9655cf19e9827e140a030db021466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918e3d77f93fbf7ef4935365f0f477467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df702fe9a656cf0ecad8c288b1e5270468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293c76d066fa21e547205113a759809469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59a805d3703dc2c59f1822ec399e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290db5484ecad7da88526aab09cf33d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f93ea25b070b5e4a6da3e8d09db1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2585e97916b403ee4045e727da09202473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74062250472aa4b680a14fc82bd5a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf0272f5e01a5d02685ebb9e1b6c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec6f4e9767c8c95c4ac53d70742c34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b17a317421608ffbbcca63d06d5c57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078464095551421bcde682265dab04f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee2d000d301bc68957598103632985479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>