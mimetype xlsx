--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -2020,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831bd150171bee2cbd431174cdb10f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175bef29c2bf9cdba798fa4f4389f6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618918de35feec3d2deb969262a7ada73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657006949fc0c71b51ac455454c4b124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524634fe498a6e21913ddf71f607b02e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7d0bbae5108e7348f54c1914b449b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e77ecccbf55de062cb1e0adca2b777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6bd7d7a3c63587bf2a117e42f05a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44664064710b2dd8e4f290c0a0f291e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52593c74922f1abf30104e79793a17e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ab7e55b7ecccc7ddac20eda9b68cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e521e5e69913bd19d99892d9c7259412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637da1fc9e2756339e0173b669d9dd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004a7d8851a2e5eff96c0959b9e147114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba49c6084bdda6da10022e1939b4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76883feeab18e70f9aa8944b6dbb911516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5c8253c9983567423c201268cb4e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abcf21f5f043e2eb1343fcb151503718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84713dceab556edb16f240ed10da9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e34c53f62bc9f838a4fb14339ff120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0cb9dce2d6c23d9a92cbbe2f88db421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8facbbe9c127be931d85dfa22bda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a7fb380200d63a35ebe62d42c7ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984a2430ffb14dcf876f9da5e68e08324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f11c8cbdbbfa2bb9129630b66b79125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47fe5b5117377b22f8f8bb8a9a090f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ff573b9def4e1513018734b464d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aceab5f83ec67cb014ae8e0a812aee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c0ad8b7c1597c98d6bff711100d5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbf02b839d1d808b00d07a27b0272630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea33e68ea0b358ef89d6daa04747a3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ce71d6fc60b8686e6c3851bfc0e2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbc3bcc7ddaa8b07e48060cb079c4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2b9d74e6b17e328d79c8de205d0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fb935e50731e012a2ab135893887235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e59d9caac68cd8c79fbadf583eba2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda4d28d0735ca735b8b67f462b813a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384f504e65c1e2551e24f450033739138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd2673b3d7c6bdeb662d7b029941739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4925700b899e9b9d148603379c5e2bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552afb76c3173edbc36dc70c1de680341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21d4a07e61deaefe38dfd50b72b5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c3729c72111a43492fb6e322b66a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef08c39284782b16c5e07ef017a6efe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4be119c65bf97d051c545c3b7a111345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5759d4b5a35477fb03b30fbd1e4138246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cebd48b4402c3f188a2336e06807547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea483a54bd7b1f1de501b54e43c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49566a94736087f5726e9377a6f404af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc40a910ed449f621215beeabf8be550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e456e9c9b9d68b8f8414e74a8c6e6d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab268d1ac8b9175d6a6a6e570d70f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967267b754218501f95894acd1b0f13753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cdeb604865d97720cf892f90e83a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01e235d0937977b68611cfaf8d693455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3a34719fc4cc6668edb42cf6c60756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234365080f6a3df1c8608defc02d827c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327ce32845ed0dcd728c0534c4932a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f850457d65b76a983158a2c73346fef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f85dcf0d01270c75927f724f88b94a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3f345d12aa8f3237ca67b2da842a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e72b35d87748f3a5a5a2b0af77e2cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532bf590deefae008c17f83e6e4935963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b25dd1c4f32b56644388f8025abecf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420eb33326b62aca40acaa5ef7a501565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f77c3cd266f8ed7049d1969af20166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d5031edf5270e80755db8a63f71267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a049a61c229cfe94d2b79556a28a2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199bfbc21d559ac3689593bb6ec585e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81fe6ea383d8e941f314b6c19afd3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9acab548e1c7a255d20cf971427f2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532fc19fdafd097afa1538718a704e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daba9dbb5c307b3166ee9955d8409b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612427a1122603f99d3dc77f85016bfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595522ddd0b9e746e58dfc0b0dd181975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a98146937348f2246f9fab56b47b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f83809427c9993d7b8c28a38565abb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33432aee3aff690757cd36b3deedeea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a37634dc268787cfeb2bec260d76879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc278c41eab7b8a2995b47d7777c7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb4ed24811414ee3d76c97ff848bb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a885a3c12179dd2061cb140d9ddc4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf4319abf178d0eb2a2b49eb9c7b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffb2088d6b8282e5f286b63005d89c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a4ddd8555be583c5c85703c48d24a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a546f320481b57928c6d632c0ca6ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e243a3eddf38bcd892e05ee2bebf4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3dbddbf77492da60aa5ef763d654788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afa3e3406cafbb9edf54ab4c4df49689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970581811944cb7801ca06a2d5f03dac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979a90d78aa7b0e8a3228142b1e05591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b88582c0029ab5e3c03eb240f211592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a422bfa15db64f5956a6dbbfa496d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42aed750095291612e690e25fbc67f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63548d51ee29b70e1158051f012f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f2b68e2fd515e76c8d2156c08ca3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975265106fb8150413411ab4b3b738897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1685a101e4667eb6cf39591acda9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0c9b51caa66a9330644e939c0061599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19373de50a35deafd9ccc6ad82eaf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532516188dd92a252e7a204fd219e2d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd930eabb7bf7d53d5dbf90e0f975a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1eea05ad574bfa8aa769d653a1df2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f6229f4b2bb865ae2b5fd0f6f6005104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e0e7e6c623c32c1b046c859fb0f62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593820795d4449d48f1f813bce3496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65798a5c3a6111c9f0ca80e9506662e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466418f4e4680aafd3ad0afac173ce9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9503852129eaf93ef598184337e3a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c12e48bab591e1ad8a9191b4ccf3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc0c23a60a6432ea13b3957729376c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cbadcba79baea1b48c7f45e523d34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a255ed5511834ca128738c2fb311e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e28b4bfe21bc2228f26f31ed625fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952de3e05fb42779c273832b6f0a75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b667fbfeb5c067e4340f83716f13f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b6ffdfa3ad1ef08def7a7cc74b8a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e51f64f2596fd0975ec50aaf6641118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991d826171d79249822697fda794be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4fb3c51460cea15cc8cc07ea01a7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c375e3a69ec51fbcbb301774ab3e0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e866bc325fd1f6957442dc0d391cd2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee99b8a2888b6a9145c5a6bd074decc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c2ecbf9ac2cf73957bab3c3a7cb6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11e04fa48b04da896145a7700d4e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e69a8f93f45ccb161ac374eb6d2ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac06cb2eb178fdc1cbf7df92218fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f10c2661aaacc73c09ea28605102e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d724d4ffddf9daa44ebfba32aa50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a25f4c242df6c687e0d4b88d5578e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571dacb8fd6e17c801a04d494159285131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d1cc5e03c94afaca05bbd4c9c1c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ca354a3d3b15320db8b5747faa47b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c62969b2c6d7aacca7761eb103399134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717f96ef5f17bd67fca651da4a278fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb175abb8a8ff012958aeed2db727cca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85a9ea37c02d98bcc7ce95cc2420fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106de9fe6f98239690743a5336207862138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089654128f6d67e97c8968fc3cd9576d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c1a125969417b5ef77bac983faf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dbdf3dbf3d98e08ffa1da6aeb8087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c62d2151bc5e165d2253ffd4a2f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920345d33bed09e8002cbd9ba1e4e73a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf42d5224d919841a1bafd679d3d677144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232b11edece7d4e4d02672de224c2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da0ea361f3e125cbce5e7651dcd9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dda00637cc77ad8adb2307f3bb664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51e19d58786da0ac9329e0f42f4206148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7087063da7c67399cb1642c9c979149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef488869d06f1ee420834f58dfefd48a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d57cb573065758ce9cd46922ae244151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e4fe5a4518549989e7af1763be13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276da3b66e9d2c74448f70bad377fbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431117b8598289b5700c11b7cf22e51a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b297d9345d1e704089ae231a897961c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb978a3979dac4545240125705e110c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe20d49e2fe99e09933a7c77b32ff1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369663890d2e9c485a745c6d851185cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f594bcde51d7b6c0675381a8cdbebfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469adba7ced2d2b88d7ed565aa1095c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a41e1dcfea58c44ba801df374b49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04780d314cffb3101aa05f9b9afcd613162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d89c09fd2922b7aaafe3c08e1df6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc3e49709eae1b58a1d87e1ddc9f68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec5c4bf509015d6078214eefa83fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4864283cd06aa1dad35c63b9a34a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ebc03af38e08a063c30e40ad7f8ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482d1a2f276b407226266d57e646847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a084dad7a7bd9c3817a9d92112a272169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14355a7ef9ed066537eb587a7813dcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc2ddccd30f3404f3657c2e0abd531171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72965cce4d5befe2d68a6d34067538172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58c8ac006f87e90f4ac290799daa57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4079f2acb1fe19865963961f91197d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18c9a1bc85499fe6c602aa481b0bb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7e26582825fce3ee5790df000c2cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f58f143b4502cc48717543998b8ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965ee0e2c63a7064db0b3b283ac4c7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2afad15f34b9d7ec9bd25e9320b074179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7997326e85d2c786c9879a9987c356180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175fe481b613c8cbbe4d2ad6efb9f85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1b1bd098b3382c447b971fd7595f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efe092e0d23d4bd39f17a675c9f039183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d36c55eb57fe6a2b9d32c3e680a6b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b6ba6db4c6eab453aa1d462adc354185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe0580517c63842fb9c05e5895d2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b08b8bfc009d87d41d1186739ce49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17326285d0c97de08c16432f89c817f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0e3f16285078dab98ed3d3032b55b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693ac52ea48d6c2049a715cefc8c5ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b298784d6b564eafca410902d1199191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e222df3385631551db5a4050382b97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e4fd504ddff61ed58068e7d5c3069193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869fc59318483b19a66f876000fdc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3974fc38d62e4b30961322839baa362195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec1763591de3aa1af53af0cc06ef41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ebc0532b95cf715724ffec5fe2486197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ad45e863bc0287b4e8fb00df3dcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e241f7f71d3ec42b4d7a58b1e043199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c01a10dc36b318bbf8c9d028a8c70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86b8c73e89f4a819947fbbaff52f37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ed2dd67fb309b29f7100c1b3d2510202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61eda2c15daae37a7f3d6741a24d99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679421d5fa4f38aea2a6fc985c6add7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9df6b792879e18f4be4abdeb5841205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d43295fe74f0195ea00635a7f61b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03214ba0030b49f2fccb7591497d552207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d682466bd0c8fd71bd05debc0491907208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb754a65ef20f04d0fe94631495426e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0a9b33339519845f85ef5843902e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8149b26247943c1e278f974a75f223a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb69668120bfaff2146260c14dcfe3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93013cdc29107a3eaf3b083b1844150c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f6248c2af069a76a981f1ff59af10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b740f7d3b72c509a4d04c90dfea3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26fbfc712b0de988e439da8f8aba7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8184209b46065ca098bf47eca07a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896a782414a2b3c8feb026ee666154218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03eec9dfd7b78752774bbf24afc401219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374270b4bb060e107abeaeedce6cea18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69efcdeb20177fce8dd5dbad37d1c10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80d151d2ec828e9eecca3c759f2a8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d90dfec1410d43d456a3ec03b584d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40ebdba659ea99e794d32d0399d84a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9669c1f1827a1a3a58fd9822884cc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d46a80c24b9c94ab4cfb62cc0f419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daaa5f476c46489496ee4a88ed0477227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0722ecce6191a208ebb9fde6112d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b628bf0a80ef8e29c5942cfd6d2a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf3b89be055d2c611fb5ae3e48f07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9f06d775a8d54ff80ea0ac5cdb2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f4fe46966f74a67f349727828329f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a4df79df8339d77e75fe30c9b49c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b3df099b60956556da9bafea42e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0397b8d8c6e0f0812818ca50b8aa72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562e13e1caea9f441115d412affdd9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463cb9d73ed368d2171b7f63ae88bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766861d2e636c8b852e3c3deff320de0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183acb0e4dbdc4d006c138d66d04ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91a0c5de96d15d15576a3dce5efb2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe13660720d9f729874b990444311a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2dff37c24c58b45c61a43fe0f46fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa160a078d585f3de8f7a5687d26976243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc26191eef62fe1340c8c0011fb7ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae9e0a2551df1d5231a78c37961588245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018dafd43bf5fcd630129c66474bf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f3da2e440357071472c0a4c3658f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba3254423f2f3af0daafa3be7d9c29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2faa8bb043320a2c0a4b8494df2c61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af0aa2026f31e8d2cb36c8c2e42603250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bf9d4b8e47176c5d8d05df4e7c1dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7e60504b42818cc1da40888aff426252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f6f9ec4072e18262e61adc6d5d7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02307c0b72cb800c68465831181bac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ac3e991702bef1c10a3be6f1f8183255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1608abca56ffa686330fcfcf461f40a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea586a1eb1e8d4198aeaee0a554ef0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8630ea9aaad8feb9f386e9978671b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d67569ffdd5524e6f3fc7074f31c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147df852a8f7127bee82009881aa33f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4995521830fe1c939134aeee86b34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2391db08473451b086c0763102dd56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eea5f9c86bd587c597c2fd0f72c9df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033d9d85f1cd0463c8cf3b34cd0f38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ad5280c4029f2f02f7ff5a5a0654265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8192801a36cf99ce9af1bfaeea42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244431cbf8368f129b0f78b44bfb602e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb215fb9a02dafa86aec8961baf910268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d135bcbbabc78da109d0dc7c0dad3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85daa6c07a8a115ecab86d522f9f7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde87ea6705a20641208e1ad93b1bf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22967fdff4c5f933e7929e3f639c32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b19ff577276999503827243b9ad3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbccc9b0d48ca43d96ff66039968cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75aa7751a210d31665a7b8f27edaec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cc67d54b94b77e64032230d40e86f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4918137f987fe4dfa17129b24d15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea15d686b57844e528953877a85677278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c6e67cd1e6a74d69c859f3536b37b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7dcf0cb72b4165ed1345070bb16d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b77d75aba5fa09c21a7bfc7273b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec093fc277f7adedc1369d2fbb7e156f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0afb23b10cbe63cbc28ace1c870e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dc3ebeabee631143cb0cea68fcf20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe64db8d6545a835ae5f2a815141d01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae7981159114b4df89fe2cba7f850286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73514184b38eae02a67268674e1446e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc08736ceba45ae94f8dfd53d5c2e62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab99982ee9b1d35a0b656cba44c22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718d7430834eccaed6d55f32032aceb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bc286e26fc3564be768ab2307e461291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2113686d4d17eddb63f680a359306ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a941a9e913f5bbe6b095dde3b67c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a02da1a7885c73ee310c327e661bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85ce38646cef75ca497b39a6617f6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe18a42bc917e9206233f698ee48c1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4bb531ef7232a1ca01790a144b1a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71fba81806002ac3c189646ef569bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a428a07334ad762f589139e0aeed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b70047258cf011eb0f62aebe4975a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec579e6ff274c6467347ff81ba656301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a60c72bd7aac5dbbb87291697879302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff45f15925e251d3079f7c57e72367303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1fd49ddfa0b6f12eaf5214f77838a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595396ee7a9aacb149b253424bacc917305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4280842437e7443a368e9ae4f130ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd48beb8dc7b0653dbabade3bdfe1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f65a95a4ffdade45f9777bd3e5630308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37198f0c2cc49075f0b48b51b60b2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692ae4d75e72047630773bd7a5350a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060deaf9004029fb72b00203f2f985f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d58576dc0c0ccefe71e592655b0e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c6f10c81baa57ed266869552465c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8420e24b48f4eb74bc6b3c2455fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39628965681aa3b5a69b943a42963b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823743716b4b8b664ac3a65a4726198316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7286b430b6c64615d7d22cf67342a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8e97f5e6778e9bbfb596b29898166318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d455ba4029babec682537064056d40b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772ebaa9019d14fdddb457b4fd4950e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93804cd73bf81b3f8a00914704114ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232c418b35742781bb717f1f102cd30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c20e5590fe5a739cc0786b4f525f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae22ad198a2722f0a288edbe4b4cfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1367da4491c9d7bc56a70f8bffb7813325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e9c4d14008bfc1a2dc7191e107eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cce37a1a685ba09260edb3952e902327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1fe2263090f5653690e5e0c76f4bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b78743e573baa1057c9b905d326fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77452121f223ac5451858739a3d0de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a9327711f0d82caf471fa1d631606331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7dffcff1864a495f136b1187eb07c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121203133ef275157d81cdbd79d1a556333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd407235aca46c5a83ce2876e4a678334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672d23884c526bb830f54aff2a58469335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c58c43b5e460d5ed29ed73d7184692336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfccc12db7c2150e5ea4e100864901d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bce647fc2006971ff4580ac00bbbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d596c5f85b4d998d38c1fcda8d5ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceba4b0fcbb447f9137b5f9119a687340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386159e8a8d95f26033b81abbcaed69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7550b5bd92e7d32fa515848bb7f16c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ce4cb58976480ba446a6a2d623bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed419c751d7230919c244c415b9b4a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea647dff7145b1c6559c8a99e7c3a35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292bc2c847081914408bf7ea3c1e67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b927afc2a50f7fbb466bff71894008347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d0d19e04c296d2a71d44f597c3f3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e9a5a8194440ad77f373d67afda3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9979514fb1725848afd50eccb829a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745541ad6822d9c8cac2acc19418169d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8dd1c9357b2182dbbda938a9954b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaa7bf97e2641b8d9a73b3b2cf36b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b0c35d6b58e63c9cdc318d4387f4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ae6fa1ffdd7ebd39342841456ab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63726a5edd516cdd2a4409b09236ad84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c8c042ee2121a3a270423240833b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000789bcdff292fcbd538456b45e22b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897265559a1c66d1de4a61d559890006359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b7efcd93b3af52b84fafc7fc85b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b9a899616ef61d476243062cc2338361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db2901d149f94accf0d29b1fb82daf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb810139486672ec3518eb3eb85ed57b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea880d7a8319411c14a1ccdd7f7030a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc9be26989a5b78133b203a505e657365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a3b4197200fa5b3416b300113bf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d329b8e6019c8566eb1c5905d797503367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d08b56b53e9462ba072a57afaa6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae9f3b011f3ce809baa65836113bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda77f7e42979ba60eec0f8162a2c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5acb689f1de8f0a13c59079e2f52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b177ce0cce6248f831cb7c2ce74eaa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5209a1120756dbba64c43bcdd4509c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2a8fc318e3ae65c449ae0e661faf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba74cf47f4bd497c323b536c9c2c24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc339d46145c2f215ea9eb6fd0be1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0e3523c5e8e2840e10377a617147377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0792b716938b7be05f64b792171d52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1716fe759c7ce480e22db1a176710b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a848fc31608b7144615df5b78256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69df046ff5068c2228f485cf2bfb1d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f98403fd8efde8c91f083e1fc4743382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d95bf64839350b5a5498631e1c1023383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a5b1c381a8e83eda810652d832114384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c17753f08be6a55e856e61eaa12051385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6947351e8de668beb897cd9987781f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5019ef0731671b85e083faf776f1fe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65709d72c471d0becd87534ca563fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151e648f0f695eb5aa84991c2100da9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986401958c2e12768f31da34d09233390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b789de657c8e5c47f6f3b61e09feec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f61c7c7471bbbb8f0c1d2708d19edd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc681c3a3004925e9455432f62c5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6940286ea39ed93af984d057daec9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367cd4f14363c68a69d6cc84ba15d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ed7b4e017855d6c458f4956d3c7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9905ea6ef811fdfd2be3b21f5e0f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5acb3536d57575a01bba5ae4320c15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe583a24521d36d119ee5ad5497860399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf864e046b1029abcd93cb99a29f65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bdae7054dc3ac023c038c96a61fe4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a7a5cf4ea9a15926752d656fef1e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557ed5b9524d1dabf84bc40011c5e61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4bd0da50714e208da4c131260b695404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9575e2e1c4fc9c0d1ad137820b64b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404323b7989e39444d8dc18fa4bbc209406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e45d436a3f069d6a708d9e2e223364407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd0b29282db94789df1ed03e6301d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae48026e7867d23a4e746b522f832f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8ea624f7fd91adcc795f7ebf5e780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fdddad21f98d4c11aeb06dddcf285411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8201034a1b4e3b54e10de4a87303c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c708584df73db4f7dc3d411d6f1b96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a32466175ad65d27368af164a0e05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0d3b916e3ded503fc539f4d172b6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1edff3df4e76225cd8e6b0bbb0613c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d78a382e745ab5c3a258d8781cc09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29c400895380cf7adec264057d749418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005230ed906f4078db9e70b24e11c54d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9935326d4beb8a35c40d93106c4572420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eede8b3dfc8a00563ae2db0dd53638421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474e8ea61456360b32864f6129e3b7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41ce8ddb1ac79056710d125858fce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee599fc673d9957b3ef042f8e5a1bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e29d9c10a69f14e1179702502708ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9648d5796afb5b4b2d94e187d821426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b550eb545d993a2f8e132dc35c35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1d674948e275db7e880f9e0b6fb5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09afa55938be03d4644f477412d392429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4944d1619bc575f51afd9517ab9aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7de1a5dc5541f5f56502f009b7685431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133e357703306fda1c03f95c3c7f32c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5182329868f5c429cc6c0c9592f841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf8fb1330b67ce4e91d712ed42ff64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a07ca8812a690f98c15a19314b2a50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027723a24c4bceaf3d38f0843820b18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727356fa85b64cfea0708aa628dc539437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ada3f729b0d16ea226f46c94edfe9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51a954512ff49bab7c5a88033deccc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d86e5811c8a3616bb8c488848bba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96962773d8f21a91c7f8625747af5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f7468686ce2adba8b78f8fab11cff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ed4a8c0cc956af8e8e01af8848f11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0fdb1ce9fe44b8840dd14c79718d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12086dc6eb1fc700370859fb840be8cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978174de507952de9e2afc04cccf8c24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0a123f190e64c877abca7f1427179447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7f158053ae315b6d11c5a3161436a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4c205a50cd1d0ed1d7a74708560eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5fd505d20a43a0fd3cbd38722dfd2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc43fdea5b059125e68107fe623d6ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8e72467db8ff212d08e07b3365c40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22f9a953be7732969aa6590cd2ed82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc949ae5786cf933797f38e7627366454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84afb4115579574a1eb8db3cf3fbfd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce82e521ebfa4f7edc95c0de4b1c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973dcf4b7b3e34e84958c34b1368cdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152988c40f13afe75af0eb9edd5f285458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21892c816a7e456fdd741d1ca1cc70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc8cdf1def1d0825df32d020c157ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c05479fe536b12ba091baa23134030461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023de34d2249dead5e5b7ee00649548462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1c0dd5b6a9d4fbb85ff53e3f7c4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da446c188e3ca7b3c2a2fbb54ff3176464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85f211b42c54429ff9a59bee85199465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b54b9655cf19e9827e140a030db021466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918e3d77f93fbf7ef4935365f0f477467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df702fe9a656cf0ecad8c288b1e5270468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293c76d066fa21e547205113a759809469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59a805d3703dc2c59f1822ec399e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290db5484ecad7da88526aab09cf33d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f93ea25b070b5e4a6da3e8d09db1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2585e97916b403ee4045e727da09202473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74062250472aa4b680a14fc82bd5a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf0272f5e01a5d02685ebb9e1b6c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec6f4e9767c8c95c4ac53d70742c34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b17a317421608ffbbcca63d06d5c57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078464095551421bcde682265dab04f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee2d000d301bc68957598103632985479.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9eb4c8709aaa1bc8766034f69f0171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd927f38a4bfaa7b4e5edf86281d372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65ff41f8312b3ff11a262fad9026783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f62e0dd07142dec93b1ec1796c5e4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31dfdc6faad9ee465a474b1ad38d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245ee5bc567ebc825f1698fd7e664256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265e50fa34d175cf08b971c2b58b6167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d90c73f8e8125ab2d5c50672dc8f728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c0cb0ca24d64618ba9bcd37b77959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec4149fd968d53502dbbad54b818be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02bd651396a4123ac2c5c37a498c3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad79634203ec9beac4a2cd4fe1617612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9e98ce62698364c1ed442c33fffa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f239d225a3272bdbfbcddda2048c5b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e187ec63c5f3288ac73aa16d58f9d6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ce53ccc04e74d4f26adf01b8464116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997af0538d833221f97fb5e15db5d04917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85277251155fe0c952ea6e5af9cb3ae418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f38b775649073349561bdc16a329e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc555521e78dcfaa880feaf6da260020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015c6732c0c1d46ae4438495c97acca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38832115a6730a7877bf5415146c66c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e1dffa06b09b2f08a8979cf3add2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066bcf85a9d4907ea1daf0f0c28ceb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d41d20e79a24a955090f6a48a06225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae64f7b39589d6825360e5e66fe58626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7b631a888b97d7cf58a31067c6a4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40877c68f003999d5d9ca66de2b5ef0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fc09a4e18b0641931ce3b9bcf2da829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe4de151a2a4c60cbcd83bcd3a07ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094164301a99952256f6b47ffd0e4be231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83cf625fdb80a5dc3af30cf58bd47432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd247ba5a6f534c011f5c06af974033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d646ec95fde8db8fb54c1a120be65434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0430a089fc1fa8c355fb519617935a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b9cf4a49d24a970a7e907ed99cada36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099a7e41809d2a92ca5c32ce5ed0ee537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e90723a60e045b6b9d0d6c18d875338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd856c15d5d0b245cbe3a3c06b275f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb028e16e348cd69f311e1b3ecc3dc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f58330adc269bb3f5a0e6a00f140341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9067d9574a2ce9a929c1cc2fe5cd40c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f063920a18b67f4724c09c8f8f4cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1741e71f0ecea1a4a78ccb3a69b4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec1e0969e555e3b554ae54836056e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ceafc4a1aea88c59c963588a849e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8ea9a44f17a5e7c8bde5960cdb7d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88abdf3d210c52082ecfb9558715e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602533300c304b155bd4eaa05a0b0f3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac529276be82550ea4671341a81f80d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd73357d4ceedf87d9f73f547fdb5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a880584f572cebef9699ada78113b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a943ad0f535d0a6a18de3552d52553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce3352b99c4e9ed2a238796d1ead8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d71a5408e94d3c5242b36356499e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787b80474783eb26fef28a0b6c066856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7598c969428ec953ca0eadd1958e0f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c44c39a3b2001cfe6cf79a68399fbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf7a9b0d6e2c46762532423370f5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a7f2712391919cedad40e4a2c6e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0189eb38083b8b42343f63b84739b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c9bb1652cc118d0b2a5341d68dd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5a62905ef3196deeecad7b9e8694c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3abdafc045269bd70bff4bf6541ecd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2fa67f96d3614a86c8ccff05bbd6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a9689f9f52b333eee3a1ec61d46bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9787c603d0ab4cb686f29b380381da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bad03d4aa158c40eced1236827b1a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7cc2e6fd3b5f3e7521181fcfe8ee569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa43912257b45600fe23f69b0547f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fe29c9d18d2ff13c84c1b48eb3ed171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9063a6617f7b62cd63e7d8459ca2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7396bf73a102a7d31b2895aa6ed262f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855808c3d70036a0b8124e5277c60b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741bb4e360f14bc8e04276598cd486575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc53adae93d8d2932ffa4aac967ea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f12a4eff96e5703220a6bac54c406877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f049a01317f95cbdde11ca9ea92ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc3601b1f1d47ca489b7c023d61d7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e35844e093d70e41e6164359d442080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b73bbf755592400cdd34aca70c5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e31b567eceb7bf052e852180dcd1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bea28a598007a894107679506840583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4cadab8fef3e85011b3f8fcbdfcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcedbbe0e059f0541dc9bb2411b81b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d993fc67ff65daf68937f20470da4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aee18bb6376e426fe046e67031a9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b30129c8e709f1f4639c9a4d34bb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3022059667d221f1332ffb3ac1219c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d841e89a59660b1d7f957a066df590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d18f4b6362776513a5bf87086df2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe00881ab0e0da2f2aa64c0efab65092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f86bb88917b5ef99e9ba9d6e42551393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61e0c4b1a6bb21ad19317246a86c9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e61cc799489a2d929df9998c73a0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a30a2070b6816e225c7ff3ea92886396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d038e126ad789049c132f22d8a67997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d1f2f457fe1af94571a18347332f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd428f14a126994a68ab977fae7d328799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cde14c807faafe056cf6e972a5e88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f74252185a1cdb662285c29eedf49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceb14db39682d8106d70d5a1e8ecb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf0182e0c4680c67e47f9ea3ec221f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d146af5a10f11cde50f4645089aa0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c32a294d2c1bde678fce557e3916105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3798a50f31527a2bc15d0e670a2139d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab37bd92239ce6c1b953327d932bca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce2435213e121db47842540882a7a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d4425acfe97bac0185b9f67beadfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ffa9316f8047f6b6c30b827d79e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716a460ae23beac770d7a22c1ee945b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61596b7793b290ee831eaed0364287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649500329c0bd621bc56be61b3f05b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84b1d6180aad50853677f1f276fe7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6093b3494bc588386522c20e37fa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a3167ae651a20a95ba529878414a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e7ba3cb03b6847b0f13f39070e0c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68df32d8b14952b4370ecc5cc33401b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ba951c6bc04e458fbddd97aeca5a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27878a09537497638322d5bbbd8c598120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af85c1816e0c5a779d40b5c65fabf02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773dac45fe32bc042f47444a9508af6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887ab709f6dac941578632a5691acf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e38b6e1ddc137b0a8695f12efb6908124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c498458d9753b86e8fe256dd9a834e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb146ec26716f20e9923486c172e9ff6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f85cc6fc4d48f28652bbfc9f7470127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d1887e71cb62c96e96765e3b82f88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad11ed5585d687203bc488822ca2076129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5359a5e7a2bdd8b0573f9ff6d9b298a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af459c3bf0ba7deacaac4b1b0528c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98803f1a65d0017cb1cb2270a4b017c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e4e5528d9c30bf7ca605de35a00ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6385e2eaa648ad58a88d3c71bae2cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fa82c04a924645ca04bdec64c3246135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425395780fd0bf87dc4e4f3584614cb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478618dfdabe47da916ad6258f33d6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac752d0fe8d35df78317dc834b07b88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39a2336488d8813bfdd5cdd912cb11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7319a249656a7aeee17f61bd211ec2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34998fb52c4f3ab2b61a33335285fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4dd70c7fa93850f57ab84cba43753142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df93498dd3ef2f9fa33411bfa8dee02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e243763e22e272607f4cf8c3bbacf33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9a29e6fd9fbe21d5356811dcd668145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cfe109d035b8536bf5b2348dbd2f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85835420df228d3d564c67f98bf3bf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b493ada806ee1a99a14c1db1dd9c04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02922467c1b02a496e157186fe374e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad748a51d75665bbfd1b1f0cf043a563150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af353d31647cf2cfd9a313552cd32d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363d8b1f954cb45ed1a78c8070770fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7878ec066ce240bc66e1689898cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bb2c03703c3b1004eadb1e5c7837a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc066720b427a2d15c05a03d53bd1f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817468b4a037674ae2d6d804520e8e25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2ed3e066088014b5b9d4a464a112c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924a59437b595dad8343d1b678ad9ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b32a482252aec2dffaaf4eb6d74f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5dace0e9604556899b7e355087fc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714154f069c55f7cf267e79971b3b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb562fade0f204a73b048b1b40b4afdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a60074aa74785443193b724390f765163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f620e1638b421b689d03ef48290ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaf2afea1f211a90d2c5069e08f706165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8bf6fb19258766fbc23daa15db69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52c1ab4c68ed50e46c6506d0d2cd2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb5251619d31e6fc656c624fa0c39c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaf563317122f596994f409a716c31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1389a92bdffb9ca9329f9e9b0d4fc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a7f142e031b26a08ff33339e154d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beaccdc3f8eaa8510fc478263e384c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a584ae793b2434adf4b186facb60d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6ca6bd914d2b9c015ecfc8b2d0a3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c2ccaf037806e611a8225ae67312d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed4f81551f42c2a739121c0780b327176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a8f971ff090598aa1f854a3421de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d037c2076a71d405fd495844b5d83f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7589047360a42375e54edfa9ff2281179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0434a4f38add7ed19f5e819afe8d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ea8f63eb15fa3151139057f264f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282473556096eefc5a1fcbcac0a62a12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd1dba01be064536d04152c4c25591183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9883050ca938e648d0b2f8e142ab1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3af9373e78a8ee18fca13136db5a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a98d786141ae4715d0c9d29fcf51d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c126b23202dfa2275bba2fcc09c9a63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6007212bf00157b39cbb23c4fe3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece113896c18f43341a644ed55bfea0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7f3507854076ab91b1be4146f3e10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc0c107cb4b09e0f5815a14e29fb7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c79d85f969e935aa688e655ac4b5bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b76b62d7963b8b1b16a59aecc5f0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23e1db9d49c1cd47cf09fb81c662de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c457057440dfeb33e8b01437e6c6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86978a70a78ac9d0c844d49b538f482e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7bbee06eafbeb9ca4bc18ee57a658197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85b2d4634a5d2a116d79843a819eab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c2fbceecda4665a027e563d830eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c31bc4139a5f36f9ef9feba2a1506200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153513157971d20ae9187aff329f5dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2b16d7e8c14a0f58aaad26b60df33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87209771696a8e520de1c0fb130bee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd26ce68cb2e66b6730b0a4aa7e95a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087af380e69a7a54a5d10a6591b5af48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893d7f034a45e32d6223888a42c1238206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a6a10503100528627823bf095b487207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48bddf688b10360d77b9ca374bfd8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d626d5cc0bee9c86382689b5ca6a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f4f4787f92493f5ab0f0e744221a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d9d89723facc204059e8751033e3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b92f978062d8ccf3757c8be1d82b08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32374004c5926648b28b3101347ae1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1af704d7eb96f6675da8c4c4f2a2fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fec8315ba71ddfce8500337b52b7a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb071290ce74ee259f3b3840e9f3948a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786d0ca5f9f72d2c95248bb649deda6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131217e2046a7a01f51c18fe94ef184218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bacce44d1c951d8d05ca97c4dc053219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf766aa0518fbea5b5d6551243e593220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6f7bb9e5e7c77d852fb6cf4060b5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a68e476092e09a2deaf2bd854c05b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b28960a24d1f4ad8146d54871ff899223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6310709643cf1f334a06c9c86b3c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45414cc14bb90326efdf823ca40f3546225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825902fbfc5f92db9fb1d0f2eebe821226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d78c6e43e1d0be26df5f99d220ceaf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d80dade751d222691739e1be00bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a2ba839ae12b9f7562ac508a72c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d39540bc48a89e1baca963a5c2e575230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b9ef5355f722660c0ec3ea7ab97be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e0c7608e69fa682255cc054f88c98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44103e0b45a3af4e9b330cbbc968ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18822f86e40077433e9d806e2b83bb3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe720efdafebd382cb45752ff572218f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8cbd04dcc0b04fdb761313a4d6c95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87df71290f5ddf659d2006de82f9f29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4961eea6f0f86a3ba09bfbb9398d9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac3799f222bb6145c24cc7f6921906239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7abd9852f13e5f244dab78fae6ec5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f865a95c30adafb2b92cad33f023ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818fef4014436fee604e978fb32fb8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e82b89382a114bbed0bbe708daed9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866749ec41beb50fca547436c9e5daf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94651292d3fa13f77dd55d64aee9cfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e077c1d65435f64e5063f50bdb6e16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cd21078cffc26f7c04498c0771612247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b59533f1bcb15bdb2b5bcd6adf06d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acfd3e9a770ab54939a320142619ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7950a5a5b6d65fd1d40d70fd3b1a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d754558070a967c0bf46b232ffaec1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea781a0757d86cd74d4066a48b34cf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668e65fd28c6deed55c39f413ba5369253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e142c2c107285f8e33993b943e81f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770628f8fb8590b00d18b89656ec46dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe0f0737c12c3585374460d19a4db4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acbb4da5014c54f401122d25afcd17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abe62cf66483633e4c7b8451cb70b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de595bd01083499054e5a02ef43e76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b66b2c8c7b68a48ddd1c80e3ae6ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf056d5b40a8f18ad32e5dab000f02c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686102fd022d537389d19241ce142a59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d6ed2670f8ca35bd9db433ef744a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60e110f118d4fc99d7b914b9775d18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144d88118a8a4d9dc475d4fa6534829265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a5ee52e747fc193e0a4ae7e824dd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf979c754fd6d35c4de946f28390ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f21d3e0dec390ce751e050179b81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d78a057eed09f82d57bfbbd1bc4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa15ba1aea62fd7eb3d8b9478ca7bf6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22b69d42a3c2f28f7972e3e0be2205271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ad826a6ae035042bf3d64a8b07bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a1e293e9d30f15ebc22d074962c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba003d98e95fd01deeb1d69fa4bf77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9784703242467c2a5760c795f16d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3680630fb9980a380a018331a51c44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c460f3ce3e472cadb107d1a23b518b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e077d10f34fc3de9703789edc31ec2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e80f598f05cfe8ecb93749d154811279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6760c501f205a6ec8f341dbe2e2de1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b5160d90d071c82ad120919d3a6a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039492dcb25a854137adff700407122c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237e4cffa740e1f1f46737ce11fec9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3e65e307a84b7db1d9edb34798c4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb0da33a490c470582c4cea9162d6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c4aba94899853a8987f97d8723f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc587603e33ce2684c4ba28af90adc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1037c7fde6a23dfcdd73632534297fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3853dc5f233fe61fac3bf94673aa1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a5ff8dd511754c8cfdcfa825945e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b5b715f677e46acfc2688d129e01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9057ac0a1415e9ab98d6f78bf3ae3e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fb78531249d3704e1f54f1a1f3168293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfbd2c41ad840d66745a96ab30caf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585d8fe30aa1534a4c98b7f6234ff5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f48af52d35fe8f6902271c6f103114296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d59a526d840e12fa6df538ea5f80a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c674f7dd3780ecce16af53ade08792298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246c05337c7f4e9b6fef587ffbd2b64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44232251961b0035a7c3bab797f626300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec012e758eba072531ca1bd2bbdab7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266a6a2f002801c79a45610b44233d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407926221ce608aa2cdbd36f2465e28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff49d9688be61264af3fe209ddb86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76230cab8836981917de505822ef4e85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd63ed2e5086f21729aaa7a6f90cf3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7f6c6c35cfed0252c43476be9a5c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6323f08c7b53a5d7a3d5f793865e7cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d986107b74b19078b7b73cdf92617309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482443aecf84cd6a912bf362d479b8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5952ba19ca4a6179d42885212f13c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfb7a2c1171d08a81e53d694e01411312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6128b871f7ffe493d6998901ce9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efe2ba138676d0126ef1aa15553ddd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2428af1f8a87ab444dae50016e581a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5139d964b6755fdc35d4854b4b89e32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe5098bb90a059797493979f3e1d7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167e95202a2ab5d928c5e2bbeb27d5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57bd6731db20d6b105b8aedc24c965319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacc9e9810a76339860f2ec49aba300320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb76cf2f8ab13450b15a3e6eaef910c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ebd496e962992d146b37bf2e1341f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1851d4ca54e3fac007ede74767ee6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e0561702ec6b5fa1e3f0e356c586f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738eb5201a85c26efe628e142c8de14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fea09f1a40dec58e1be500ec15216326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f3ca142c8f617048d8d46b62a03d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14abb278bedfa45c87bf819c860a7bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe56f07ebcff118bf75922fe382288329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82a7a139b1a984322835147e4ed8ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418170597d26f9e46e9169c00d652e94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078097aadd3f4f4ac7102672b556a04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ce95184dc5c4a85d573dd18e93261333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae84f94d36e619576ff467b7e108f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3930329b776a6a7bbb8a8be8c4218335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4522a1bbf1d2f94a7152dd13798c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f221162c70db653b355cd0d003142d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5231f9f824ca9cf35d131b60eb66b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b41c4f61fb943a0b98994592ed566339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da723bd9cd4db1eb77e9e7571fa7bff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02a4ed6c140bc3961bdc47fd0ec90d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b85494c3418d1931800522531da9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b21b671a8bc9a242c71f573c5a8d51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630bec2cc6e80b2113eb4bb57b7dbb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eb68d0554f0bf0b96721b6e6b83cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8abee160cb92f1ec02d7537b84f435346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443f6dfe34c2e2e9fa38848c6b2bf01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c27ec6ce06f084fe5dca2d4f8f550348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4e3a17bb906f1155f58c7326fc76f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53487b89ebb24c0164eb605fb99009a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ad65bc125afe7ebcc78e0d286fcd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063921681f9503906f756c970182565c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6ed40848a5a98ba72f7292badff2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc86faf1436902c63e00a4d2a6208d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ad08fb2b5fe4b9a0893d11f40047355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66765c56b51126780a309545de5918b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c196dcf2c5997d830f9c1b273075d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6cd0ed0b9a4e6c8b1f192f7251b5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfadb4c9af1028dc3794cf394530e2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12f34b8b9489af0cdb765e1cd59363360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8367c5879c1b6d05945c6932aa024361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302900400836f20af07d62c2acdee1ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018699bc43fb3543f829f3974fc3f0d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1086b3dd5bf579e79cf84fcdeba18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651527a9a618859f9a3dfab40da7ef1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb803105bbfe746190acfc34d954f5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df222603bb8e9fa527793824c274f55a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8433d3bc15214dc58c3bde42b0733e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b072144fbd01fb3c27547649f5bb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1142e1189b14f6812bc081714f261fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd14d78617b32a5b4d430c4df5e554371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c1cfcb543ff0605b5a2458189e595372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d9ffe407b06c8af3409938b9eb84d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d124f9fb06258f3c8d52b4407e408374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf9ec1698c73afe0952b923ecfee9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ade8ec254d903ac0bb4f9c03e86971376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594372f2c937249a6959d4c28ffd07a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda567ee6bc1bb0c29061540710fb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a48541f9cd2bc2b668f32bb35d3f22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450fa53862f954c5fd6830aacf5329380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0954fce582760a399413a4c11f6e217381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8f4c3d541e69cb027776bf3940828382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865c61f6863c38e94c5649117d91913383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09da2283bcff32c80a5ce479e67921384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9981a765467a6f1edaabc52bf87eaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54bf6043a7e8f8d53e19ac651cf1dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c4a406f4ed916db5534bd67dc2db7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eea72d3cd263d4dc64e23ea5a8cace388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37261a6537fcbfcf9e65652ce31f5a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19387f07785623d49026a63eec9b08de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba37121767e07dabf1ca33c967125f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4898b1723fa0931129d7ea7c2bd064392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e481f04a5ca4df2c65a07e80d2d9a94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea306d08fbf28b887819345f88d40b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62741f6df5619ccc6eea2155baf3c52c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc8fe380d59c75ce4707a6c7d89120396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd633a870bcf6f2df9ce1ce71caf5d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4ae0822202e1de3b92560a94ae247398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a30dc878d7fb857d690567fbfc8d58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c437d1468573993853e63c5885a3956400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c1b88624eb9aa27efa5424b50cbd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531bd909ea6928d59514076e56a0d13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e884b34c357af152b1812f166a61748403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da78a0977d61891178f040e3a62a63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e899fa2a5bb487aa356a1644718d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0f5f6882e2e68cda87b37ba883c32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60d17cea8037cf550246b2c4231b22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfa4a2020900cf93756d61f3bf340c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2967f397379c0a0d089e105e2d4c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03384b2ffd11ba77cd706a075f939b93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1491a829bec13a37cf6289bcd7651b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cda6483186e703cdee89ddddcbf7fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683c79bad7510d41b3f392b6bfa6e84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40bf288fdd343342a5fa152cedd98d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53808de91ca1fa699eb520056fa1b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5fc077c1cabe9699babda2343762b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d428d34b28a363cec139475ff3b5d71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b7be932bda9ca33caa3e3d06c7c5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3decd668bac3ed2d1779fc1078b33b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53002c462cb8ec6b062e156b19c79707420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fe6f26dc9b1b909ba6f00de79d4ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb1ce756f2c53e19f02355e93c2a11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8879c4817c8fd8f6e8822514460791423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022affb0717ce75b133d8d42054ac7f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64707cbe3a0486e075fb0bb6288cf5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1571d14713f51318d2add0c6a131b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc28ab15820d716e158c5cac4bcf479427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5346d2f5ed91e853435e1e6f44be8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded514e05ea81903368b5680e1cdbd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37bb8ac55ce036fddd2893a08a0403430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c85170ff9789ce180c2f99e616405a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36436683f1f0361f15cc03d2e9cbacc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629ad6187002ec52d357a9bc9f6e318433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe7f46d171461c2ef15b2557b20c5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb84529c0f376c2a3f0c8f4ff8f5201435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8529f0a7470edde7891e92cf034bdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48793c8ed641547266aaa37b21ae77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ea2277365a4c53ec7e55c838f81f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbf7a663289e9595051a0aec76ebc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d3cbf708eb8c3d237439e41668c78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e055ea64862394eda70ae65b93f36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f09c00d85b56b885eb9f445bb6c24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5303870ee9f8003632bf9637db0ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d50ecaecfd437c3fce389aadfb94f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac7780086bc2f03b85336bcd2b952f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b0cc632a8a6dff434d710790797a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e6c308849dafe326ba6eb30c75011447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e43e3e6472e53f18fb395ccba3068448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5c7a38c2a13906b77a9aefe29acef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9d35efc4536edd1c869f975758e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cf025bb18ab2c6fa4e12413ab932a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0e8887289a5fab08b5206658fdcab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01451b6ae5f38f70b1204af223ed4bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b62ef78740b8df37f318a4829cb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513023507f29a320aa2839b82984278455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde4e92db893875d7f5fbda19fda384456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa8b7441692fac6314498f92a979f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278c984bbc7606b1a887ff93c9c2724458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8caf969a875172c40845e2a5d71a16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e436bb647e4d24281ee52b81ceae99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40362cc74ce413fcc18613f8848e6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b109ecea7635d11c892436c5749f4ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c55d47c1d938991dafbdb0fc5149b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e280493f73e88b0f43abcdda22cd895464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd03f549fa4a3388f4951335ae44a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d722e5367a563815c8c8ec7f73d43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f889cd6a4c18e42ee807e1cf464b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f725b1bbf32ac189b519a0ee5a921468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe778d056d63a4b75cadcf49bc618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fc871ed1f1ba32a60504adb1b3e80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6622fa90a08350fcfa21a02039a954e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8607a9ee071e6f61e3a53aac70e06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279eed20cf89b891e41a720f2a2354e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f30bdd2a3a52cd2525a4e8a5f497474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b739e9d070a6974e5be681c99fb585475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148fd057775cb06a66e26c7a5956f43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e95579f6790029c89863783e7ca79e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400a360357a862b98ea5da8c6912d73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000157f5fb305961cda8028a371be9c479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>