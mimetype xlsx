--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7f3232c3c4c1df33633fcafc89e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93798908fdb1bdba8776c5982b64d18d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721880dd46d7fa7d4dd80a53a302c2ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45162b90e3274583b2c2feab57d8cfda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c2564fe007c305ce8f5034a813c8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecced5a247cb7a8b0d5f739ff636b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103295cf70ec604297aebbf00277a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b04f29368c36fca9bb3f89f89ad58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c7fa83f04bc6d039210b8680d9119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e262d3ee6fc09195781e00481cc98af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1114d9133f33933b2be8e7ee7d5a8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286fd71e1ad7b72a193400a966f5db812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c5786d250262808d0c0edae45ed7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadf00c70000f3d0070f59a24ae67dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045149f21a073af87f15ad118d1c36b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e647f889bb979b6f0d70c9d88965d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129398e0af4831ff2dab95cae794194f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223b12b371e81bec2402c9cf924f40d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439396934a56bcf382ccfd07a57006d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9cb132ece1b4f8ed40818c0ca8ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92575587a2396f417eab416ff5609c2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618243397112037233163dc640e1e2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b139009c2322bdd1d1536a5af8e4af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceac60376b95d3e21bc653ed710f4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f234a0c7fdc944e04ca731962db7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a486f147bc8c4afaf6c94b04994826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135663599bc5c151acff0b8a19aed1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a1eb955b4419b0e652500376fcf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf13e1c51ff22d06a1ee0bcbe1751d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc223de00a8c5972e759bce8b9002d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8811a6c839fd799c91921832f592831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a9f9db2848fca891dc301f3fd12332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc39c7c5bef6318ccaed7a142f6f8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201376a430adfaa42f8a5d50d42c72234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c7a32049c3f0f3199f8f7039ff5be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2cd2a7d0c4178909da6faa4c19d4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb2699b4d85ce7bcaac1fc4d82f14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e76015eda5b13ea722fa96712dbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d32408f969675b86b670a3061dbee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856c7692ef33fdbee4a1fd7de4b8b3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a1c2d1034aac50b1f84264b4253ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c20cfbc379a02b457b699444d4723d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ca5535a33114b67c4448aceaf869943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66322057ef0662c607da5ef29dcf895444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e920443cf58e9ced2add1279f71e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93eabd741b004818f0344a60236f8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf64b498d0d568ec3457b38bbbdf8ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f1b7935fa22bb1bae6fb206e4f2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b0b686a9418645b4556a7a680971049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966a79a5d16bd6b95f637978182cb9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126189083ace495adb2f3c345420869f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7cb5e232bc41454b352c4a323894852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750b352c8ece2d2a55eaa2bf36de05353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb85f9ce761738d99adc88f5f966eb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd3fc40ded608d480793ffebf8c6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886905f227bcce82b292aabd90dd421656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbba9201a5ea6ed5d999079898b52657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732d21ddd6e8b0f880adc9e84c75b7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec115c20b7a5b82f2f5ee3345c4dc9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981f2af726664c39d92a8457ec676b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d230a0665358605b3513a97f884bc7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20012b02a0ab148e4bfcd1b4a579d90a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da672400dd999eef555c816f02fa4e7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1403b4bf0ad888993be907eb16e24064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934c0b4cf81fc98cdc5aac72d68795765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9463454768c7862cb120ab2913f8bd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec8849a565340f143b5d0a925a4de467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b259198a57a84a7f37b6538d99b7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fff24bfc9007b8c1f6600a0ca247869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e52d2b35d14b5552d292d76f9361870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5f5a527e7f6f4dfe498656282e0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34a1d53df7a543e925a4158f5be56672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36b23abf9900ab2dbc3d644af6134d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830e5ba154aed1bcbfd98f2630a05574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a4ba0c3c57e61a63a28db7d113dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d076ed49639dc0e918dd4c9a5470ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92124f28306bed833af9d033af88a3a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b8215711eb58a1b1e5b8958a8629e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca821f6a139acc0627d6350cfc50bbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d78059fb73854b50e467b37277d8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d91a88bc9677d2526aafa5ef9955c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd8a806f35372722843b7a6292489e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9839be6f81d0ed60474f9b5e78aee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab833464a66aa6d348355c95b05d7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44841c23d2a2f191432d682674cd7dbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6caf0897c5b18cd488320c5a0dc6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f93babb174a163fe412b8744c306687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fe2f1646368b5ffb43b4d08436ded88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc4bfbae4815f776b138ef286f29189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8c7f53fb9fb0ce77f27cf7b05f3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259144da219261d838ce2301b83a67991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d00713ffe9ff981c8df419e8cb403892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff849b32a3f5a436af90d06cf67e9b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ac85348dacde57faa1c7fb3463b7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a8c3386a3c57bf2bb11d73a04c7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbea10a7f3ba2bb34d3bc84e52f283196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0b1a57560e89281692e2ab5ca6cdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0841c478fd08ba65406626a3288c8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a23b8245d34449bad329aeac0112e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5458044adbb54681cf87eed01ee40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf14f1b87fe2fb1c212573a370e5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de38d8a0a75032bb5a5d317a700585102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9068781d850fa60a4030fa33f704b86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5907bbc00cfd38ba035566fd8621b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47c79bba213abd5a9f1f0fcde88f8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ace7332e9da66c66e6c0d42ea895f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ada1607bfec207a2ec3d475dd1d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca41813966abc550f95bb9ff3288b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f580f19f5762460c4d0a987487d09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1bc03d9dc1d8e8ddc93cc0d2c30f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c953919675596a2b10f56020b5a28d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827640b057cf736ed776691b2ec2bb1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff7fff472784ba43dd25c2b54da39e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78964654b37524b7602390e17ed10978114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f99fb4b88dde49ca028a43bc7cbfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d82d14c040b6dee77249c305d8b8ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c5f122f37d9b30f8c8be7b7bf73e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efffa89c4aed62a0aca63702205714b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a7cb0983f965f39a30b94466aede8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc7238454df3d009a1a2362f3d6ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87994f975cbbfc42398d3aba2fbcecc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd0051b01c5fd1bb6b61cf5cbef5c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3b8060334882f6f000fd48cb0854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180484904629208e7aa15bc2d562e9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e6c33c8e5881c45336d4ecb679d82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce0b5f24813c5a4808319a67d7f7d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5c01c7831d31b0fafa08da312b835127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498449466fc493182adb966d8dc2d895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc2b934766114d2260083fe2fb99a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbfdec1af8072d8e53c9251ca9fe4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038ec2a09868facbe7a161df11c77e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08934e3eedc331791514730db0ad0725132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e9b7d13e2bea10b70ac8014057858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e48c778e9ceb3f56a4b0487b83841134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3accf5d341e12ae83a296a15a779f31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872d48806892b397a9e4c3dfa5c2076136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e714fde49e88737f12848973dc39d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ff248c81a4565ddb7a452720bf5a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d5428d59d85a5b21194019e3a9fb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e875952dd2f00487eb19bada86de60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807dc89abf42aba75d5be9e63ce2726141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc427378b1ee4dd2532688f8276e3ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b601d372d9735e174c4d6fa15989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c07b402747d2ca1c597a9a854df74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2dcc441f4c5fe873f056a6fe0b4e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762a95fdcb26157cca661122a1d0bc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19241fc0d1c6e187608386a8f41a10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ff54768bf393f38b4150de4f5221b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b430d0f25047963b29eeaee3de727e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2ae220fcf2f5f0d6c8d4ef6c8d95b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bbd0c36027a1607cbbeae32d3f341151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28593959302614798dd50a4889df32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2610b5713a1c1f5dfeb8c45e329305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59e83f7581b6531f386cb62c1ef05b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3210337236c753d0c31bc0d43e00a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7888e440fba0b68db238b29106ea6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f27cebefba50d518aaec5df17d2d65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f0fd5f01d44283fe9494f28f59537158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5d7fcd6abc5af9858190ac2502453159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ed408d7599001aa523b4e860491a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9357dd2edd32be54e71dadc68669a17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d340b6b9360b4de91ce7b0908cb422162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c11c8283854d00c4b7b7b05382fcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a24f1c03abec9ae2a3692addebaaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869517cd1a8ada5efc385d50e98ec94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78095be2f86b971c27be9d5353b801bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dc3e8468f6351355d400e14f0dcb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259530425b9e0dad0009f994fcb02ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f1df4b082878f827500b0d2b3bf5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86bac45eb5ac5388d14da79f34b4f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1712a0938bcefd6d3846fe198308171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d866074bc049e24a5ab4303535115172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f375e39109d9e6c98b695627fc653173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28f762befeb16281605e4d4a09adb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda6bb2bb5ad253cb50be58de6280ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf1cce09ce8e2e137c9fd9b4f91ae8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3c351230ee4f521f87a81c581d0e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e58dec5fb474fac8a6cfd470de859178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a4b8e81fdb4375fc542189ff3374b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6570241c7894833e50e2d6b036a28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2cc647ea2c522ec065fee2d676275181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be883447b4dbf987bf507d1d6ac906182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9acf4e7464cfabe0628ff0c4f5ade183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d5302208df76b267716da0fe46f34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2c55c88a3fd41d072185b0073bb62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04bd1e04a4490d45a10bc0c965c09f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4617ed6c928196d8af509b526be485187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8cab5d332f2173ac4a40b379f5abe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1b54aa8165b03ea797a1fe9d48aa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af285ec7437430d0757320937d97d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0858f58a57f78cf0676efeceea8a38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3d26b5119c7bc126316086dcdd4b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4d2755f0a3c6a218decbe008c8f82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e02e5ba4596ea80ebf8421988b49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0800c1b6b371902d872433d416c83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5819c08dd592c7933107512d821069196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd009a98b30fc321d7eb800e94237172197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f322d7eb3f39efcafb105aacafd5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f31d0b132fcaa37c79b9d49e3386199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1408fdad1d5dfa36647c37dfa53cbcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d7723f21d69aad3f52fe7678b966201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e7501076808af4cd22b127fc41473202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489990e65baad29db42c78a31324282203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2434a5c808ec64c93fe4316c1c1b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c630544215608417400a383ec01f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc1258e2e683640f40029d557441f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f4c6e1514b8618025d0f254adeb57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cd63cbc2a99f1b9812bf6ed02094c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa535e03a0ab50cca85003065e7daf47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb9433f288dabe3805b497f46adc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c578f779106bc39b3ee5771fe0a3ffd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75299bcfb2c128edb7eb750479ea98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a253ea27bb847def670532f51bde07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad92881443b9bb74508ae7f21da6874214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d513cc2c19f7170229289432b5173215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39671e6f66081af66db02d1513a488e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404d7be2a1813f0c185b3d898aab61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c16c4f259f53d4504a26f708db53cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78db1fbe43b0e69d8e93f21f858c965219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e402df51e5c1e2d1fbd519e87e3e0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdb65718df1ebb78d2ae9f0d651e85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6bf36dcae23ca51d78942b7c44a4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c61cc9e0d3887794525ad2605c2f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1fde594a15c63f34a323da4499df5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6b31932369a4c9dee66c1a4b5d6c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d06f6dda4167518128584da633cd45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e1bb3b74567748a01f61d173b7cfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300bb99ed532d655c2db92d7486e405228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611061408c34bbba6a58cd853ec12c61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a69210e48fb06eb866237e1a07e2fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30eb135dd4f007d0ad2dcd883e27ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ff435ae45215a331c1b2698a078df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced83d01b7c71f596faa41e47d238b9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93a0c9ff85611b5a013d3c19bdf6df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443fbf5bb19490e0a06e0976b96118e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cd05990803dd56c200c182faa7815236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad71fb946ef7f1b155786cc0d4aff70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fd801b0f8268eb66b076436eeeb8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c39ac1295069be4b17e3d9c0b1334d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c962f8e9e06da10ebd0baf7f69ae583240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868ecb967e299aeb89d411a12bcdba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16da7c23a130c220308c5982969fe8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dd180b021f27731d07cd995aefbf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36444a2f7949cd6c6199dcd6c9a2ced0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bb4a36755b63e3ce0c4c46813a5da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281ecd9d8d8a1073e2f58b3baa095ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b4a5d37859d5cafc16210a74e7c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590a7a328c9632845b47a8795655d67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f1cc263d16d0491b2d3db14e12df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22587f2381dcf8da47e1f7e10dce51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859b3d298a416fe868941f5fdfcc2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40ec5557faa673807c22bcbc21e0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dbc960b1a6c0022024011492a7b9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bfc28d36d6cde32504c53041c9028254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67bdf17eee55d9ce925c8ebd36bf56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88176565a399172742d05b392e0485d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd86becfd0066582a27032f2d2dbc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6fb216fb2097f3ba25589ff23fde8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05a7644898c7c2ad69dd9822045c18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e28be26a9f38283198eec0ef3deae4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354557f8f7bba0aa29ae8ea15d02a95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f563f3f6ed44a250224566e65f1504262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780352aedc6db84e504ccf8b41bb9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28250f584f9e99e4bcf4b32d126e04d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff640ad494924b399092cf3e03e57e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104500bdc573c16ce9fdb66737fc31c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d596e034e3f3079f647220fc5774b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194cc9d02821642545c6d25980598cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c8ab3469b0ebbe198e19a326fa666269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305ee64e43277957e5ace503051db1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d130d0e517526224b3c0e1ae36c20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d852aaa2e76cf1cbf42ccace8ed6d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d853b4a63f47d26ed9758c53434af1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109522c6c1f02cf1a9e9187c3166f41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d25e8baa091be58ab6e2264ba3294275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ece03b21b9f9bbeae81bdb532e97f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd064cfe27742ac4f4b35c6273334277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b95a3132e199c568aa0c7bd230800278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aa5dfbabc9b027ec4ec1f4fbd109a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7897ab7eb7d52a8169ddc8df3954dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0de06cfed31f784cdb99819d754ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e8052ea1e7307b38e2fe89db7d32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9f85d46ef70f030279064d922f68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caefb40d539a14ec2b34b3a9ba31eac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ba6893f5dbcc2fee38901c59aed4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e1a8bfb63bda6ceb7e97511f6c21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775be6d1ff94f5ffcf416b6910e6fda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6478db2b5b427ca1984602efcf2df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c7f091371c62ff066e02b6fd033ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5652d20449ef8ae390eb98a7ae6acce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa37fbc20824d5c2af06e3d80be3c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591db565ab57959c1cac594712086d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ff084b1e2d374e3912a1d98f67b87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68245d7ac09face0bda795a7d74787e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6902f9bbe810874949a90b237f9915295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc140cee023f05398c3b112630f4e708296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787fde632e18acd21d149a5b5974a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e4f70fabf31e564aba2ffb54322c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58724e1156b7cf4ceb0dfbfa2ebe2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329d523be3b036d5692e95828ecf09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66971a6d08b68fd167035f876c8505f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83357edb3826178bbf4edd3226e5446d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82214436aec625766837d3c3133317b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab238d8b6b275e3ac0cad231efc290ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f74ce4b93418188b211bf750e39f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15552285144ff155a62478823ce58e09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc877da8d646ca9192a3eba2f5553d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8ad449249909665d67e698f03612308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba088d9ae880f0feb3125965cfde14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7cb2f1629728761b5532199c57fbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38abffc3a522869fa1732f5b69636311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df06f8b2a40c6e6062afa2f9cf149f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630125750f214b678616e46fe9bfcc11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040474ab335bbb9ca27cd74b232a293314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea0d6da61bd63e82bb88571a3b5e12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3960a191d6f7972fbc1b8c31dc142d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a0f7c20196d609a7331694a9b0585317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f433524d4e3d2722d7400d824fc7c98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0cb797d4e45120db87ec0e6adbe3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c0f58e177b3d440dfa746f0184ea2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a65a0fd0de9a741d44d7f94832e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1057e75dd5f7c77cf5e45d37c320ce4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b99a2bec390d6b0d41685cfd084e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34951b3bfae4f1a7ca3efb1545ae2246324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1529860c60bb9be63dc48eb5122b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438d9df6f680a6fd2beea1d62386696326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1306a1538eaa85c8695a83fd19fc21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c142e38dcac7055cc443893b75493f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec046626d4e26bfd67e0f201e579f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac162e05bf3c743e5799e1a6419a15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943900a424e8ec5e6dbadd52c0d2f5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a87f2d44fa4174c575563b015696332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86da7068ed54c4f4accf467244b9f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d33ab9667920b3112ed22862f46d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde9af844cb09838721b42eb976c5c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58465b639e1753b72acf110eac862ea2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdec787513394499369845082e926f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d215a5c6a94ea51f7c1d5603c449ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55d6e3efe19abf434abf515c13da1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4c73f856ca1067cc3a2f7602ca3c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df071a7faf6c01a52fd0c8d53bc65f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f1eb84bf19960ca1fc14fe61d25be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2f93e04439df9fc0646c459f4d95e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54c9b095e538e1c5a943a93b4ed653344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a984bf595f17acd024e58534793c774345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a68caf6c70acc98e8d86c23723edf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d37a4ad70123e6b4e5eda6abc2ebd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f5d8f46225f71a3a114cf7dbf3698348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c022485b38412f8040e0452d97486c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409614155dd1f4e23405f079ce5e87ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaee49880462bf0bacda780e0dc3802351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47321928a0f10e3e2a2864bdf2873694352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5441d35e6112595f84ccea02220cc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5af68959c1823b1acaf156a8bbeb5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92e0ae81917aa8443a05c1f639ad6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb5a1351024f19c30cfd20d86701c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd430944ebca4759c7d816e3180972357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904199ad0c6fa03548ef2aebbc966097358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7881af7f66af1307b7b0fb77e9f4a49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae3ee4d04f74c6ee5cb881e98df103360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8adffa67f40212466b6cbc450d30b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb3d6275e87e56e9bab993e244ad3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757dd0fff16f97d5d859c001ab3e006363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a353d4ac2f85598f93d958a22b7c77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c21c1352d72dace49390d8ece55dbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bad440a09ca5120c1a915b3c9688c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaa54cce291852b157c38e5000e384367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec5bc52881ab420f1a0081cc2d13d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7fadcfac581918eede1aef10b5be4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965bdc256de847bb4d0af7d56e3c799370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880fdfc7406e8e3b4790b6758ae63f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d1b03857d08843e3bc154ca452024372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfa65428ef68a56178deeb6c294d8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e313898b6661d965b701a43dec568374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f70ccc402afecb89c2ba4e9a8029c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab5ecdb6c33e4be11240ad14975380376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99181dc7c6a2b648b91069137038323377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a24fea63141184bda0b66663492c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657672183fd1e9dff45d67d184e964f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d724c2cdd81e94b2eca58388a9563e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e23a764665801d827ab3b26ecab85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683d4d865801062373700282c3ea6dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498ccc96b19df3bbfd84be76debb86a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e91ab4c1b30ed5e1705156153968cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142cefe041ab960538c42c4a0fd81b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f7f31130c8f37a3ac97c1dfdee639386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2327bec2c5e204d60c7b05e41fd5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ab4c0cd51861610d4e4a5979bb88f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499982947491d29e60310ad13a8bd9d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3265fae795b3b88a7f10ebcdb5a51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff75e253937b8f871766fed41202c95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a42dd2436f141ae9073e34276eee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978899107f7f3d8b3a581e884fbb194393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f46c333038deb341649766729f7a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffe3a91113211cc8743d71bd98736f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f6709b71be98a83f93a489b11eed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e555db52d2939384e2c02d4a82e85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d73858d1d3195d62bd9a6dc40f146398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdcaf3e1a0f7b8254cea6fb754965c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ed174bae1c88c16d869b0fdb06900400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96128383415198274f9ab6a3091f755f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd195f111c242cf91b145dbba4face62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ad190adc9d3b47a0f35d78ba51e44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c3f0a0c8e45b24adcf65a82de5ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3855d7514ec74ea838b0db59a7fb64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26070bfd171ce14ee3717ca120411ce5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab32344fa194a34b69b99de3dab21c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5d9bded786c7b3a89d215bc14a880408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4852c7e5e7b535153d1da2533f7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a220768a9a1ab0b228cc6fbbed94890410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116503d7a9414b50ffa977b94347accc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90988df5d54a95db690262be95bb5e4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bd17c6b2490fb79091a86af50ae23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e3b0db9fc6391a4a3bac968d135d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318165cdf7b71d213a232879a56584a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ca5fa48a51862b2a1ec03249ab8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17dccf530e7c8dbb763aeff040a1e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411577fd16c07d1fa63dc3a5ca14666418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c964b8ad6d8d5e88e9ca7f8b4a632a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4ad8efe638482482a51f4d7dec68d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e5a42364abc9da5271e3d74f79e84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3439297111698fcaf69e6315a533c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c522ff10d99c906d6ad2ff54f589ca6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450f51a10641ee4a3d5eb8598b182a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7a347e2e4c5e56d07402da00d2dc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b406dd002097fbca73970de68932c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab221c5ef8a9731d36bca306dde2c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52352f095aa0e7a0475b0552fec61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d3a4f49738bb9645d815ad417c20f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6e1cb46b8cc24f87a155a8443873b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec0c85f8e2cd0eaf1875fa6764302431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedddd3a32b15d2de2f7a48755405ddc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85cc6a1fffbb3f211ff0d39c00cebe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f588757d8134a0fab468bafa17bd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064532f5b2fa8109f781345938510898435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3a13bac936e5dd8ea8bf576ab0168436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c076d8e8e688c9db7d84ddd18697554437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b63123095f77d5f78a869a2b106419438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23a8991a9755de863a8903beb31adf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455090b99a3f9adf6454f309e9df4ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52deb78fe24741a7367c6acea8beaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d3a3e449050880c15c7133fb07313442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa20e55cd13afdab6f9b97dc6fc5a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9025fa97c9da8fb26066a6dededa29c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980934f24e4005e65b6a4cd2c42b25ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d8372a0756121af0fc6140d0ea28d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21630b12a0aa32636bc98df2628061447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6876404c2444a52d6c9416a676cc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae34bde5dc4bce740620f8a651df90c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23fd7ce2a49285e4f1d2a23ceaf600450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf151d5e7d474c27b8956ea56e8fdc9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1c73cf8cafcd1a339fa755eb25d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556283835fc3544513e2aa84e8a83730453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b601f60d5cf8412b1add329f547c6db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7094eb21e802894f2798c221d5046455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc8f0ec0aa19573ac7c13e49486203456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314624481d95be9ec9c82c4ad5c445a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea0f5b7f2b7647edec9591e8fc0fc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e9a40c0467914056548b3d2ecc08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b148c2c0baa14acc43952f1228a90f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba6fc69d8ae5b78439c0c79d60fb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04273eb870aeaf6b024b945f03ba040462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83283bd3e57450115c524f8c9419e539463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ff1f293df682ec4964b83d923a66a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b215f8b02560e3fa71ef2008d0c7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4b79d83f8ee9e89808ae63fcf0b69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f9753f92533b823d303c3be1ae957467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906095f27688879d7253755e19fe8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb7ac5529443aef75669ae1a48f33c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee86ac82564e49595b1f9290a6517470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c52edcd79aea26048bff8b3dbcc0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7292609f95b6e7eea0726525a923b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1cbc0122fdc67c7602be8dd0cf9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c74639599f44e350912d1b112637d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b6fbad5e77766c5841904b9976316475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d843c585a7ee8b0f915ae6c4bc3a59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1e41b11fcbc52f8e4c04ea068acfe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb7bbb36b613b0ec12b4e0fc4403e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863baef74c368a218923e990f5166c85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7438dc5ef1e803015ec1a25e76ff2d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0526ae11244fad9f78e11cf060eff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7feb39db2d7474e5ee991ee2440c48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab1c3f0ac38d400184148acc341489483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ec72425193840f1fc608f1892527484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9daeca89afcb1be31b7fdb07464189485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad0ff9c3c5878e0384fd8330cf1e08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153f261879c379ea968addc8c92eca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de893fec70658f2280222bae6c99ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618d06a86d0e274fae08a03e94c89ab489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785daa57b65e0bd03e8ee41c2c55c4bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e2b6ed731943330b6474dbc7e47a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef02feef317274d0deed91139c07293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558d4452ebeca6d9d3e12b20f36cf8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e37be79ae4c27af24fb59f4f2f865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a4040cdb6457e49bebfbd7bd9baa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26446be90bd9fffbc176a9ae70eee17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247615e3a81675183bf3f24fb05ce81e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372e6597f91ce184bb7c621db80a4fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac229ec00d110ed18b3d2a3d21e819110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf51ffae670bf8b697c27b0405323f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0df3fa22e84068bd2a9d8db7c460d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f41e6a11f13dcf9389af801f4200013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d147f3a818a29f3f2e2a85cdded2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a06638bf7d2edc3b14fefdda6698d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a3e665462e324180c549ef1ba77e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f75f714d557bdf653c2ec283f1b5bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df86340782122751333deb35198d7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba956483bd6859b9d0a8d429f630f60819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286ed008fc06888f2347b381e5b132820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ffc99466781f967eb065863a59a5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ee8ac2ca330e35667cef893700e4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc0fb4bf9f0cd9e3f65d00ce6f1eeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e74c372ef26cf01cc5e7261efb11324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b699d8b7255ec992bfca5b7ec4e05a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a548600ecaf7136d061f814505f79626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e70fe3f7c102680da314c49851394427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db06e3f9c0306d8013b73a0800417028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017bf7bf1fec401378cf7f4d9a11db129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f333f050100210a0fdba1d6f5ade30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c442b9abcd442c5e4b4cd3f7ce1828131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55145722481d8247587267f102f1b89d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bcb93869fb8c8a0d2c8d20512ef4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141cb4bc49426450b983ffd1046a30634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f8d585f3d2e333219f92ecd2facc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65b384a0fe81cf406a2d8cd1af21436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b10a46b94898a89970d548b15f6f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a496d3ae5f9c1af53c535748b92a4eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e282f6f3747974e1f9e0595e6a877e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201a80d083545cdef539cb2b8c33c0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd53998c212ec8d8b943398373529841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01761e30d6a8b7e5fa244339ab2cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed65ef8b1e6e23841172bea26e700343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477a86e1e90af2b506f3b2c33d7397044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649eca66e0246d77626d6d7d4ed358545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cec6cfeab45f6dff632beed99f7ce946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29a28d82d3e223e50ca2253624aed147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb0c9e1dc79d31524f2366d87ac9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d152607a83d887e7141f5c57079449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e8b1aa0fe75bd403619df71096e2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1f33e93fefb982d91502ca39e427951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb07e451b9c076ea40ac9178cc88bf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b068ea2daa5cdfa5079b299109b84c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951460dbb4bfbe249188c1436f75d2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3ff0159d5c2809b33a61fd5310ffd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f90fc43dbc1adca7dc177afa92ce2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597888d87f60adffd09ee188be33ebf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b2a3852cb3b12f12ff18bbaa919b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f4484453ca3e4bb249f0247f196db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36598a19a5dab2643b1152c726635c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a589c3d8400ca1c4786546093fbb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afb3b1ed07014310c6a47752d9b60862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413f098a902802d00e00f14cde2a2ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042465f3b20d1dd00bce35f1b8f793864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddfed89d0c92d18726cc73ecb68beb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff366910d3b9f9a8d2fd4b32d91acb7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc096541a827dd897a1e10d040ead1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d88620f062db022430d2ca3d8113f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac7d9420cbbec6e48ea9c01e61103069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c071a2fead0ed73da5ea7f3677250e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9090c0169328a3eae70fa4722cb1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349779d84f7d10b549cffc9e311aa97372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab35bb8412aa22cf77661c9c2b820073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde1418b49f020cddf5c8f927bbaeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6862f5eb677b71959cd53e3a8e30b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a321451b3c5f15443fa5de0c52e3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f78ad8225712c8144d3c4620d7c8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb9ee3792478aad775ee334d76fc7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91bf3e272bbcce95da18f95ad31a7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125efe3d532f23af7c5e4d8b82dcc1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5697be3b20bd4c7ec9bcaba6a153681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed0de6b4728afafa83ee8fa8d5cad382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b9595f0b299a6bfb3f2a3ac42cdd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc992d29e8ca90237dc119d5f51df284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870293770645c138a275d3a1a8dd2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a887579992b3c394480758087144e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab940bde9fb241c47753f0fb15be9e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba5a9e11bb8d8c9406edf4b98520d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d3c7710c7c565a15977295bf07c7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308098f07bebb5057f6be54e274f44d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ebe53d93202654789a7a16e6048391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c9e788733af5d5c5c8bde2f33e1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe0a8ad75a4401963aa7d26ff0c16293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8674dae47507d9beabf2009622b7a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01750d83362bbd4b388a2e3c83c4f78595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407dac76c8d24a3d8f8901588232b8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec12d4b14af7b76f2fc297a8f74562c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2339099a2ce681c3f908746e59ca798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7e836371771d95b8f18f39e40a62599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ddf42cee1357a1f1e9bc578813307100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d194c542f5b59f0613d8e1596b1084101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6753460a389753a4f218e0759d466e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4ad0a220c8ccaf2fff6bfeafa92e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1fe83db368e929f823651aead70dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685aa621b31daaf7e1094f1f48738fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc21841dc0b9ce3d0ba065b982931c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f2a06943d1f741c2d2d5f694ae14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f0cabd492d5becbc4446799113b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9fd3eb3fc011861915c9e4fbd4564109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15588a952289b28ad307a61e80168432110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f814248e83a9abe5075807a3b5631a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094593225d0afd8ec5371d687823e699112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c6db2ad2d31b0bf8936a8c26e2d67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1bfbc59ed3a61bd6d51feb8f9d4d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca8b9b50934bc5446a00ed7d600e2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b64f56513f22331a5b6df337e93213116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d65c6c5f8393d1ec5985019493568117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe6852c4b315869a0934c16ea1cca1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235a98c3b998a663852c415f068fa1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73dacf7aa7372ad40a2e2b3ba8677a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10359f008eed4d12fcb82e6a88d82b5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d7ca2abacc629c04584619cc5b12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a2dd554aa92bd86db93bc4ae34841123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e0133d8767b4e3717b9eac1e3a30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d53233294488e2b569c8739385d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d47ccedf4e03b3bb380219810049126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3662d8fc630a8a5efc181d0b2f62964127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc1e48e3f09812e74bc28bfcf8b251128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a30a46ebf162a33543b9eb2269cda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d072b3838d84ad078c52e49808307a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94b82b6c64a25b9f55fc6c7fb1a244131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5390869ddb4b0f1e22d85f460d9a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173899390398de2edf8727d188376d13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd10c72ad6a4a79cbd2dbbe373c31d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f6faea9efcc54dfd93e614201b93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c719cff4fa50c9e9f3e67e3c9c877136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5792fce2cc5d2d48d7ac1c0c75b6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f205ff96f9ec93abadc946d97d171f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c34f196b8575350575f5c7e3c5b043139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d8469428b2dde670efa5e73ada8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e73cad10d31d49db509a6345e7be47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18f946db8dab1e2eb7b33f64a51b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb2d19c45cc2bd4f0efbb14ee97398143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f14c27d7a9f894f371bc52edc40ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3af79523360cb03aa6435ceb927d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93862898f8651db7a4f87224e5be6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4131e0395552530236f5ea5d2bfda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2326bb8778858d9f2c723916f0d79be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa9148e7ea4d3d245723e6d11e1b64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d397c9a77cbf0907899104db494c51f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983c413fe40049017cde3448f5e78c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f91d34dbcb4e8e521f51e0b4200da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4622f337cdc1db25d842e4d381be8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e43deac35f596b29c21b8dd5dc212c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308821602454a1d80dd2f638e311eef8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd87f3c99234d97809ffe8cf8bb46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3cdf8b24ed230b6462e005aa65bd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73768c509ec2b292ff105da52bc4fb44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c9bbc8a489f7ef95cdcb9b3a3545159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7002c05330f144a5bef48880b233fb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df407a0f189133311dd4c68d554f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b78d2dd50db433c17a619b284174e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9816636f5eec0e2d0c6a81a1eac12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ff321f762ee18b8f3d27baeca4a01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96054b0d164a35c9cf2e361974e7972165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8445814daf0fc66bfe9bfcd2ef30f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed969b99d0bc39e342d3986f697a0a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72b48151a3130fcc52cdca25c2654c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae480b3af168bc74750d966dfe3e070f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b250cde998f4bb0d9e330664b992170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c784a08908ea03343bf7485d0e1070171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387458bdca87bbb58f509b2425221e16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706eab0669c64bfc88c164b464cf3d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0e75cbc830064cc71c8bddf5053a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5735ec31069eace71585d996246c6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e320dd7ccfa4dd8a50bfeb31f1eff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de8424a8afa7da872532002b98707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a47892bbf0d95df1e0130b0dcc5f3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297fd3cea592baa464b2a7cc89f74ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aee2bd393f3afbab89a3edd458f8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e2e9ae17c6638556f236152c9f061181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f50eea473ac86d25763893c2c88dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d040af92b49382fc4038b916914778d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530442b061c7912f6e1221b7593f00c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a07864d2baf1d5485ef2cfa84e0ebb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7c4a4cf9f667adf37a929c4be5b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeb7660e624f602de0e536f922b37d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d32530bda2bc895bd75fec3611dcd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c459ad31fe865d83ad8a58e4f941901189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2784c9418f29e37249e43f22a50037190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4d1eab242171199434ff9c829f34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c62a2f9fa44195411b2d0bb797443192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb70c1b520574ecdba40b7d6e21d96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59878f8edf39c0aecdd88fc06afc59cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa2ba84c2156d38e2a056e3332a6f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9128472c08cce92c58bcdb77f8d224196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8efcbfcb9ece32ba39fc17986d499c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5687eadc8cec26b05272831a3b84dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35379e3a9d516f9c6fb1b3a537df6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad6979c7c1a5c9e13de23848c1164200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567232b4bb3b9a7d6e8b85b04c9216d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb6629900acd807da9bb12614bb8cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621402f9418427dcdcf141c69096dd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b798f7e47b9a64986431c4ebf4aae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0910f966505289f96e99cdf4386807f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984969fc1de4bde08372b9eacfe0677206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db241b8ce46bb6bbf17c481fd76531207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577698b0dc162458e7397d15cd73bd57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa2804254448cd609f3766f04b32f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d9e648fdd0e7ea08ca77e5de6243b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193967643de4bdc9cf53fc7872163cf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d189096f1fac473fa433b1539a1fc6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b430f3496dab3005e02a47289ac78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f610e6bc41c199096a1879efcaf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af38b1977d88fd05b804371c1a891215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af59e7e1990ae22b347f6345c14af34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534037471572c5c9fa1dac8bb882639217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb990dc6cf4d98e8338583135b4eb1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d8af9ac71c3115229a73c6b9f83eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a75267e35b279765f87bfc7bf72cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae256f05084e0ee7444da2edb3880c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d0a70f9ab769fded95f73230aa400222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac657df558fde0f8d7f2ee83612e3090223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d16fd55ee4536e028112c44f1c4914224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0443e16d02fc98e01e86ab0f003af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa35684fa03e56506daffd75d37c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8e33abde45852a80fea7b02363321227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584605d37066335de4cc24690589ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd56a2e57d0d2f440c966c21f5cfef0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be573db4c4e6196ea1bef242cdfdfa1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94783aea9ecc469a55c3f2d1d162eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20ec9b33bda9b99a76d899d60b7da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c867ef9fbab09a0e8e9b61e204b90e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f67150fe6b08269a4d9ed420dbfdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b164d4b33c20cfe0674d1c5e63fd4cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca826edb5fc739f108fa5943c3e97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b165fa77d8e29c3e23b5b710a14c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d647b85febe76b2be0ff3cf6bc8236e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab221a72eea461707edd4c9b2ff030a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4b33da9b838f38be99966764dc8d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c82dba0cfe475024afca2d323d2636241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325012c45417640d51e779a56f9c5fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9d3e77dd6151445ced4f87e9ffad9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62eb9612d6e68d71e6592838bdaef5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b4e65b4bf6c0371069305d6dd3ec6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce767e3756c0544fc5942a08b44144246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd816457038576e37114cf4c12acd89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fb355ed79c9393295ad31be7ad81c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848a89a2273f850419376f8ffa97a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88de62ac8e8cd8f163639d2079042e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92a5588e08afb2b878b3652869eff4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3ca54bcb03b5a4d33017b0f557bc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60a484c69fdf51deb3c50e28d935d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19763c9e1f1a169a3adab8a2a71c3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfe031ea5f1f9da8b55b8845f81eea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dd1c36951a6ceaeb74f0c9c41d6cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955d5bf7f93d81534d9741b71b8efc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590529523e8a8da5f9b76f47660cee85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f0ddd0bb6002fcdb7106d15a4718b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343f031f2f3f3e49d5863fef17cea51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c936d75eb4012615a719ed3f67e9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0dc87f23be60007b43bb70ce0f44b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72c45aca5aa0caac0b424f5674f7bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfce270a40d8cd04e0e0be46e011f38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6b84789a806dede060e59e0f15e33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694d42673e96e3911a3e5d88c90670f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bbbed66e8085cee284492bffcda6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119651c8453942d80fdb62e9d21df85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81149cc2e979891af2f0158a0146222e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4cc3009146d95b8415c197d8ce31f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a7418c8aaff61d3037785453fc7a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0943a2cc9b78279c957b982fb407f19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7702bc9ee799931ba9c8c44f29f0d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3452a427932f281c13e04dce2c405274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af1cdc900dd525ed2ee6a46f7349b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4f18022b9723dbfaa87295750cd24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e6fe94ba3b6ba064a717ef98c94c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddee9f0e013f2f5112440703d6f649a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c8194c5458c4503e86d9ad96db0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeb072b63ea9dd3185ef87d8559834280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005adee6f9253c3578f19a548f9ea77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d40c66233f70c8e1a7872dbc891db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f537c0cac80fbe0473da78a208d7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e11d401d3ea24503449be1cddb6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb0dbb6eb45cb57555daa54fd26b37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c365203987509583df42c6f204ac7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268fc224b22098c378ffc59c69bd34f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadfa4d20f1b288ebd169536b7f95d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcb5f97397c3e61fb408d6c6b0f795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d2925e97e83099838c01eb50eec88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31542654c852b2ef44185d8ccf429d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b3e64c31c97594600e25d1918a578292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b5afe689b9943611444177d1db72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10647761025b77b9b8304419213d9598294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac213b10cd8f05558f25ceec499144d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0c77f2d3e6bf9bc7ac88003127c87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6cc8f9868e553f7a3fffed6abd234297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec89e784f4a4b09cb9971cb0f8575b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ce9b1f55a040c298329570a0aaf07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ecae7bba9c152f980cf9e438e200f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb0b1bfc0d5092a6c2bf7e4547806d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2b4274c4b03578f572a1627507b5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38e05014423965fe1303283a4c0da9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d12ce095d56a743c00d20fefb6f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238f17b3e8a20e8fb87010c0c126d8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936edb96d7e27606022b6a5c864ede55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc50552455f5117bfd7145f9cd62b3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8dd273a42e0bb8cda259b709febce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518b4fe95599ab7c19bcb46ed42027c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f03ded167f12f8707497da314b52d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f69b256b28fd8213c652c5bcfd3189311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad099cad882a673e2f228904c3cab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577217d0830ba00bb0924664139b008313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b356270aa150bb6ac5dc74096aa6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777388fa5719351b582f7402e05d229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f5ad9422c11563b8b98dfae9830d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef49373df1e73232316af6ff5d51e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de06336b4c8e49f7e70ed8df907762318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2891c95e812fcaa6eb2ea687971a3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb8d78ec34f4364e948a4a8205ffa7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcad7faa6340f1dece363063e5f287321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc885ead9b6fbbbf70547345d3bfcd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dc164d9b107daa013270238c067af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6bed302416ada106d7fd1a729c53d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76759a627a3a37d9f607cb2db5336a18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2a58022f6fb1f46a470af8ecfe6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a294c723ad14c9b5402ad71e3e10fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde368e093ca7fbe5355efe419bd931328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff0409029ea137139c0efb2fe588b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f731241a47297e95fa85f74f154f674330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4435eafcf8469cfb8c1190b9d10be6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec04da00f7d8444b88f5a42957fb9c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c1ec4b6e96c9420cd5fb29c9d8a5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee3c38004b99f7dfa7d16171476493334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd73acb27d2506a5c1f8292f89403da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dffa8aed210a666ad658582a25de07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7252620b7c5a10e68a498443ae332337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f6478a82ba60a1125bc569959e30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaf91b895f66ea07068b1ecb7dff07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc12c739c763da7384b7e1e30ea89e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab00c100a61b9b1313ac0a5cbd7a1c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023ed27830a83b556bf98c7383b543342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3857c7bc63e90ba684a2be3e6d2234f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357fa4daa427e3a4df3474040caf473344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd9019b9a475c489d82f41d05577fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42171296b6dbc2bc4c7da709f945e71c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ff7f81ecadafbd60b6e7045bf78fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49738f8a30a91c55cd6fccf039c6fb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444eee4e8ec7d81827378eb02348e30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf031212d4a309c39686865264c6b4d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c60297a251119b8909ab6d99fa64b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1bafd3e4c87000510f960eb6b847f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c1be9d3032de6a4f1bfd34c65310e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aca8518f85d25cd17d8c945753e7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ee06cb97e87aa969c58892a14fa2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d658093377da588680e08477f572c86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da669e50ee1f5c04643dbcb71f3a8d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa461ce64100ed4ab3d0b89057d61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c2d09af4b3863ca1599611e7e63c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c85f357adfbf3ec535fe0028c4cf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c14b3fcc60f924d8d5431abd280a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5f56bddcdf9e0ce6f826d9f6fa66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c0a6efebb7d9367d81c8937c38d09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6f7da50ff17554c2bd02f64ab932364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7de1ab960a8bbf593d30351603152365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab9e120f07995b8c2a4e681d3ec330366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef06bb95e6f284b042eb542cf3e0a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e694a1820c8ecd05a5ede9dbc64c534368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc4c1603c1df1fd4fd3d8a68f008a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a13c1e4af7316fa5d1f5a937bf018370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16bce88f1040202ba9e613125344d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d19dc0a96faa2dc19467ea250c0012372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26e7854ad091588e4ec4e52809ef4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15106a9b3d868ea3fab8ce2c9501eaff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f22b71dccaa8c573c1eb597f00a2a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3da5f44cb3652a959ce5c090074a2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0d3067bcff213e9d529c4cf12d6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10f240fe5a965c5dd60d0fcd387cfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b6d13acade74a65a0477ff04f6620379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe631903c0334d0a4e43b8b7874d5e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c491d8903adbb60e3498a49a6a58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e77da0572476b53012f22febccdb8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524930f234958dedbaee94b09e3af83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5254a28c76800faffbce7f33abd26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5cb935eaaa9a07144fc03057eef56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8473541d8961b07743d6e3bb38c3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c5db1bad28d0bb00f70526c99423c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83417d83e221f5c1ebf89f1ee04cc1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b5e5319af414326c37f87d893d6de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa93c2b16aea3cd616c73db8ff89751390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eacd2881064f649f77d63430f8857391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603f3af7b0d7d0e0befe8f6d4476523392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac731997cc548b9d171c4bb74fbcf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835a9c5c32146cb701cc6cb6d6917ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5b97ed428bdd842c155faaf895f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac922c90ca70d7d5f6dc75a24c8ea589396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b0f18c2e341bb1a43e795ed7a2e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1dce03f6954498d95f1d51cf32fe3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb580567027315c490a3a4fa847c902399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2c32f65d8ddf09f4ee9ba35d1b67c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd5434ec68892b6f16be4faba1d5c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5b58f3e92a02c4936f369f0c846d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f903c03e4662fc6b8f2ace13b966b01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82eff56a438ce2a148a8a9692067af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7d7c957d3ff3f310e5f5524471678405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5a2841705703c9767f0e5d8c84f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4f1b73433bedb80f9377be8f35a09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f4564f281bf745f5782bcb2e9f8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29458cb148ef9a343b0c13cf6e383a27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46d753d360775253f3ad38fc00c106410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cbfc8d1efbc20e91bd688ba4f1384411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b169f96c8aa123464262de1e4c218412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d48d0d82cab371fdad214a8d1607c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0640ebb4e79584a80a7255710a70ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b06f610423762cb70d89f457a9a9d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d60ed0d7a1bb97722a51fcbbbd62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6820b78ee2fcbbeb5cb5a5e7f316263417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706674822a9a96e7cc92704c873ea28a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aaabf2b94ce79da441707547f3eb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ae1ee03ca2a7ad6ff689f3050afa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3fb4de322a3fbcb6add6a10d856a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f55b09070af4d75c5895deddf336422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777da16e5ec1a667ab96bbcd1629055423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425340523a7e632caed19b77b793a02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a8357099fd0093951b927fbb5139d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5a7a3cff19b71b963239b5e516edc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c093ff17c6b15e91336c6aaecf8d4ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73632a68716340987310e343200357d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6972be2f0de1f3d7bf55760e890ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e4ada007411c42868852f2290f89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d42026be297b7e4141b240941f01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977925ce8735e8daf9b4e29b450e1d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb6887bb632a59b5b9725ff06d1d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff9cbc999d31e41d373798b50511f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62085dc4bf5975fc2d1b8503bddb79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d7f09d773e6a7cd356717a9151f41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5938f7fc49c7fcfe2387f3ee3a1a8f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfac2e8a46e4d05a51ec6326dc918d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a78510b20e4b39becd85269a99b21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8733b8c7745a1856ab1ff4650d36a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc83c81aa11e1d694297f6a05b1c60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16de4d2da7d719b5deb796468a09a8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7680bb9288921e4271f97ead0c22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad082aed4c12f251cef9ae4b356ca269444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859053b9ba8531ae32ea827b08581d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b8d6d08408cc7e766f75621638d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f830e47e224d4cb4c4a4610cbd266447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0637b25e3c5ae39ff22be363d341f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255d6cd80a2bb998fd9b1807bea99f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd031bed0c9123cb3ac47469e39f12fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fc2feb26112c5a65fbef0cf6025ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a7fbe793d487bc1950018d56b0070452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfd2331f0365be28b6e3278ab98c90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73318d15663bc209afc4e4bf452a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09ef059a565e87e5cb8e7db25b256a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a147bb87bface5f076ec16b235018a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad0236533409370f07deaac061c7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ea0653c7bbb3652eb7ff5ba046ba2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c5deacc6f7c5426a964a0381562c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ecad8f4442cf23a45e71ad76523ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4256b3388774077f29461fa6700ba64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a0387fa48d9e21b0bc8f066cbddc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882faa68c0a12bfe8d7b99d2053b265463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a59354bdf6c9e3e73f7d872dac649464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4c93cb806c24e8754575f28fc46a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa597e9813fcb16e23d52e3f7f32e0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aabc376f5a02330d090890ab33efaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7fca09bc1d6023a2822dbecc2d1bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a42989086b1b2817390bda8e61baf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373f8128ef98dd4a80eb7edc734ef03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30845c339baf72bb39f0ccc3d48b407a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a3716ae6db0278e8ad713112391fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe25efceba73478371ba2374175da7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e20b910c6d2bb83953e502382fe7c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67030110e64e980f415c81b068b2a8a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee886afe58752b50b3e14c9600cc96b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2432f8a86cf586ffdd7fb05297626d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61d679197f8804487d2be5af49a269478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b8103c3d3c688fba5258d1740062479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>