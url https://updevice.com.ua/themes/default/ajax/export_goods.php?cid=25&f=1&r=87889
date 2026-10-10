--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b71ac5eb44f172b02d10f4f6657a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b05fb27a738f22a4b57e63baef7802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cb731e12f4e1ee461bb160f2e43893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae335a0cdb0cfd1fb609248868c7414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67511f171fa1b4e05f214dba01fc6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ae833d732abc05efe7ac8d2cefbbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02f099c25176a19edabeef0044a8357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58cbcd0ebb4e2e9b1ea713341296aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04a8409c79c8c6db2bd8a932890a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afdf281d1b4f00c5ef32cd3dd98c2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427e463df7cb10840a27cc019b1d6da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a1d48bd63397f7caa3aed95a01bb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccb49961fbc2a0beb11fe3993c3d7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059c08cf659dd76768c447a53aa7f5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c7e3ae01728a17706501c0b362d5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a6520ce8e9352c24f83cc5e859db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29cc893cd8c8d6be1ec42afcd2975d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704c1effec9be45979b786a34857a9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a67c2a96fb3542323c6fc7a3f4272019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160fb3653e51f731b11bc2f5c9291f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116de3a196cc4b2a83689adf8214a7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c295cd9d0bf116c7405ee7537c1d36222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acdc926d791de678851ef4e6646d5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd26d95883a33778368cae529baeb1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddf46750ba1c20dc7814398a6224f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a37353f9ab5b6bfa305ac905991426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbabe7a948c098cf38ada218b5dedb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c9a22fc9b017198a44a4d9ff6bcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1c07e1fca94722c843f56b1815dd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b163e3c3fb22a82ddab4bfa98e6fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7100d1ad2a7224858c60549c58a0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062355e20fe027f0c2b16fedf6b13d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da500fb7438c4e66d215cfdd944f7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f61b69a0530a1ba4c7882627266d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2312e1b7e9dac9a02b3ed48eef38cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a7278b6462e0c1697b46ade61ea3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893d1fff0e5e32a11820fba1cab66037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce0d0e3ad8f8cd02850a16389006738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec42f5899fd8d89c3682278454320b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154569b46848a22d6a4b26217ac4c9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ce0ee8b271a331fdeaf486d31475941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af9ca66e5b2d8f4796169538797f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e2ab5c245eaefb0de40a0b8875e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a91b64989c5b448dffcfbc332524544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1dbc053bffa2efaeffb3019760ca945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af150eea58b40d5d79c23c5b9c60a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457daf3ce9a1b9b8ab5adf53018f52b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b16eb0798be5c5818e44c72c1c6d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dee930507b0ac4fd64de37a69a49a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525d8602d6abd8490a128276f6ef5f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ee79b60467a4483491a156e25da0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0ae344a266b95b35604a27687167652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016dc5afe477e85f54346c8bc2add3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e8a8864a2b3993c4f55c870a359254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab134ec169b04d49e532ccb9dce6e37655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a4ce92dcb55d5a1e0803440e313d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd46cbf972003f4cd0d23425a7a6b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ebfee0f5ec19f25d2283139af0d4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1bf8c90c36a9d30b80fbef22ad35e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec7de6391c3c798bcf76586b8471db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879536f9f897c055f217e6329e259fcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b84994fb595e287d55106a437b6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb082d0261093e7ac74921f54f3ce963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71cbfd8f08874ff77cb8b833602fa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea77a74fa70ddf5aedb722bd123eb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c68f2c9ad48bb3630619b9ea17d5a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcd382e67f2344b3a27b8e756d849667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ffd2aad90d05ae30f697685f1e6d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784d7a4c174b74d358cd5aee4830b1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c73916b1382aa061913b8a3a7c545d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3b8ebc150a0722dfef3e06519c2a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221092721efa2dbe9e2c7969398f1de972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652aa8fb1c54bd718f8e5974904928273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1e1ca3cd0699a028f326422611fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb3dfaec23c9276c4ec014240a618075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25de787175f20e368b8d004e3f365d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859999c1c1c5ad931a3a848ee422762577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e8fa633ae61684e88ae8df022ccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc014eea8876b27acffe6f36dad7f6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975be5e31804e179561ec469d66234c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92466c1bff393fff485837af5f4ab89981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa673f6835e065fafcb2218a6c9ab182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7d0ff3002634a865eb2e973ae7ce683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d98a243fee8024beede1e08bded4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b8d31d8974198f41420e78b049d4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e3ad7b56da7898a318be44c32a32c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9032c0eaa8c80be0f8bebab7807b8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5b8b709c435571ab9e5edb1fbfe1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21606ab762252e761e445150c7f6ed8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b82a52f937fad29091bf894eab4e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f4eebcd31f979789567515a6ef3cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d5f878f228b054120827ba6cc002592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe3dfd5530b0f184c9e24aebd7f9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077fad3248af1bbead8a177974728d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f637ceeaf16e04b8b6e4eb18efd62895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700fcbc64c0b6f4605a7b1f8cff327896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdeb9390c6cab17d884478f2bfefaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba1593dc7d230d868a8f8b5895696f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fbfbae94ef11dd4f6cee632cda93f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb07d96ef374658fcbd53a929c55e6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e75e159ccbc2eed753e8e97ac41c56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092e7b96f06ea41f9425d8800f26cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b36c9f2ec0ca74170e3b04f4b6849103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d965d2d5d364b873f2abd4349e6c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9af6a3be888987c4843580eb224b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515cd8406cb6e0a685c56a8090a017106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9e534ab8f14e189425d36ad393f77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb70f7ba3eb4552b59060f742756f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6921790f7e42f65b2a761a411b74c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541c7a31fb24d750b439ddffee830a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0a11f357951335733c7bd5a9b978d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcb640b2f50a8b3205a517d6c58204112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe82ed150797eedfe1c184ebd0b38c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f95a02bfd19a6fb0d66d1028e8dae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b942dc743a556eb20fd423b6fa2f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f456eb9555d3c6b9d6bb25ca54105116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2354b4a60e7c7e0791f984b9d636e14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a13bed33866cf76833d98a433530d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952157493aee2ecca87945d3ccf4e9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cb163a297653a179db8f6fc1cd284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbfa6ac8a01c6436877dc259c3dfe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab45aa906fc5da0d16905c5ba95fdae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c79ddaf229e55ad43c5f789066c68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e713b7016d4983a179a1974a347aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4eed85f3a83b36dbdafed5ad8684d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470e4aa0aae4f7475982e463d8c5e97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57d52a29f8b0e849091666957db195127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871540df2d0a1652d5661ea9bc1454e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8368a1de065e47b2e6ea1e90a6d2a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68784dd2db65bb7d88fcc19e28f0a362130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1773aad1f2bc1505da5a0c5631882131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068364f2f0b01b5a599d185268e8f8f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29724c837643f08a272c72c23c315b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7fdfc0db728703748494126abf15a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116a79b38e90c99cfb502677a4eee94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b10188acf533e0f163139f15e33c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12587ef1d7ee33f84c5a0a84d73c114137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a45acf791601f99b296ba741f872b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ccabcaf93240c6c04b12fd7f772b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d78f388bc1c50e3cec6efd41646969140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645019932d0b8349af785d4944309ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0c6a399c9a628b80d33c00ecf831e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957d94b46a4a5afada1a152da16ee2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa5e8fe1d6647c10a0db52c9b52b9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49012a386d89afce1f6b62020151ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa3dd0a6bdec232de1acf60190aaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2b49eef5c465ef306fb55932bacc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de36a2f6e1ecae96d1992235adc2389148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0631122f0a4ae939b2eb523156066149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c74fdd6b2e321af0e2905412d957f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f96334f676da837f43ab418833d082151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbf56678a7e5ddf6c9a6b1422991b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff88180a867932e68516ca4298ae80d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4831cce8ee4e60eeccad4faa67589e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f13b7b7eacdb5114bcf6cfe6784417155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e4f34105c10c69625b5ed2360a79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caefdacd764b5f63500c21bad630f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7341cf5ab72687c65f16e5042911c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2f02433eda704f68e957401f348a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b284e9a028ef2effca462bb4e5efc4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1251e799338b22231dd7cf3dab6350161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f46c5ed911b89e9f97d521a9a8c28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5f1596a431124333b6aa7853b503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3314dd3049e0493c7c2fcd4973b4273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a95326bde68f62e8f94813d970f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed56298d11748bdc5f7002a428add55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54ce74d60ea296d853037bb2f175e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433ee92bdfb82d0648039b1da4374e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba48e20afbc6b8f45556e2d1da351f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d27b385eb2446318a72035c6f0139f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec7cdd78fe28cf39774b5c0954cf80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8218230aa8d48610f269fdb9206c17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c1da66cb70c52f00ec9fee4b84f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9932eec120256bc9bb67c1255423a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4ddaeb391a40f3d834ff8ed9fc4ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8d3fe5bbea5595d6fa590d64d9677176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2eac940a621c80a9aa92491870d52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d047fd040277d15842078a0e151b70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461c8480f7015df7633459a32b00b3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde8655a0ca83341b8370ccae9f40d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27b84ca394c03d0895dc2ebb5b7548181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864191d9cb3a481407dfac4a2dfd853182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d2a09fb44279a95f3839d49f4429183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7260c1e8258f04b13b9c605497eff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ca11b6d62dbd7f7f3d03c6d7a152185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d5f3aad2ade28e24164ad64b1282186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f351b85ce86ca21ec38d5f20107cf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285a7b721fc80dcd2d9ba1bfd52be2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1492df2ab8644d3458b27e2d1dd53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a1c543a40b9c958e4a56f561797c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cf18c5750456cab6271b413bac8c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092632fcc580471472501c251b33cbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3f2f03f816c7556aeb7d1e37f657d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7df1322a594004a331038e29885a47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6561279fd293d82d49ca69d5569ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f4083135879efe112319dad63a4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521bebcad0050f15f109ac4083324e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc6e5d77f1c4d9dd652c2476c98638198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13969a47bf8631beffea18e64331dc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8258e62bdb4dd812442e5ad13c51b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb8e5f088cc62750c4731b3b236808201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59422b33c144c31458dd5f8906961666202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa4ab97effcfa43b96cc2672f2c4fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdebadeb3a95df9670e10468c1b6e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590ec289b444dee5ab568bf260c62b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6c2b1065f3882514018f68bbef9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb12929bbd4d77242457ac41be96c23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d771a1884e412eb9414ce1c8874dca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b3c52cfc4a67c60df214a0f14b96e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8004d3448c423e98e1e3c4b4e345d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddbc0050fce4d8ebc6b1331fd3536b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f96240c28e3e9d39fa937659cfb42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea8b19416aef4e9cbc39299c5796d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf3c76964aa38b2f6ff54d2cb2ace5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce13ef1d7540bacd50a1f44bdfc52b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fc16282171cb30f8a03a1ff774a75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e44a441b59ca56966cdca60bfc17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db241defdf4c1517adb2e4990747842c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86fb4e78032e09cc30ce6a27fcb23f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc523de8952da1ba73acf4e979bb22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4408afcb2c66aa77f05eced13be07c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109ac59cf21aeba66ec42edb19094d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaa5cceeab290df0274e1144b0f2b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dabbe597243e8e1e4f94a52949eb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d604e8d8d06f8c74797d8dc08846aeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17f0e853a2e6ee14ffb1ab8613eed3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c25bff6a6d326b0bf8ec8681fd9470227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b51c96407b67ecccbdf55e6bfef6be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a235b16e48bf80755654283325b9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2031ac21b78dcfb07227478217e58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b30cb3b625ebc6012bb89cdcebc33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606e95026e8dd03f57450ddc71ed77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf50f800bde3dde4cd8166d5bac3feb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacae6c800fe099949477f60d8ac61c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491685655036cb76899f40df6ce456c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d78754b47d2ccca416023a79d89f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db14d14dcff87fb4e2308fb80f3db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b9d7bb401da4f956924a4329d1e0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013972f9545a6d625169330bc02afc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be8364e27d8ec1695d20eb42e12b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7b92c638da7c08210f86e124adf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9d15534ec1aedb52afd13234b1fc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f105032bdd0f9acf7d51f34efeae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2407e9eb9338bae86803f40ed0a2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c19ee485a625400d25cfa6480172b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145176b55b9764e358d753c46cb21ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8ac75a6ce0e48cb7a60dfc185982247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e1553b086fc9ba29cbf902ac08a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d4b3c896ab590eb8bd20dfa7050f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd92a960057999408a528dac8cc4db7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660e62ba362dadc91e3effdf653ef01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c33ee29a60c85ce166bc84f240ab0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e622730213982025c11f2e58ad09d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751f93a9065cb01d807ae056a214af7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac3f6f110fd5599f74a2ff717b4b2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4feb5a429d478b93848a677d699b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aab454531c3331b4b41907b939232257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d74526b4f25d771941ece176bbe1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a67e2505aee19f1d180bef2123dba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17076d9acfc0e42ab99aa9bc5c7b9d76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11ee4526b2f3b96703a06b235ac09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c50a0ecf07d5fd23f26558ae20c9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d6f0a24b4e78276cc4870c4fa1b03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87a55bbaf78e26ddd1d4b6a931b6bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9f3e92c3a91988bbfb3b292c963e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054fd3110e5c2cea954d5799a578859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad0016437fb005d7b6e1a367165e29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75be358b032eace2ad31b59508d3a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4157f6c5a7d01be7c9012bb30a5f2ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0dc956d0b519dcee60967c5b78bc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fb68c25f0272ea899347d052f6f70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c40483360b21491ce412bfac189564272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5017bb92d2e6d2e61d13ee48da03514273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb5e91b20cd4ace760e84778ae225e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297acad626f47870cadb468066062ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6eb02a0a49a3d3067b5ed80d7d398276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb372c2f7b232b2bd809712b36860b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa5cc108d0b2176ac9d3c7664ba060278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a37c52ec6f155042b8c75c346a902279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279306c2da04f74cdbf8c75cef5146c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692581bce1eb4e703fb9b26925f7ba0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3849eac1a5fc1f3f0dcb3ed0aa0f3b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f857d11b2a78b828fece3559c72371e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8ef07b44ceb5afed87436e5d9652284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eddd7b1b7ab1feb068a29abc47805285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27aaaacd8d12427b61216fd7fb98bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a90ba35038f9fceb0cf472087b02ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4d4051c4d83ec73dd583df7b30106288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93857e4e1aa78a749c3f3a8042e6c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892ea0543d1591b28cb91d33ac2193290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b623212ab76549ff0ac085fcdbb7a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086f0aa16bda6b2d11b7949391e5a8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dfd6ce3cb98311fc45eca636965c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a083a6221381c8b1bb6b5ff7534c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7de0affcb38ff74fc09191fe8a7b66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b952187076ffe86b9e2f87c075d932296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cad7e892f1f3f43395faef4721078d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19910134e8fb8c4443b8b48804a0f6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104533a22d4988944a68df1e12198e79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dc9d2f43911de3279ca2284a01863300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d6bc091604b42456ec5a28fdfbf8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61cb4ee89925962b47e46f062a540a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b51a242a60c7c68bbf4286299e014a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2209c8d1b289e98e28c0d4d653b0072304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8bc98cad36431519401a613d23c97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d142cb607f390716ad352463faaabf8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f5963eb8ce628760fa550976c318f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6170f7a2c4a7254a984bd9471e49d1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6b3bab8d99c2f6e82ceb4cfb9e80d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c5d45eae56fe1d320cb5ca5546ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff6abc49ffb6eb94e0932cd1776d92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d00d6777cff98395d4ebf32c36742b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae15090c52c522fe29b2688e25d6490313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980757cada74b3d1aa3dcb5815cc997314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47816ea9c07bd959f7dd54518dc2514315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fef05e89f98d66244dc3c146fc89a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d2418ddac456c3ebe858b134bc99d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100025ee0634dc6aee2391f46ea97ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12870b24062f3286f8098a3ccf0ad2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098777996a13844f79966ee4913287a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99c15e7147bf237aa7b88f37a24d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c592a6f6272521f9e0cbd045ae613c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b21c0fe0b9bb68ada10627c0c2a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c5e9c714e0ab24e1bc9db7649ed4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf42b4a823015761c3fb526f19bde4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f3337e26d30564a5eccf76a91046e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3e3ae1a59f628ca455b2fc6f5c618327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efafa959307e7af47aadf6e3b4ecc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a575781da3cfdd4aa67a605fcd0921329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33993f841c37014abbe6507897f6dde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a222b3848fc6ffbf59da21eae6812f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f33bc4550f1fe17101bf34f751f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e4f86da85879d84c980c5063416f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d44ef122038ddd08727ac975130e0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af95c25d276c26bd6a59ab044a2e75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39f95a230a17e72dc9b3d5e821a127336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d7abe1187eb106a51b795aefc5467337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64d53ed29bffd4c1efa91c8fccb642338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18233d44b5047eb62be9b4f1f5faf643339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a044701f358a64efaf5fb173a5d3764340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23a4e147734c93c7bdef58df81b502341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f901e5a3e323f74716a1900f08e2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e0c8ee02632c0babfc112c0a3475343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b827f8c6b5936b9c7aa5e7b1b2374f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523686f0df0b76850e4c51ff08adb6af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f432f8614d4969cf0fb5c91f49b4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128bd94f870b6726588382761240b17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c659935c5ca75c8c2e9ee1f97050c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45cfbc8dcb14d2d23790eabae1f763349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912973f4d17c8b1dede7f480e8ec35f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9312869c0f6f586dd744c3598711e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6450f8f7eb8cb09bedd6d042f80b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af538c41d1f185b0365b37737a2d44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930176a438b71f04ce9f59454b5936d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ae74d1ca0718080ff22ea35c52944355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ba0d3d90b5210e7131555264c3954356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe58d996658336f2954dba6dd666aec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64164d43267f408120489750001fe448358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e428fc5d18af0eec6f82ed2ba9ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596decfffd446f0868b6e534c5af7449360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43adcff57ade70fd854aa27a4f235361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b71f2f6ad8911172fea971a26caf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9611c5ac62ef4bbff241cc5f5a23ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68571fe07b696003b215dfc6674581364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfaa2ded850b3e28d53e8ae318ea83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffca6c91fb0de53b0e43dfdbdfedab4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a88cec830e5817332036a907dff37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd8719d32f837fe2c849661b0fe327368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bd9352d0b50ee70067c8c16e2d096369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad5b255f940fd21a014cb73b643a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783380171e0729afc5a7b76b84e0d5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3634e65cb8bff64e7f2c9ea0065f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598d50b4848ea0b32bc6b174fddb370373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed71a62c96a87669b506224d11722374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f8cda21a3407958220870df39ea6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb514f712286903b3c7098f781d23b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70357c3f266a2a7c8fcecdcfb1ada1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6ec71f8b2cc27ca4550cd33943b41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0e2ac566748fdc007fe8949415863379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d91ec393a451240df40bf10412c4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c03745fa808563fce705887e348044381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367449a2ae133d5cb842e294501c5e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d08a1f271d2f2cc6b5fb1f41c9814383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005dec7654b5d2a30eb6ff44de508e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab991c4567445edd297957f9319dbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194ee061eb514b03d177bc4e16c18e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e2abb12cde3bb8cc603121198029387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eaf195d31dfda3d5289d7fd826fd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cae0fa9efeec9de9f0f270dc282b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294791ac1d87f953432a223a015c02b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a911d1e5baf26142d5238958b0e2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188141412c560b84fc7781deb6c17ed3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b210a76c05ef7adb21f4c63e2eacd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97213082b4efb887cdd846d21cd3fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3fd887dbdc58dcdf7c45780e68450395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d754471353d067e60d97bbdcb093268396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a159b844cff7846a079c4512e281731397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62500c1c82c17126173d22a47cebaa48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e93e6b0f5a6c31cd1d0ca42fff587399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb8015c46645339096201bbd47690b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c45229856ba987607959ac72fff17d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591462bab13e73c6101c26bc9ad8b81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadf80965ec2ad19ea911c130203b96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a8cd13c4d7754621922ced2a38739404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3da51b99a73ce6589b1249c1bc948405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d329bcbd5e93b6b7fb64454589d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2b0314aeb74da8767f65694c9139a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a49bc48a8bb09b809ee454a37953408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efad568515430061e3a641bd99612c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa1a86e3443839aa7b04b7984fd51f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1761e0b4c3fb0d822beda48ecc2859411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811d07dd5a13b6d935fa942d76903b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d80efa0c3dd445a22c5bc6ee7cc3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8c951da2b5850516b2875ddfa6ea6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dab4d0276c6e1cdc00c9ade382603415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651edd376550efbb7f79ef96c650110416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cc8009dacb35af892a52f365dc049417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841cba04afe054288d22d1690af383d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965211bdfd9bc2d1e685975281b127419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d6d3d1271289220c90044ed24b14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70943617eeda0ea6eeb4994fa00d431421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e2c0f7196ca708ab1692fade1b761422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea01abbf6383feb6f29eac60b5745a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22de8ebeb2cdf789ffbd2229809862424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769809fa332375b380e356721fb37d7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ae9e684f2f4ed51c6f03774fcc24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3f332fe910a6e8f81ce1c14264f84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170dfca626ce925b13dd835b26f913b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe09d70de653db0428d2e892bdfa78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9be22ded0ad7ee4160451b72997fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd63df1563f44ac7035dff41f3b8578431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31317fdd85dd2b2a7d22b3ec336b880432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f16b7dd98f15f3cac662b00f256ea3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907033500d67af48720e354770d709f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf0826ea2393fee35be63c91384fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059a31ef88782e9999d922689747d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ba0f435ba3c5c3bb1e296c8402bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e275882c0607e0d9a71cd77fa5273c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dbcf90cef6a8f23733348b7c085e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a269e77cb5b82ec228b3fb419c6335440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0361e93a382c72aa35316069b7b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c778fcfb81d67f5f0c7a72588992fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906fa0afe7eeab03b81cff5ffddc222443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725bed22ac547bb43a28c766c512050444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a9f7316bcfb695a40d4ff7b7274c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650080dbb0ececb63cc5dcc6987ac01d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b0ce5150bb0910913f48370e0112447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373c5b7823de6a89b65c2e368fc6226448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4b20a383f0be72b60b7f97fc7fbd3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9183767ee6b47fb257aa4c3381c59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0cd0cc987b1d0947fdf492504501c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d100ae76f17d344aacb127b892ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32bafd13afeba71d0c71fc2bbf1d1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8bbef78879e436a0f85416a2188b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29315b123fe9b34a54ea7c3883a6fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f2f5a7402c104ae17342291f5fa3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09aac1a9f28bd5ad6789057775b764457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429edf4124dbf46db374e98835dc2b48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a27b05b5c4e8129830c3d06118d83e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e50fa25d2a7b49c806c5d2ed061482460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29556b87f48911a114b7c998808c07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bb11d0824d0759fa3de33899734b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5d309bbc742e29017ae45e2f03e22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e791f096fd13f149aa752b6a802b17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f833fd1a3829a9b431b9cd3c1042cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb810da79332b42c85e3d9f2140522466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6400036bdfb85ee7225f37abaf83d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2914f3bb4759d0cc3431628f0f3f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ae9ba19f6b9001131d17189204fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77c8f5f7bd055365f3ec684d1aa84b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdc36274f611b03c76dc6366f31c10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee163153d0ff2d1d2037d14d15d47d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb284fce3c318e4f95f3731aa2236473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b2bcb435d538f5327341f3aaff6fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449ab50abe0149773acd68598971d92475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af8fa53af49c5f67bcc3c88b357bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214f306ec4a0970c802025bcc337e86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae3dd4396ed59ff998b82886799fce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20078ec98f55d134e7280f16f79f3082479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2ee0ad5549c1b490358982a799207480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac91a5f1c82e527c8edb66ff30072481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58404415d71bb55dcea5649834da2428482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a249e92ae9ae160a6d3be8135481f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8282f89e260b2adc3725866a88ba8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4387cfea8d1697a6dc42a6af1e133f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89931514c501c3cba3fefaa9c25c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ce04c3ff3420cc6d726c7b4e4df13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70285bee9c8e218eecdc399341884f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a0adad20802c8c28cca290ebfdcd6489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af6afa4bc9d53bbaf35058303a54aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe1fb1cde9e146dbf036f702aaa20d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac49561258657a498cc6163b94db313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55906d97b097410aec28dbcecbe8b5614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3221564520384df094948357639cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c71a75b3a5971d313541f9708c9da66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1972ecf00032407f00fcd5640451cf17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed66fe547b578a4f24a44f86f725418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a54778ef7d3db3094837274ae934159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbac9ea10027245d1682d094e9d0b8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815287c538493a899da9a355ff3f1b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046622139387b939fdc779b15fa8813312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9920dc91517c37ac5dfaee013053513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8655a4c7d261242e8da13b060f0d3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcd5dfb47052a8ecdffb20a905ad4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbe333bb8439867a1a2ed9bbbc9c0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9913b67502ce424f3d548ec0ba95ff417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59678ded32522cf403c74b7b782d69c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d27b81b34dab0151607262299de219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1315ad748d62aaa0aa05139a04748320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e4a50918b92c8621eb335a556ea6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b816f8099bb25c6c4e21048e8c32fec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c15ae6ec45d0837fd5073e010443a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9952f033468922df70d438dc07338124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e91dd3fbb5a5d9f50d7d46ec160725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbdfce87973f76913cfe16a8d014fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c008704ec3eaa49ac65c3567289d7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab503ae5239ecd6d90749f1d419f00b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d722bd381bee25b7e503492cdcb31929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168d886c4efa293da6d79ae898b1dfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637d28e198e6b53247990dde5888a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec64d0cd31fe8b7a8dc92cc1e5ab232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34156b25b4ac8f3348aea2b686f14df133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83208fc3e2af408c1ca2745ced66f2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e34ed2e57af6707459969737c4fa635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500598b109f6dfb4fff3b360711832636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc85fff0530ae34541106002ca4b6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b809ff7f99b1ab527c6b19f8fff250638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7117a9a74e770fc99dfe73c00772aa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518ec77704830de292eb83301ad126740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a197ceb93b634dbb1ca533a3c37741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca450e543cd2cd3dc311adcbc098773942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d77b69df8fc042cc67c8a3e6cf3b6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc6465a2a3bbb4c748d70f8b07d7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7feb5847d27a74f0b81fc9450469945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c24bfa6de8f05333d34ef033198f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5db452b295722b56496b4b5326c2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a43300fe5aad2e2aba4ce0318df9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9c7c7e773d26c5635ab65b5c9e42349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f427bcaf022634cd5f70bbfd5c6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f8029b06ec831e950cccfaeebf3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f493dfd53885fe6a465071e77ae9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd16e40253e67c245ce1e08130608b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da5312024c21f84202a773ecb413654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a77359e9a040e01a8c923ef501ff5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffec830e89d35e752eea8f563d7216556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c95deb33d262787b7fdb1ea0da5bec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c051338a38ce1784f9d1e621626661758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d1f904e5e6e0dc58f053d48786f1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5c3af4262cadcf3b41bc48b71010d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d7af6be54706fab7b6604520d536861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda6a236cd9a4c87255f09763a48f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970edf9522f7d23592d53961defaa0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da23117b43a471c375976a85b34a66464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42167d48a0be4123652fa019b762b7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a491cbbf62ec455107bf3f25fe10666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a15b8827cbaf072c7de5f3d139997967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27558108308ad5bfa60f3164b56bd7c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809eae4dec404001acfd9650ffe99569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16db4bb2577816a7de8cf4a6f8580a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783f7ea721bc412a60ee17432ee0a5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97135ba2fcbd61afd48e94ef5b3bdb6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c196092a299a18a33154fd4b3ccf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355973ca260a53aaef5305c2f73e1ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7f10fb8c22f096898fc8fbf9877bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b5b8e149197e9f61f6e5433293ec176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6110f1073a534bde1f677bae9d26377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db28ce604df6ca1067b9c2d92806ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e3267dc73aa983fe4f51a6ab70eda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055e7c6df24d051d0a336daa8a0589e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceaf3082d6d7f285b0b25e7ade8d4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec9959c2d43298586e99650b575e0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb035b182ec8235c5e666b342ad3af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452524f617bee285b18dffb9eb724aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fa13ca7648e06deafaefc0bb9f7c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44731951215c3538ba685cc737b1a1a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e3269483413275dbff6495b21afd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97207e9afe3cde58af45c01c1e0910ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837c6a301b9194237ed8d123ba630f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc944f8c4b6d57e902651e25a04a2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de466cadc93c73ca846e025a8b19f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a2e6144c65720332a9b81b17d3acb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d8485ebaf495b3daa21a24b22881e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ae1eca9d0556189cf140e3ce6a58894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0444e14c64b00c17d0254d8f29e38bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378270eec95748effb6a603289da08d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f488cf5fdcc9fc517330ce44470b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad41a9117d3ee04b3532811ff3b665d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b96005f8de89ed47c31feaf4efec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825342e48b2fbf4012df98352506ea95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156df92fbcc7f9b74d07f2a4a7f557a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd0ebfe29b494cd3bbd788745f3f6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb574cc14c89da18c36d84e5420a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1998a010017797bc175057eb9e8664104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232cbc5ad83f4fe80d04f276788f1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67aae7bc8e738eeac2f742000d0a3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde124de106fd7513d86b4d27b54dae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ceb14fdd15524d2e7d3acb71683c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7297bb49ad89a8590e8a219b25b5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de18ccc3757f65dfd367232e6a39c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f2edc4521c801c58776092a289334111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057daa1f7904e14b554ba3214383a497112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba61920cbecb1bcb59427844667467113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52742b26bfe7625de1764ee792800fb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14c2a780a69773e6a2e7207c8d988115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dceb823293ad277f8865606c210668116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c23750ee77a3389e2d4b57eccbcb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b96f4cb0fc2eb3a29cff409227f6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731bab09ea734f0bc9cfae289fd431c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8971ea07a934006f3e63c6b9853940120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfa35df099ea08806c84e3610ff393121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9917bc7f2493b9c8089bb70c075c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4318ef82d0819d1b0910c709965f85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3635bd5f0e7bfdf15b8be66626a7b0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5cb9c61361b1fb2ee603c39def1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29487530b3bf7f47da0b463f732589126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c7dbf5cb57d8a0cba384871b00590127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78762f22b4f8f5a8a07e396170bc13b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cfab6011643f718efd0c62eda8472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dc709085524701f2860f5f9f2253d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf22819920b281cbb0c396b9994f916131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b8c9359657525ffaf9c2d233c773132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d003526b30f3669c2c30adcd8e9bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc900dcb79ae1428e9b8a63bf6a92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af4a8b75b28f682163074bdee84afa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02601ebce61ec4de523be1cd5630b380136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32882f2eacb24e16639c8b43e78631f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef62ded314dba47aa1697e3f83aaec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c4d59c30334116d1c525f3f4dd976139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def97f9ec7d9f274a364def0292877140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6c34c1d1bf948bf5c446c2fdbf253141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b551773184957883995eb515dadad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a45399612adfff9ec5a99d4da2ba3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0b80256d52e1cf027b45edad761d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6970c18dc7810a97b207cdbcd35a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa13e4788b4b1dc4a3be31633ab29ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15972ad39937eca25e0101b683127af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1bb4c7695cca152345f26d2bd01cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366506593ee5b468467e78749674751149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc42378629092a4d0604068529f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096d217827d7182b7bddd422e80c1c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be49e953e34db867408a61dc72f70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bd75d3c086a357c23236d4dbdb094153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a002dc733b0b2b94565f365f6c5a495154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2484b8fc4bf866da0390fbff0b437155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daa0018d8482347e387f7ad3460e13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464a3884d520a89ab0c3d44ff1d5424157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b0d849806cd4ce06c1e1c0f6e002158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c33b22ab1f2864f2f8fcfd7f03c98d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aab1b760f3b0e58b89db523688ada160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d937a6d6dad650c13c607920878747161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc1cc00c5cac43e9f8104efa90fe69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ced55775c6fbe79f1982dab7bac0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022c857d7cb52907f235c28c5485c03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99130759b12ce510189032277b70d36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0168a3dd7252f9fe68679c4353ac69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecbb2732f858faa9b615ca2fa4f25d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce42dccebde6bd0bee6f9e149fb4d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b534fdae0e81fc0b7f03df8ff487169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7df028f5bed67b956d7ca57e6f81a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c689ed80fdd89d0827e8046dda2c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca427e63b8465b42658bad469f12f865172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcec7e20995a3a2cae064807dd4290173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747149e3be27c19e921a64b9f253e52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a970f9aaf69157ac1924fb086a21d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97a5a5abd2e8343dfc8529cc497110176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b388025a2e312fac97fa5f918d23a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e38780d4a828ddb47e95cf9aa05c37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e21f75dd1bf1578d0f6fcf6129b480179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e73d652be214d9616ce80c599d7e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a541fc2f9124d36b472cea9e7b2288181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579364787abf08f47f7758223a93a0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f20277edcf0f8edeff63e5539b8275183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df83bf7d707b8ea408f687399d00e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aad1dcb8831640121432e70d36746185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1ac00490fe5a9617bd01ec2cf87df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464517a90d5ca92748ace86c827e724187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65471ba8c14259888427edb5c0c9ed8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa2888abc130aba40fe6ce605dadbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad5b45dd2baad80ee99bf121f5cf17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20e839dd5a594d83c562cfe692fe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216cbcfecdd64ee93d57337271c57de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f994ecbfeb3eeed128c34f5c2412d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47774e6490655f6b6cc909c3bdcfb28f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a77eedfe0d29d1500b82d22fd4399195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a5dd7dc82c1cc24a244f1a9cba45c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f333566a0aba3907d0092cd01c65f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63ca635958b3be27fa85fedc2eb3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379bd5cab6de33e11ea3a63e97aa2f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d750b3a4c49ca9261434473ef2c0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767900203e428c70f98b18dba5423479201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20977ada7923ecca4a8352af92e6eda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a6314034edf4882d46aaa4b9ee0ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ecbf8b18dfdeb2635abd9f5d5d48d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e238092893f6451faab7e276585612205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f94471fbc7538d6854823a4d7bcd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f53729d59edf673a9e8b4d81781d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ef2ce139491e2714dcb1e4cee0ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5589458e41d69ab9ae42fdd3af0c5d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34148e2dee2456a5a0c2d7f0ac18830f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aff8c680167d03d9eab606904c99c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470bfb184cbbd5cfb20014b0944138212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed1ea3bc2d85bdbe725c9c0c1953aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9e3747228b2e61cefc628f0a4e21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c5f56f888096d26debc193ae88f2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d092f9d4351fad3d4be7b673b5155b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f9f83afabbaf2911f8eb2407409f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fdbc21a5aa73d20207fc5952708fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8bb412815757d1ea585c4046a3fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573de002ef213715b4ff1fd6b1a65d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecba419a19c5cdf101b5fb04e73ff7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce92f15482936a257268975b0c46f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db0278a6acc6d5875e97d856c39d80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ce1fdf2bea60c3fa68bcf2042e2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca3b05111792ff2d8b3d7232324b3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37399e9ebae168ba4eb0b7457e49af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7aec0d48e6ff84d3e9edbaba79a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047cdd476c95b857f51e63c606a64c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d386334d394bd3132ca392e8343eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648031c212026d583883f4e5524e682230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d561c3994409199237d8774e04d6c07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b5c5270b0d2283bbbc648cc725d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db139de7e939e9f44dad946c72b4fb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d160b2e49006656376c5cadbc0286234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeba7dc243e90586ab074f49bb1c37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdc59a044b28a79d440214831e1500236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d9e44e777d416206bd1465802860237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882fdb24da6e56afe97f345fcd1c67e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af5ebe27b6f2fbfd7c5a7bd323f07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291abfae4370a1fb169ae01e62d7626240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8ad3056f2e1b15c78aedc4e584d05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e00bacfc76ae6e13248c7fb1abb98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bbdbe8f2262897994eebec756ba8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a371e38f7359985ac40040e1287ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7668e75c927b366ec0427afd2e1e3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3626bcab291d205d0ebaf7a19659a02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138934bc04f04f1c7d5c5a5c3b97b8dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f13a9332ee52b375425ed28e9a89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629de8931f4c96215d1458f17db7f97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc8c9848e7ac9402f3bc9dc7462cde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd60f68bf87943a84feffeefe5e78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aa76d51ed4fa3912711eb973cf67c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2511baa250468a3a02243a1ae1c00a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c6d53b805fe9d475569023997b6aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6356e580a96cd11b9fcedb8a2c5a1f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb6a05a75f6df8d894b95f29f3aaec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49e4a3c2f890ba633a56bba856037b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f707bcff55693e4eb41d965896a9094258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c7dad574e4805e031ac324a4fdd83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e832102f7bb8d942e7f8a497a20d4fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e21a96f8a1330d65cdb92f39900b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d793ed0546108e2c72fd5b021206b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d35565aabbdbd750d0d3e2a7dd63e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd68cd994bbf0a56c23f4de818e6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcfd02cda3a88b601d81d7708afc1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6d8f183f7fb6fc3d113dc5253c63c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb08feed5428656aaf75223042da43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a231fbcdf134168b5f731219c8853268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa20e2158fe2a0784f95aa6c25112269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94e739bbe9603234ae492f4c3490e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262094a58194894355270cf5b1014b19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29bdd1c25e976ec65f64326b1802a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77b04b0a07d4efb09fcfd9fe2c0bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7e0034ca2dc68900e08505b5305a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bf321843b9a506fab8511716d6fe4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177338cdb667a17eca6e48836b6a86fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac342c0d506e4eee84ffd4f25957b6eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5c135666ffba6961a74f69280261278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab4ede399cdace84f65ee936fffb60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b347c71ff8d6cc371c3eeff4f500a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8275299acc3065b3bcab3ef99e5a01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b9fb297b3d3ea84270a6120e9365282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a072495720d43254340215ae70419f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b7f4c53578c5d90b22051ed5912e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38335ec920b0eed8b5f9b2b3c1b20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07044fcdf092082088846d4bb47ea10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ecff7c8184f48a3e437cd7d8c6b7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959580123fd9109d47506d5f2d9ce6b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d75960916efbac902c137065c44f26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e64d7a91cced6fff24ef33ff4760fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc299038a5923efe359d003062300291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338f209bee6415a392822fa23e43331292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a0650eebbee34de6c2fdef1ef9504293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd921dc7abd6fb2ef9e7f20386c799c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188b2889a901c024d30912e8ebdff3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a630a077853a45c13291d3d11f2bfa1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6775c9277fa3f117a7c5a0a8e26f66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72884a22feb694f0d47eed93ee197e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e875b7c7453b8badcdb7f3ab5fb82d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858180e5814b798e6c539f81598ccacd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d8470ca750c8c83f3c1674c37eec1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5e681d72d353f7d8222aaec9168e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e7b19fd12287c61966a9deae5564303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b920ecd9332660eb4d5eaa86df4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b30d7c1b9439fba0be0b576dee0ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f19a3a5d1f6f02fdfb7e36d87963d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18683276126f7c682a27b972adb4df76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cbff2e303cc933ab051316ff229e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08063bc3c3cb86f8d8e5937efc20c35b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1999ca9ae5ae438bf2bd6ed853c122310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f32230c9cecc883a2a74d1d96940d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b4fffe621bb896c3d74d434ab6248312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00af5d84d4fe1892142db7f98e585313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af4b25f753f198f0c96964dec1aae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181baf20e5b90229cd1c3b5d29c08a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a2ec7e24a21dad265429ac2ab9a01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633082c5473e44e43f03096b974039f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f12dc7a21bf2210c56d3090387bb07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad72fc20d7a2e707fdae5b7dce207c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9157cad58e3962a78e08d7301436b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5294c467d015bd34d728c85e89c87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af3114e4909b22d37d10c32f0baa1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640655e39474c6ef7e367c3de1b9674323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1a9681dde0c18f398a4f75493d315324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b41b72e93e77f7cfcab3303e3948a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67306d1af3d258965cdfe83b0f69e46a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b98407da660396cf39a9f264cff99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cb8d2b71787ff67c56cde0cbd4271328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec8b28776e3958ab1113eb1961bf2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a27b634897697248f48c6a63ae773330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a5d034ecca22a78f5f72473b64912331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f844be711eed2356ed629fb64562332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be501192663c4f23547669f2347d8b12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b1eb2e06aa1ab99c6edcfa1d6731f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e19743b15c2906900f72c466489525335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2710d05a8a6c3003b8116d8018b372336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fc329f600094e85346bd4553b6936337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fbc077ef7999dc53bf50a38ec1fb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d9912036ccf6235e3711444d3f0ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b731043db17ddaa1425e8b24346b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2fad5d8ebbfb340333e18cf6048f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8476eabd678d14b20bda2787a6b166342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea59fe752aed35dcfe08dc0e6648adc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3b0db5803ac4203b14242383228ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83bd3633cc6e5ebd9a66c9ebd8689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecde2de1a4acb73397196c84d85d44b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863123a3e441b4288eb2c5eb7a820ea8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33802b07d39c22130584c7a1c2321724348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce814f9dd362d5c2662761f614ace0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e36fd0065298c7bd12f154ffb534d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1944ab76486acdd72f98b366547962351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fca5883c72d3b684cbc5c4fa5ddd07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f072da095b57b446f99af70e49446353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da79cec0b2c624dcc479aabf228800d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b27da3b67c4a4941b510a49fd2d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea440ad752e548acdf789cea144dc183356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcde0748eed16c797b8e4afd688ec7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e42f88dd539aad43ea77902aeb0a19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6eb4ddfb0848c8bce725dfffe251e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a1f1ec58a51774ca5e30d24cf8c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf49e2c3093ddcd49d891148f04724361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f371b1618a62ce204a606ae1b5e004362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dbd94e480906069390540812b289b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eafe459a4a9c8f3a6834c966b1f4d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfcc571a088b18f5342a2e451b6296365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36c578bad5296cec8595a76637e6e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dcbac1d44e9b93940ce67e4e14c18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300fb7fd093737c9ca61086253f23c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edea57ceb9eda7df2880ff141c70107369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1f2010221852d6eaeafcbfdb20a52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dae1697657bfa6758af19e97dd6a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba4412945ee8d2fae75548f763fdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb22cef1a5bed81c809d93435a0ba01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62277a70db1319e1f30fc8fa23b2de0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2249653d8556236365024882ae3ecb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e14b58919c38be9d244ed86568d25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1472dcd84985a1e8b534261ef852d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fb9d2968b5cc4e1391e5985028bce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd14cafac21b15573681a4aad0d62c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba24b56cbffd0c79df77fc6140e35fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94603ce38c95e82795d7da58338018a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af992fb8aad221372a7257c677112a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f08acc519c319af2c67ae53d731d0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4512f3a0051f28f4c078c1110f9556384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448df9e283f2f3fd9885936fe323f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ee6bd6fe5961e660e3dd0f252ec8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639a74224c25230a3cfc29e224ede0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacdd57a25631417c6977a5103c1318388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707283a147abfeb721648213ff5c88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2832add1a2cbf7593ff642a1e7b60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facd3906f14143517bc0a8d15cfe260391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec9967bd23a38000b6a10e0f23e23b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4a7ebaeb715ab579910afe114c9c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae7f16945318ba519e0fb8f266bed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935aa7d5496d1db82de54362825c9a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77ff7514b3fa7b6718141b8f5f92b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc02099b7df20616a43ecf97aefafa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8597b4a765259cf13d4c079849bb576398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d28f04003e6e66217293992e83d10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea9f698bd14fc214da767a7511aa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d83ba60d8c6f34343a52342488845b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eaa391c9ab0a7f7cb11184922a36b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79af8bfe235077f13b8149bc3af0d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45709a592c29cb4a787ae287e36351fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf75b85fd983efdf407ba898994b2a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5e7fe78207bf897be514295d716a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf16534b1afc54823a1c31bdb09a36d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec4f99c17859772ace3db51ebf02e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f37fd3131d1d90316d97f69fb3c647409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872b28c9df84c8222400adcd4a81e41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39539c6cfd23eb2061b3d4a12a89cac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ebb4344561d3be4494e45f1b9bf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2722a7efb5fc54029c5f1d13d3f12c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55702888d25e7029dd88554b29b6677d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b8912c7612c65a17782ac91ebaded415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374524b1fda4761df21f18cfdea6b89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab64ef6b2544a50827d91ece5cd03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9f4b0659b8aa1f52e84ad750a830d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6ff0f277bafdd2a562a8ada9082f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b799387e0e3fbace8bb99771eb899cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d27c6d1549566dba5be587263d1c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d87b45282b0d8e256cb2fe84e1441422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed18f4048cc772366a5769520ba588423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9609a7e8299bf3d158fa25b26816f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ba939461ff7600050b26987787897425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69138ae64e025081a85f97e2a9d56b6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c362de214cc31e625e7085da4e174f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2157106490d65ae5aca34ffd306859c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8d6637418616fad2b65aa4807b1bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7acc69b6d213756bf017d55d22d66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ece6575ecbf06301bf2acd6c0b65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81308dcd0cfd161cb3cb528c3b6da0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68691902c89a0d3d735830518f7adfcb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11eb0671e2dc1bcd9d178881621461434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e95ac270f914fef60c721c7c151eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d986d7b68dcff894d13867ed27e666e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60738470ba38ebf8dfdce9b7bd30f020437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374fee865e87e9b9e03eb68fc644f98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85beb164d1d1b37651a5b211f84abde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08a974a40f75a21b2e12bfaf95a2fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac67474de6bdeec237d14cd3cb3965441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25895d0fb6e3eff5a58abaa97acf187442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899608b1bb7ac875936704e62d36fd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236ed88b784eec08531e4cd7f8c453a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27bb1bfe51ee4edc341ffa7af63a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f5acccfcb6fb1859a2aa2bf3b4bc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bfba4c87639acbed81f01e61cf2a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5bc55f1944427d7c47e996ea3c35d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa72833f5566572520d1b4e1fd90c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5c0cac5a5ad12b3d5a6248c445c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00ebed3251e3587bde8d19d6fd6f10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb855afeae0cc50e69653494a470c97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c32e86e44fa78faca44b09eab6f26b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35524adcdace01c9afb00854a1e161454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05045e5edf13de7bb7ce36fdcd6567b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db63128d5ec7ef648a416007ffd29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9800af6371d1f8b949c2ffd1ede10a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ec80adeec4bff60751151e9d6edf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71276426b2e999e814fe5e2d4c430efe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715dc3c2219a2481af968188faa11d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bed9a77974b514f042ce9765721018461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354542ca745ec13ddfc2a0f33a74d5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a2dc0bc5311bde6a635964003156f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e358917e850f988640706a8833ebad8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ae315880ad53035f9cddd4beba969465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22568e44868555f18742b2972742762f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7ae96c007873c6127eefcf22aeb59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21329a1240630186a8de947dffdbc58a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dbaad617c295d24925a44ea352843469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961cc6d8264f940a00e018029f3cece470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ab36a4104a073a1a4dd26cffd2c4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9d63f2ced0adf0a5343b7fbf8e122472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5d34efc2b8ff95b5788b983af921d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca3ae2af194e41d3f2b90d8817eba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8962471cf24721b2bead81cad4679475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b311cfd04c5d3251a03b66d7c651e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a79596184057b1e6d6d1269135df9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d3636108d0f351604dbdeadf0160478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462015a8e6da7279dc7711099117be9a479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>