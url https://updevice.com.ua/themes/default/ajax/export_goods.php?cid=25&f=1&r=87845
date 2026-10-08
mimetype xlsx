--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1192,53 +1171,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1228,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1396,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1643,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2026,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb8a44ca6d68ae6f9a9326a6ce1b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fda859a4a60b12874e089bee2b5ad22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da841418f2e82923cf83b3eb28f5cfeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfd08212b317b744a1783d1feec8a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da514867e3db50761ffc96eee6f3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f44fbea9e81022236247b753b819b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb71c36c3f6f5d361107e4dc29ba21f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621cdf7cee32597d6597409ab2ae4fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29349fb9e7999821c14ec768fb2b8179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a2e91663f448adb7200c19d93016e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b2642f9c8c058e6e5239d35c1e90011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1532e8b3474837769dd3e5debcd2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6eaab2713516d27d90a966f3a49a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4838cf25d7b6daa403c4ca6cd5b88714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44237711001d4f78c9f84b4f471f843815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be2654c7833c6dce2447413f8552616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61070647f833bcc1d740fe126e09c57217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d150b0c82b85e55f8039073a729b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ea57ec3856ee0d28a28b7fe2da31e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c01bae9d620553401b9065154c670720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e6ff57569e8db75e7ee9f7dd7c7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eae6261e486a01386b87bd0c202f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7e5e4d85b5c5b218a65730644f67923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17a1e2882bbdce0e33769fcded0b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea7effbeeb326cff21a90b7223c8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f651b719dd989ef54bee99a999259a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a490e40347efa658df50bfae1f816a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc44d7c34873a5e4235accb03f5a1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d550e774bf6b1c9e58d45dd6809e4d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a905e5ca3d4207ccd13b47194c549a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06f6444b2785e4e00c04d39437a84631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bc60d17c6032d7728ad17ffd62ae132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dfe088cef90f6b47c0b030a46e86933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a48b8956ffce349f1ff1e4c89a3b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549131f23575e1ce1a6ea466060330535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aabdd00ef791558f4a934bed53bea636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04a18e887ed30f2fd252b3a826df2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee103dbb3141c27d57b25b0f366cc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08183f355ab3378d3d8dd96d73686ee039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a9191d25701b133f60343407bb92b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc5eb97d3176cad5cb627e82b1fd6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b56e767f5a63fbeee0899b70d866d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41885f79fe9897beda46c040f5c444e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d0f848317733d9621f42f399ae0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa093f5f9e3c66f1faa8792330b32945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ccd8b15f11914ee0ae3cfd8a076546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2cc22276bd56dc0763376418bdf6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd7dafd486364692b56a30fdbde33d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06a47c11c9a4dbc690d8473ff161449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6e14c4531cb5c28f56b0c115702af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d3c892d6f1372483c4b7b85a250dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed08c0eb2e59f6025522cecec56022652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead002aa9cabfcbbc8c03f208374611753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19ce48146a808deaa57a88affa27054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef3d562ba9ae4d02799fa81fdacf5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b0f26cc45b4e60c7de2a7853c64f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e7ab71283cf1a9bb15fdc1e46f2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88968c9c7797981c669df6eb192f035c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00a516edec14a300382572bb9323af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d74d69d2beba7bdf044a283bb88660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0d932f5591f8e1bc12d0bd735b9bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df52a78546231d240207c691a9399c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3cab2207ec6a65de6fd653d51151163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bfd697bc7909771cec65bdbc9b21764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b243bdc10199277522e928e9f75e8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7c3a6bf9c92aed091ec0475b69f0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ad69a353e0f96581b14469064aa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0c667f21efb9a4cdda1663e3f5ea368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f7342e726691ad751063a9edc124a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca8f7035c16b9ac9c347de5d44a65e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada4ddbcce0b6354a0c3987f323662971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d48a2fa1e06b2f9c50a1b3f5137372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82769e453216584fc855fc47593a5a8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279fd9a3b3fd45ff24ef42ba60a35bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cce42ee0d9fd96d9c19086c112b4ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b718997d89deb0a7f6f702c984cf2fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017b77fbef25df9aa4681808fb24e4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88561049ba38bb070151b569b07b56e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d855aa9d7b2dd3f03770e465141a8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d936aa8e3f4b700973a7b6866d35a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9c81116a0aea0803f555b624c24781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9655ba0e32a9cef362beccc6cc009c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d4c82bc0d4180296893eb18ef41683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c840d7d1950c12f94efee830d530e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daac32773d9ad1e31963e043d0b65285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67299d7fb1e5f6041774e5c694f1b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe1e41963c9bf10c1fad0fa68b05ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6002ebbdea224045d59b63ba38dd6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7257352d576400cd70e2bfd0135b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a96124e32e5777d628124f481125890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8081ff194140ca911d2bd7c50e3c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a13a319be019cc48a461a5c1c9520292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a10b9e50f79b9c5cdf71a945ee2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ff7c7093ff02b867de8323655aa7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0863c51cd168f8351d11dd3de8ac7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe2c53d3ddcdab38db6f3d5e45c9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512eefb5796771df739651f287e71d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d731346ed8cecad713ec51f1d35874a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd056c763efac1bc4cbaf6a054b996499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61201ddb810f9dfd7cc0e4d4dc00323d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd08da14ffe0fde15e9e2f99f2bfed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941ec53889d2ab00efa2e9e5e925343102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d885cd1fa8f114cf5c836d636cf3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1980ef1d52cfc3e31c18a9195d94a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbb197c9ea6ec5e4d24b0275a4bfe4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb47640901895a7bbd28b7e32362b8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f43496ede432ae6e7cd2fcd5ec93a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc3bdb77259f8efc034c83759c398b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874b778a3237d671bf6eae0fd5b598109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dea118cec0233c41077cded50b5830110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c9bdacefd7d995b28b698d72f6c0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bf81199f7a6cb6eba179bd2169302112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe099576286eee0d292d711432632e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd7ac1b526939797190a61f4a9374c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca699fcc155244a78356156bd24d12a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e0758ae61ee34f0b51d6ceb8cbbc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c31a534166a39ec3a4a84dc7c366d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c4ded1cd4b2502a2cce10399182e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a6f1cd8d1b68357d72c25ecd7d50c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267907d1693b90d4c5b44e1e4ba222120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0553bbcdadd77448fa0bc0bcb5a12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ff62d53f87ac2ade4516493e02f8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9abb3b742e70712d95830b432a8d57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27f10a6382a29f2f1fcd91d8f2920f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff701ebe4d80be80accaa17daa7bba5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9a60aad0067e58f20c8acd51d8c6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af2464d07808eac8b7e22dd46be0db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d09f4a1d354ca7a2a34471cf9212f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70257318a46c52ae08ca56f64d762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16689c031cf8dbc0f40515ccf17c69a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264244ea7b32ecfa5c0e1b5541edd7a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59239c010b94ef6ede614500e94e0f58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2e9c5ee0077c3a180027ba6a8fae9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68b75bf3a92d533dbc9096055989a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84accb39b27c385e8adbd22a083753ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c1cd4fa4ae11bfe0e8f6db77e311136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7498ae62ee36d4087a5af32b995a88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734394e0ecd01a2ce5eb606a40e8b78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb188525a9577b31c68e7fa1bc79f8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c60313da3f2cff2aa58439ebee4a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766598b02df9a89f84221bb298ead9a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdfdde075ecb1647cc90331eb19916142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb8fce13c6a6bcf5bb03f794e0349e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937854b56f2d1f6354b5694b916e0b6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b77c69e47068f9fd909c24db3b736145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00b3af1e3895020fb7e8d5265a48e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f08a657afcf2f42aabe3948e2a5ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778facdc02bfd6fe2958b604615deb8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718eb131c1fc57f55f9283ca18dd2a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab1d66c6d14524a95081ebcfffd36e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579b1c67a6e8cdb6123c948eb090faa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3b7c51a3e1d9c0b72f208c8fb7aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e0f9bc4133d88f06e5419a6fb64d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b422d566d77d223053c8b76a81cac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c521a648c11d8b7a5eaea88b63e1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da178c214a2cb3ff98215f0834b287156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b31d1c50b46680183773ee0e5ae4ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416dfc7e900721339a3a6ad2f00c78a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a5e7caa11f091e0a53153a3c00d57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7de3b954ad7afe5cea1b115afc476160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114ba5c9556a3af36a1de3d6cd14c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c24233c97e6c04cd6654f9cc0205c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091a93a8ea4f70cd3714f95be3f0bde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17ad434a1f0c446c6547e8523b1255164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b7c0f5ad5eed87049d12e29768a91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759861b6157acf638e4c01bbe526e424166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728020780d94550c5e3bab3a2285e501167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf41ad30d78a8e93092c717489397cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd08dc7e61119f9f7b621942801b78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf3b5214f47fcda386ce8d0599d1f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8055342fd604ead20ea809837335171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4009507fe001f365e67c1af8d852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e6207317e6234ccfa198aa1e1ea04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c250808bb0982f084d8fd6c0fdec5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d0000943620803d292b43021a20e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db1211eeada312ed3d31a6ee9f1c3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec786cb7fee5be7b034e248b7c3fc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62490a911743c9ba329a18ba435294b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3492c9424bd999a8b4b4f6f93e8352d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2a0897a2a57e963ec429829eb3eaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f16ea92552c119214e204fa68262b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2509e06bf3624c3d5cae424870932182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450fff8627eee4658c64d936af24f53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae40a0b63640b4c64db68ebcf4a88b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb0f2fa5bfd3ca59e5104e8b6b3b3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920b37179343a3975f404144ee0f11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8dac616bb2f1a2f4d7905ce76ad52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88908d8d21e7d5d430a94c389362ed1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88354594a374fd53adad14eb33e075189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8fe0cd3d2aa64a905c86d7bf6eaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271156cddadbf2dbbb2836c771c0fec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd942e310c6023cbf9fd2b4ca00734192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadfacaae73ca8dc00632ce3acb2d53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fee86e45fc47fb799a03cc5b3c0e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea928f11664fe8bd109a487bf65b4a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fd61c31cddafa3aacf47d2edca0f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3176dd59faf9d88d4a3d7582e8013d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35168605d8d57b329c4d3fed274e82b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68399e8523f739263eeef32acdbbb2b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5dc2a825c952e36d09e5fd2436b56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368195ab90acaf524157e9e465047007201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd470c23153471bf7f84b59891305202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaa1c45837c527cc997495494d7b66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1d1f2d21225d2d02d880f31dd62bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21717b1cb7ea227cd195b2aa978b0ac8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1ef00d7329c844a29dd0bafc7b811206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f1cafbdc594c52616d43f42e0d91a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a77a349eefe53596b2c05d8ee0256208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337728a5964fb14f36dbd6ff45ef897209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37149174cd1feff937e632618b3ae905210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7aae73118a5f01294cbcf48d675b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875648511be10f9186c7c188242303f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abbc50d148230eb1dd529296def3bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc6beb74d38c11c17f50f47e62f14f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ccb302cebdd1967a483e8b419e0cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb4c33aa29b05d16f93b98066ab8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f1344335be1fce3e400fb93482e6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44249781c4d12cdb46c06de08ba9e2c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a7c647aa2b8a3f2280c9f8313a33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924295b687f45e5fe0cdc30b6431d894220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c095ce0462c3fb3bea75fa92cc492221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df3456e037e8154bff9c242dc3e5a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aef5153e02d1b1d5ecbd1d51a0252223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5669cb8022d15b8d72605b7651226224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07a9cd9ff9998b2066626b70c4492225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96135ea6ba535b0f26dc38a195687226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c63101d3d21f6c3d747bcf571346d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f88c354ed22e8927ac8ab7da7784ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a0194c0c3516850c40cb34847c3d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b3fa7495ec5d83aae7bc62575d290230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141935b661bb8bd645890567d8661b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8f0aecdb5597bc8d2b05d8a7668c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14b931cb596df2a3418a71e493baa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee36554f3f73a2c9bcc4ae9d93c7e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db5b191b8dd00628bb0dd2d050f5d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146451509441756dc1929591c0676031236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d810c8947e72278bc6ae34671e066237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9bc98ede7655f5cc854fe7367ebf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c371ee8e370463961986c42352b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6419683235c5c0aa9916281568c002240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b13bc171a8d163ab08b8ed215dcc39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5385de64022ad729ec9bd5c3afbe2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88830c124ecc46d7dea0e2fecbeddbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb936c40bc88c0c0882b4b4495acf62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f795716362ecd3d7870e4ef91b00d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbfeaa86697cc688898f88e61355ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcf02bcf3252ecc86c6445fd088512247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20355e89485139a77ef8ee78d93056fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84463d1dcb30dc4e3da5e37aa40654f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce3af20962e886d3ed2785b1d51cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b20307acac84ce155771f5e63b212251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb48b16fc487ca954926e8dc28ffa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fabf390cbcac402f94d0cc3bdfea3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b92a2b801eeb070fcda0a36f49e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc24479389fc3438a73960caab2411255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc79c1c60a9ed105f9519d83e3b7e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673701aac29a6f638a374eed170f2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c3c1ae41390b699072f8e3a464a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a920822af262309399783ddd7fe45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd8a2a36f44b8a175b57fa3dc0443260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759c1b8e640de81b47269f7cf6c926a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26ec5571afc7a425a549ca14c94b74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd38ed2cf5c1ee6972c755b7c5e83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441642ee53a2effbaaeec82250c6c063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0205c13a60e61620f3f9fb07c55dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2bb277c72b208f6e5e1e5468fe66e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7641073bd2cb0147f31ede7ab08aa7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e430bd609f19a20310490e2a39cc34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b20455cb63c217b91ef6c061f5de76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324897b14ab74a2a4be95fc74800beb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7428eb26557254a1e8854bbed28fe4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8612b3cb668d42f390e0f93037f62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658750e74002f2c7f1870d7a0e9fbf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c782c12a9b96c0251b31031a341197274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23878cf5ac998391ebcb2420956509f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed086b1589d62f0d9058c43f9b974b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c37df2f64af5c7100bf9312323de1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1869a6d12fcb7b3f2196f4e0288eb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617567391fb80c9ec3adbc05b66051b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911077d4cccaf6e2788d94cc23525500280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc64f62cacc039c927ff75427fea4f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd829b548998a4c1a596c051f7c6f2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f5b89326a1fc6c878dab5c9b35f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239451e3ddf211c0e6b33f209ce49624284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b51b68735e1b9512671f5dd2b2fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e484beac6dd19d42c4fa66111cee6aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54937903346dffcc123bf54d9ead785287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364752ec50221d236f07d4ace12f34ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b6c3db09b5717334639abacf32a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d70d973cc2e70a4a0721cd5079f92f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0009c336dd8451ceeb07323c6cf94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e14f3c0ec89606c118e479ba5ed08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe446a73c66edee08bae309c713f2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dc4471dade3113863e3585f4cf2fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301243afd5f67e3ab40bfa2aee1ddc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d3a2195f7c0809b9bc9d92eedfe1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784e5c6181270134cf2066f58037b2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682758d0418cccedb5a024ff4d09f85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c6d7d8373762351996345f611a901299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd53f59b75fd042934a7fe1eeda83ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0f6393f72a7515442b6929e610b23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85e9e43230061859df11127183e8e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26051f8242d60624d77f2c3240210894303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b899c9721b11ad686a0d739814974304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3defc3cb5a2f8720f9f22673f089305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b324dc9a36bc18ddc2067a77f453b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961472da0a763ab6781ecf8bc08ed5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9de70ebd10e8f8d5f45e42862903b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5ffb444bfb944d3e9535c29de5c7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6eac16cf3cccff846d854b40ba30b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10caa056dedd0a97fc799ab7b32560311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21451215f4d9373046c11685162d2caf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d66590641a2e83cde7b69ba543b26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b6e264edd8d84cbd1149234801f83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f82c2086846065eb49b6d31e1555315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a56833ff974191de5dd83554e456316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b4917dba99684ac361ff83cd196f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6c67fd34f55a2bb2f6111fdd253ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152b6a0ba5927d695a82a59ff05864c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8a5da31ebe30456b2ee1d22bdc806320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4975388771236e03b99c4b1f8feff3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddb0647a35e042f011e5c35c23a347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa5cd01dfe0b7f1cb31e51e2de95a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e192106fa637f34bcc05db259bfcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693e5ba74c6b103eb50b36b467a2636325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f8be6cf83c3fffe9a2615818df816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cae5a4967d3ff95f0e4de9ea64e7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fc328c58bc6ac4403d238b50a4a19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8e580e31cdc890dac4220f853827329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb49a8b63b01269454a8df33b9fe24e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445a8d62e24350c05b7633ebdc7f0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e79e4d05d7af01e32f20beb55707ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a528510edbe371b99350b706a18f4bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f4ee319ee96cb9dca5772b692e78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fed4b6a257e87b5e9e8bc3d355b112335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e17d989a4f9dc7193166fcc3ea844336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab2513cce34ed71414f507b575daf9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171d86ed067a8f5cdedc0048afcf602338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a667ed357b6677d16b75910a5a4fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f41a7e571ae1edcf768db81006a84e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82d8b140fd298ad3cd3ade04f08d0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9195c99f0126aadea970896ca4d64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e00c4d805e6b659b233062ab823cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da840f6ba0a3509cd7e18c7b8e387a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0be5c7e8fe1bffc1c8a086c1292fa2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cd17f3c59ce43d18bde9084af7608346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4dbc885ef43d75ac12e7303137568347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3a4f097e524ea14c0e77f6e28319d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87071748dd39e3acb227302b2d652913349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336843dae4acfbdd387907128fc1dd91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f08412c06443a7478a7943d8ce4a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05c78389bcc6252d62210a54885d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a65f8914f994c268f81b831086fe46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392b0981664b2b9a8fc26c78746892354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee5a32adc0ef381853e4be74efb878355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c971f96e968a01b4238755f99b223b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8c09e44e17862c810c2f5407b1fd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f78510fdeba2eb5b8a3d7bbe5b397358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0eb02f9b5fb743cfde990ab0fd61a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b05967c1b50042b96bf629e0a89331360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ef0d8fb0e88636966bb2861de72a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cf3550ab12c68b73ea1e9aa1c8e74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e19c779ee11e4ab79a732cfb4d29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05300bb84d3d87c7bf1ba63929a44e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146bb980a726789f978ed40bc6cc85f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81dabd08d2b26bcae120ed6cad746f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c93750527b376375fcfe9a1718ad6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923181c1ada0cbf91feeb61b8297338368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5fb3381e9b78304874e588c8aec40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a2b1f17ce7bdec911a6cfeee3f05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1253e61b093593f98d9a005b1b13034371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8114fb1f09fd5dd0c46dd0abea2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19cc7469c1112150a7bdedabdc0901373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdf894828cce2fd83ec487c2404377374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bae03bc2650eb162b4ff758ca115b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff159ae7aeb3e8c6903e32b5697f707a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd62fe5213d1cea3dd7187546f43710377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211b0129826e5994b6c6ea483dfca22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bac62d32850a327567ecb19d18086379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce07293116921eebe9ec4f983306fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda362005a00d4faba8f84b2056edd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf194532b794c4e4b40ad26cd6629f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a103632b0e7b6a75fa8babecf33d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43456a386d44e412e727ba1a950056b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db15e6ccba3a4a04a074942bb51a172385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc50d3eecf36393d75f886c4a3a909386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea1d5a9947aa619c9b92f7574f0c1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb89e24f98effa1b9f5c4480949a55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e11d359ab003f664839251eb06baa4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e67b071245d1bca831c3a8790ef6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ff5c3daedab6863a374edc138ad8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10f9eec42f00328300592b6fccaae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41bcada5c73423800ed4821d27d1bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8b26cee58d66b503c485b153a9eec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d7d14a9c84d57c67df47e54bb2da5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59b9642e4d00869583e46eccee2d1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67072df346ba30bb57f31a66ac5e299397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e7c8751a3cc39f2f36cc611c8afa1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f15ce2ff9d3f96ed21566707ad6d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfa4a3bc535210c408dd5c99e29d38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ca1cd3b138a0d1a253de16755ca4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054807dccb066e690e2c731d4fbffb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb11ba1695dffb1b7055b2bebca8ae2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d9fa93cee14dcbe257ffd7fcd4f4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeff484c1cd005ac8ce6a565e2bc187405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc4aec907e4925dc225a133fa331f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b6f6d7ab6f7435723bbd4835fe7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660f78ac93d74ddea5bbd9c20e20f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c54708ee56320dd096e719e585b16f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e845ef6be6c86f51dfdf85a7b830a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410a1ba554d239f77dcf8d3c24a26c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b997bcde52c0f2e8ee6d3204217d5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d562f0c8946e815d0337296ce5b5de8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68099ae969b5b5556faf6e00c0aeb31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f944f8406422739744852625ea17d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1672b1cd9ad7c7b9c541adee787a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44a308f28e6aa118adeabd87d46db0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acec9836840216c5c56c9176083431418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b86c10bbcce85b84d220d291f7dc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff4bb6162bb3915b1b219700c382e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae3698c3a06b327295833bc84d92e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c25e4138f4449f3bbd360b76728a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcf8992e6c2267e148a22860186ab1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c05601a89a5d397ec2e0488bb570ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23b8bc105daa02133e521e10b29b97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758565b8f08a6b3c0f121c90234d4d7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49708c3773d8fb2d26e704cb50e863427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a636c7b17020a178d6947722a33f35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc319427d01e0ec903ae1d00a63b319d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8124e665cf8b94f972097ec51ee419430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83379a2824e07b213d300c6f9f86df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed71f3c7df2ba23d8a52325f487a6cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823d9a9e499da7d222cc1dfb16f9496433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d134957431de38320f2eb112e78fb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818124c85d5f8ee9e5e4cebd44b5c55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996f9621bd13f68929515a6244e530b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f376b18f71ab572fe520e331139d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eacd7196dcb1349c54ccc995dd54d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8e80578c050da1947e61e2cbd1292439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24055db747e8e23c16fe3a39cac75bf7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112b30e9712faccf768259e3dc81081441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ed6a5f49213c115416f71256c21e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb74b5f9e46b64f39c5685266d6827443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65700ef9cfb7fbee08fff8b5be8b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43693ce1ab2da4d42ed1d7d4c53fd201445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394634484fe1fff020c132021dcc019446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954afbdbe81e5187dd6abd6aab67bb47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8933f85a0fe98aba262210ce447ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d623f6f763fe22050b6fb22c65e82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63b4e2978727f7e69bcef8c38f6e25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11d7c430a4d879c0f96c2932ebf4da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1a87b1728d8efefbf13d6a3855a0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c97c057317f02f48bb1956c2c232d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7a883d76a933d48e18bb5a64a6c10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357990c9294c69f34531bfc813a2ca37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5a0a962ad1769c7cb48ed92e0fbcc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b18431c810b42146c7219411d7552457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c0026024632f34bcf6ce9ab5d362458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501f4c03c0ace93f04339de23c023dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f887fbe951ed7f7e72bdf8748ad998b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b54145422f9f3a60b5467c5366899a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1b7484d8bc1a0c8993bb4a96b79fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feb62529752eaa59c5eae469913dce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a653908c08289da1831840ae238d42464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd314be002f80816e98cc0b0b75bc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d540f130d61ccdd2b7b5ef1d63c970d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50745829a7df191f277f358f5c58f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c7e68675b6656422e69ce64f22705468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8d5e222f0e7306a3863df451981b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b87dd464aabe58095be2666bbb533470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc2f673c139d21b9507572bd5a1e3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac653f6bd2eeaa07a3fd613b2af5dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893cced7205affffc442bfe3e8f52c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c27d4a65d939659bce80209e1e13e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a01795acbfa37407a1fe2eaf5a9e75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0fe6ce8bc34babc1827500430819a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ffa6fbf6311e71d092bdc398ffd7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289864324dce58b5c5c56d4e1166620478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0c883b4b323ecc9639ba019cb653c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc511d6730434e9ad2d36ad98b370487480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dc20b7c0728cefec059446a4e4da7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399a2b968e05fe72f881375f90d4b8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046cc6592ef11ced9696e3dfc67f8a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3304f1f2175b0facb3a9065829752a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70a169421d68b7fff2a7c80fedbfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadaccc70976aa57df86542696d0900486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d59924088fd7ede3bd3824d72584a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a4b48cf8099a98497b5bd29944c33488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949b08ceca7d5cf3315f61c5e12d0cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b02997d5331f77f2e5f89a6c63c1a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123216764da8bff93bf267a98620f49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e642b517fe7e12477d4f0935144c58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda37ad3bb08b4ca93691320bb2fa03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9be35874df4c2d3eea55344c808d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b0db6db4f3f27b7ee4f3202b8566495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155f323838e066b8cc9020bb1a0d5fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0210d21b35755851314384c2a2d77497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6ff04e3c82da942350396cceee33e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f57d24ea2d78d3d0225e3f17827432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650c439ff718c12d8dbbd4496d895b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f4101e698494a93e812641e2eea394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8523c4984369c265c047607cbc02395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c6605bf9c34281c2e6a8daa42fed06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6d5d1b62cb53eb13f37ec5894947b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d78bc403f12993fbd664f75ae0d698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bfb49404595d9333f101a45d32e2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad870328f4392d523d1f3719b1dd5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c08d9c61df37caa8db97895e576b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c1b247caa1d964e412d71102298e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8354af2b920f38991c9eb9b81463213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280593623e33bf35a135ea7e086f241d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994455e64ae1413da8d9d112c454758b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32202ff66b5ca347b415c1ec149fd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a655743155de6babf208a069e54782417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27782575f60269ebdc80ccb0cc14433718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3e6048f05c1aa8974bdb481259d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460303184adb48cedfae6b7e4ab33e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b236bb29a3fa14aa4b709dc68f094721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daf4bc86fca63de92d5165253ff7d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347be6627a9f5e620839db91767f0ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce812d1c1fb39e4c9a1203dc34b16f9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978451b777e73243e488fae5075f30425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d907c44dd4e5f7662c694d6c2ffc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67501640bbcf8fe25c9aa5d32d2e9a4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476836dd7260a3ecf7e59b413cb67d2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771621fe6862f9fc1cb65aee643c00229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242df0b19fa03a005b43b27640c1bba730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13565ff1f58952ba81f90f0de1037c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6b71ae57a24b19785ce354afe7a3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8765efc9a409caff452cce4d2e68a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23247e8bef8b04c58ed7c6c66233ff6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d46fd911067efec4989bd0f25767a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4def0106fb997eb2f6cb7fdc514eaf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff32ac656c71066d2b1f3ec362046137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb3482a36a6d6f19604ac3db10b7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14862e0b713ec08838d0016cd8f3bce739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6bc851599a7ef6e46ce3c4ab5ce9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039d8b88dc6a7b1cd36fa3082681d8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf660d40540fba5373c6ffa2b28731e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a62f1c38bacdbde83a3090730e1a9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b3094a4afabbe6dd6e06d64ae109444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156953a3c81e6585a61dbd53e28524145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41de449b248ff0cafb8ea113c1fb2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d02550af0fa89405e71041fe099847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4b3aae63b20934e6c6826c07a025048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b900a44b59c86c798a2783c6cc89949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cb0df43a2155f54c5435c306d241850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee7ef368dcfe6b8559d68297c69ce051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547cc71552f530b8100e268eb50ed8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b457d70892dfdedd2b48ba6c693a5bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8093a4484a212abd439f57da9feb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cc501592652f44eb0587f9cdea4a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb959e8bde64c94fc0d0b1ce522c64a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07560587f0b793b46e7a70d40b1f16c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db0dd7e0d3d417a7055f812eeb164e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152fd0df0bc3fbd724b372470433d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe5381d456338c622561e9b9683fab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728baacd73cd7dbc8ff245c2e78865d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5af724d8aaa2496dabbb95492ca2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c68faaa5b9f9595a0a7f7e2ca935063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097e9095c9a81f7e12997206b97624b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59c93cb9ac075415d926b3d97f6f3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842b2f1f6760b176286b2c7326a9dd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206b277d08bdb521c839c7e39bffdb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da01fabd571682eee3f0b22149b5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad3e816eb89d9e70119da248117aa869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b7e92d35fcae9d641cceb1f32d25270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531372dc5577ec529c83c94e7402c6f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcad9c331003f7d0ad535fc611c3cf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ab8e8373e1d92d92c63b5d91ead2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c5ca2e165dd7b907dac43c27322474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef171c17fa90ef12ba0f756d0bbb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80b8ac95a9d4cc0a5d046af2b647276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd48a5e9d320d240afc9f78a75de2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad168ae27c2530e26f11417171de924578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb46d623ac145a76a4bdad042d816379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ca4564ffea8d0566d361517c0676d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61218658c4ac9aa84739f50dc1a5289681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a84bd7ba2df3a1ad4f52b9e1243f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17099aa16ecd5e1deafd3ebfc0196b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98093a9cbe75c7aa6d2766150c1e6bc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f2bbaead08164778720394dd1ba285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20840d1ee528f2beb64983896b1cbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f7adb134d42961d581e712b8b3ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665ae27240f050f695e8a6a098f228588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474b61522a80151f080d8edf2d22d5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df9af7443126e7b11b265316025e7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587882fee70c01a1e6d3662f0b5fccf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d4e72c2811da59702e40efbfaa4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f3389ee1e818eb443d15bb876c6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373f817eaee71d0e5c1f86654189ce594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e8bd8c559b2433314575ea87bc04195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c4f06800561cdc9155b27be1c9c1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ba511ef586c1ee51b2fa7a22fcd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083b4e71beb949b0c1aba24041b393598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c0af760ffec965ee437c64488616899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2c205aceac22f5a6f1adcd1d25f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d6a2b4155ce3bb2ca5ce9a834e873101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22bbd72bc3b71d0a9e860c837aed3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c212652d86c6285b11911aa6186f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff159eb0a6a84e4be82c76545d456d1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110e256040bd6b2e83961cf9b36c381105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8367e79140137e0ed22460173e2e708106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a1ee0def6b8a71740568eaa6666c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d4f8b0a3c7b2c03877481f9cefba9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af212a607f87f8fe6f143c933e1c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79691ed0251ed5b28da658f3e2c73379110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f7e11e7fcb24e283594311a2e06c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbf94c830ff9c3b5d70a2a71ac6f31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b19dddc99f661cba8ea0f564d198113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f752ea7b539f220d6bdacc1554cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400810b9d1bffd2853976ace54a20ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371c7a01a0df5f70c23250a5dfde987116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f3afce0e3c4a415b5034b2826dc7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4dc8a074fc6139891487f7bfaeec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5307b43c6d360a3cfa454d0acdfdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a66557981cddfdbdcefe0825d4e964120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe764bf375b6f64a2c0339e886ae91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d37d4fe815a89c48d437c78bcb4c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d30e6a89911c01fd3035c7cc95bfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06794d9f88d9061cc29677c19ab60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d36998d17ed61eab20854850ec18e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996bcc0c3bf01e2e102b061a3e39f21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fe73a0886137059fa4281b95ad8d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd0620b2a99433575c4d9e577644a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876ab1096e46a8a438d4ae3d502233129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7da11b1d3660be7c6fee1376df044130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03afcb1fde0c9a51848306147c2f24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d908e3ca9a71b7508c5d2ac441fd32e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69596f490e3904a137ec050cc25adb67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e587092854dfca8538cc070b530ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df260b2a11c03e754786ffaf3422b95e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350420e11644256173549fe0845478136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85202e5e2b3fef57bb5e3c9c844d38d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe611f4bc65c4d2370ffaad52c5a1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f8cae14847a8740839e9657a206e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243728c45f4830e9d8c62b017074688140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ba16a25e1f544e0bc8fe6d9ca8ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d23add133c9117aaf4fdd91eeada142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67accf4bec159413fd9f8ad3520d032a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ddab1d6b46677ed80e3ff5f94816b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9735fc51cafef44581e16b6bf2e16b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd04ef37f8a6a8dadddbdb624f9f46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94fb9e8f040ce61b080a6d70670ba9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704482ede9a363b1bc8d38728557070148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef90da685909ff83b1dc5f902f2e6dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a6a9e240075ede8a0227eebda797150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b6eec1fb5f899016ab66f350a3b5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be91195676f206df4785edec2d5de5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaf41e66ef41b736be01dcf2780b4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec79d474685794c6439b1e556b0c095154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2a35f5af93b32685758c3e14a2159155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e04b9dc616e9a685efc3d8559de286156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0b3acd184722e657b0a995f793e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf384b38501be415f2eb5ad4368aedd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24daa9860b4e607cb858a1cc915eb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f57a657cb6e90cd4f54d60ea7d4d67160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c6e7bc019ad7bac03f4d341cf2a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da9608affcb313ecd41113447810ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45386cb15d4f210db8755ad728d664163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6a5c4069672197ed8118c0e665c43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8549d1a2d92a65608f5c58cef0d0d2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36a531fd3cb2971d2efd6b371cc056166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a2e32943096725b5801774d81fc84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281183c599cc08e1f8c7d0a0421c322168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf604733e89cbfa4920d896f9f8440169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07669321cc74ba507313e02ea6a94ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d59fb66bdd5e966e315428d08c7db3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fdc6b36dac5f8fb184de99a577943172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937a9248ad37fa92fa592f8bf8ff299173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d423d2ddcbeb560ee0bc405112957174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c66e891772ceecdec4e5c7bb3d6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32e3b56f1f69be6c5b759057d9519176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149412cebf1d24ac109df3a2b79bade177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901ae51be2bc8be9791b95889de15db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c1b5182a0b3c34415d80ab4e187ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656870af9b0f8440328437ee9f3804b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4c9a0adb62ae52122f0dc8a77dfc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c580323cc601e2d65b9e8e4941208182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bfc95377ab2ff35f04fd74f1e347c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb824678732285590c5aed4f2b30a7d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beab715c831411b7572534053f8d94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc06d38b69202135d0f16c60528dfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11644ac54f23c2c6750bb6d630202da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110425ac99387dec27f99a46c2ee21c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9217334d2de954dafb2ccbb7763e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41747a8080156bd20a1086b794842190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094c0a4186a2a385be1961275a0c22f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d0a8d4536f87213acdd93a23d9cdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f44fc86f387dc93c02d041de546b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93834462ca01673eb605ffcfd048c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c527d73aeb3fe1a94530841d89eb00b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9c9953ad2088a0fdaecce2837b83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6eac365b18004ec577a23a2158031197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41724da4f2c597df205528fe0f467d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae43afba273d1ae266377728ddd383199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ccc3beb516bb85a896ae8dcbd8df3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7dc32a12b3fe4acda35a9a207a06c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c23e95de6caf2aca084722b2e25d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80338d52836d10436a1e4602f160fd17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab395a9d231425cc1f9c19b56fbc5b83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69a9ffce7a7b11e54a6201ebc38788205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee35baa77fbba496ef52903a0d3452206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3fcff72663203d66355dd40c1cf3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b66189dc2ae5d92954c25a5ac280208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d82ea46a27970897ed35823721230209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f24393dbaf79e720c922834e5475210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8abde051282496a9aa5647e14f659211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbef4b25f7b991b6ac6e04e1590675e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bd53d459292d4a1bc5854b85b2600213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36765b38478a9436ab354e728a022b5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f94e2a54f9997d336eb686ba96a9d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314774b30a1b66d2b099f99ed8e5b8ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f16f447e0738d717b26be64c6a454217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f24fc43e44190ea319a2f088f80af4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea3676bb00ff674c66608ffddac465219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d7db7346ac2df9c77424121a66849220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd72686af1a474309cadeaf8e22b02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b99fab8c65fed8ab68d994476594222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba5bafb05072ac357b2ceb34b8fd6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44e92523b9e17be2d278595369b05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32bc1fc2c31a29e0dcab0d2a3977a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd25cb871a37b6f6a8ff92b9cd77ad9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236b73dd389a400ccc591bec9582d0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05820053fc4968d9d276eb1618930bde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d77c4a9afd44b15113157d43bdbdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b52bacb08a055ab83428aa6cbe327c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca587106c19b5c3088e097be5517e65f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978fbc7710fb69987e9b4d83c50271232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe265b1ec750c57fff7d2ba290a7b1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a740fd204708e3780ba462aa8b53d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e72b3638f53f556d5b74e123870ab3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcef4ad220fbfd4c55e84a38f46ecd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a212b7dfc04f644cecd6bcf4c1fe9a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57e339f7f00799371c3a99ec790f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c337fe45a0ca5fb5ef57143b5381239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8fc477c04c9721ecf2fd2c2fc7185240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d6775daf0c9b6ac365929958e7f08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a3c8bf4a010ce2a79f64c50468b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d4b8bf0035f222815c35888c0b980243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c659518b4da7d38365b1720bf568e4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af461e31daeeb317a4c6fddc26054245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f255857c835c2e4531ea82ac50f39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e978769676b58e97010e78baed588247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7608ada54f481d756013f1edf651f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc58d40c9874a21487d19ee4a0b49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de62ec3a2defa6202534a1682d89ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11199688861b75ffb532f830f2092f98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd0615f7012f9616fd8c5643a66d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02347745892258f47c46cccd9139dfee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f93e743355c410a1b17d67e02cae4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf66d15908bfc81c8bfaeb5ae31de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d928fc0510f0ca638743641267af26f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37f08299401e60c0abc32c8d3844e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d198cfd9db38d8916d72461fb11e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f37497472b59ad843df57ed5b8410259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb550564afe8354c563aa0a903fe1bde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d970cead60172adcc912dad844bb63b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642fb1b807790fdb312516c6bf3edb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577edf9f59f9fe5b0732eeb16ee27d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c649db684af1a9959042474063fb0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2588b732cce5c17834af450534235265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f9b64e7641ef9276079332dde83d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82b452fc2f46b91d117a7c0e09411267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984daf302722781d2e4ac45b449c326268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d03f2e1fe2073989847ea21c2309a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32d1bc5ddbc492a68bb23ea513356e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a574801176423886159790acdbd314271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f557b5c12ed0d5e7e2d41fd9d448a71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a425959e55be4cdcac608e8f736efc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c4fb472066a2a50baf6f6bc65c2e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e48f20d6414764e183d6c1e8277234275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c9115d310c56f6ff01ed9d12d7da6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e1a97f3c5453daca554163255f21f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86bf9b7895976f6b41dad4ecb49417278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433781e7de312affd19faa2b5844f0f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522cfeea683b76d879b255f814a7a2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46537d459d886306a4e1f8d8ff0242281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb8dbc38ca36d1fbcfb1c740fa4e51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f16f92f1d4aa11bea79ab8b94c9bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a940b5d4c978ef0af7278fb703d45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fcee356ae80143c53b4e193e5f424285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544bd177deb6fdf8fe70d9cfcf8ace8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec95ebea3968f113621fa83ce268f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9e2163a7b7e533b08a0e1788f4861288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033cc8d54240dd8f5dcb30be27b951b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063bc7492f2c66c01b4af38dd90aa5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4ff451153e02280aa2f959a44bce6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1edf26dcd19967ac35d38e144fe8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a1de6d66be840034fb04e538ec798293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bc6f8559b31fbd995861fefd2c992294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04da26012b5c7e7450c549b1940051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd94f4c7e4475f08fbc47638050ac7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2a3402301714f0d044d0ae0b10106297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a5496dd30332aa64c034407909b73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d933cdd32952a307d475562db8e409299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e30dc1269a90ce4c0ba2b55dec0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58455b60467dbea6fd355b2d6140fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0113240e8c603c2a464cf3eca3f9d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd184d4b318662bc7f284a5008c57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce5b9f0d404a13a1d0bb4e4757108304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21922eb00b12a9bb8ba880de0e02f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a21125c8795e221311436cd6b518306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0261adf720e02e003d5c1983ef92713307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126d9a439a723c5b63195d5a0c4e30f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b6f15943a0628e471415a679f1b2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac4c198f1e716d9a4b31d35fd6c747310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f849031a3dc524d9ebd737ad9fa9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a220e961d94402b814794c16e646c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebe1745b6f3fccb0b1e41440161ddb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc205fee77b6261fef40dcecb7d6c084314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18fb4b8fa82d0a5f5e496d9b120635315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3db9270db774fdacd9faa1db9c349316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda5b6d7e2a2ab0f08dd4c2d2318d17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6532de6425893a66c98b6bdee342e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a1f17ed5e81d813d73b420499223319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279b7bffd141dfc9007a230f2d61845320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7e7db8ca6f12c88d7a5ba3f58736321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab33be43817831b9000201c63f7e6c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8632672f80b40ca45eba64afd76419323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbada2c63b3aa8c1e956d478c56b8be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41bf64d8e0f044bccaefa339e2223c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e210dc5c2d6f5cd62e531fb3069dd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d831b635e0b75d357b0ce5143aaaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736af2b6c2d635ed17d50e78224ff6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae708ee02a2464b08ad66b91cb9a0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb566a39d2e84aac4724f6c2b27447330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb30616a1e9b68afe32b7dc004b8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd2199dbdb8238ba6936578a3dcba2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb20669c15ba3ae14a7954d2da207f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aeb129cb9e73d7ed27e1767f21036334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264ab6d5875f04083330dce0c4ed640335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8bcd1aa8a3adb1a9d1b9da2e94c63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36e84e9601921328eb08449e5887fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582508ed7f137acaade8c0d8a8e67f56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64dc147574ad121b0a310e596de10f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b854b12a98de91828e30fccd90008340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba94e32d65be17894bd5bba7c68d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6a006cb920ad5a72c767e97c9e790342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1a9ddaa04e388cb30e5aa5933b257343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba93ce2efe2dcede1595b6389ad6c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dc2a4fab9812db4fbee6ce2908baa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836a9494a4dbff13ac652ee983a3171346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac0a21a701c94a3543b99e2e4668d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932abfc4c7213415814d7ddb7c2d6b20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1dadc5d4ba2d844d5fae8e7905834349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fdd44dd5240fb2f9cc96967d352a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d71ace27c9d76b09773a0b01738d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3204f50657fce7eb21c644d3a9af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d5039735408ea45c5448399eb31fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da733b0a724079f51d591444525a208f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3750ae17663aaa3322e68127979d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86855990b1e645608a4ad9eb6acde6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139aa9f2623b79681b414d6c77adaf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b29798b694ac3f36d4ba284b5d9691358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df201b1e628b3c73d02d5d65c44edc37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a07021758fdca3fe26e0040c1f41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db384ac990b0ecd03febf62726bd2de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e644cf71ba87aafc64c2ee3388d135362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc8525f2bf1ce66d56a2ea2999f0d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5eadd0d2ef4c10581dd63a1621956364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113de50d8892c5ee8b4ee1209e3c7a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40997f5565952b9053673df0fea8fa8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607efa71c1f22115a64b3b15380d817367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558d21390318d6ae073ce38772e0041368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80eee40e1e0a50f64b967caaeb9d43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb76717ca6e01257682cd80440bf7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e621ca3db9afcc6201d766358a0e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6890e837480c1cff2ab6b377ad0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a10a5256886d88bd485b49546d8eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b46515720d58ef25416929dbc4165374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02038f9853421fba065dfe7247d1d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531a0cdcb795418b25dec2d5fce00b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f7bbe51cde34e07bf601e8aa0502377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ff4785a6f6280d881b73eeb430e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b38e70c19fccc566d496df35e71a81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d43b0782ab0a903c863f64bf14d172380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf3946f6eab8222f77b194c43fc32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07ced5365a6de0b2172752d6dc4e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb668d68ba2663971710b06b622d07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed85175848b2e390f7f571b066a88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa35fbf59d9986b9b8fbefa588319f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1f21669fbf4efccc179af339d7663386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542542cf687d2aa529045be3f402bb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503abbb3122be8a7104dca57915157db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844cfcd743b4627a359bcb36cb3399389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429dfa0dee507bf9b9aafa4ecb230c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2da79ea83e055fcd8890fcefba060391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b838d5ed6d13f9642363b35f56af4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963c180897e16faa697efdd22ff825393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678dd487c41a459a86d78a7595c7c25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0466919382c3f43539b4ffc10543a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930402c213b121a294d5363e457d9b41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afc05210bcd3c4e76b17be00008923397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f084fabe68fe6667ab0a887d7cbec8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40b7ec5406c74405eccd14867701e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f9b6a1aa964c91ae3d219b594948d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481307ce791fa304e4a7d34059a61a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e8534e7af18af8d6b1030260d3758402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb70408757cfc9912edfbcce2a837db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12437ad883fa483284555b5d04572cda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2876bcb47c640dfb5a230826c67a64f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d6d961bc4cb35e79385967d358a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccda13c128d6595f2d1951208f18a49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b3c278c008eb03a3e6fd80dbc90a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fe73bc8f415752c6a5014efd62c99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8a5899f706b3f46a9779313d03766410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f8a056e9778c6108536633cea3ab6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bce9e648da8d3033db83d682a0b0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9ceb1a737d907c95aaa2970b77df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5806e6441f25fece630be7a577ad9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59dfc9445b7f93f0e846ff2c170482415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c039f5a807add04284555b71dcec1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce4da2975d5c0524a864f00968da1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded6b5030f0a6418b09cf162ddbf0b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82806562cbf4dd49ed4d567d972b2260419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c18a47b6f3aaa2376f83dc114a3d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c62f4f27219a75097cf0e4c94668c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723777c4bd5d68f65dbeaf64ba287a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582c4ae0bf279c9aa0b463398dcd7af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edfd77a7831a4fbe0286b8557eb806424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d3f62ae2751a04906dd20c71a7fc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296756087af8b6eac07f742553a06bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49c590ecf430d062d092f1f31dfe09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11a0d1ebd0e45d1f11312a715f3504428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd50abb35baf6ef1b8bbfa6d607c73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3443fe376437a7d3f8c2cdcd8d1f62e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ed90c5172b81938416dcd564b0d55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f038666c3731f11de336441a805a3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae49c4f75067f5c83a1822a1f7dd48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b110ce944ccdd6e70b911313b5dc0c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae7991aa7fdf093e55afa9709a0941435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9c31b7e501154efccd30b91a5b6a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf619d73cff154566c9f7411460278a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80330ab3c27a8c8d95bbe0d12c3c14e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e0b5d55a6abf6f01c54d8c34ea91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81fd38223b289cab01972e5ddc0e72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879becff756e2ddd66be5f8e1c4e6bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e78765dc7ef37011296f40760d5ca0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daa51c947b76e02787295628222067443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c199e0e0f61754e1ab19bcfd3815444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15099dce9bab99581ecb74f7274bdc6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a02350313a0de016af0b63e6e76892446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255fab6789ec119bc9ab1065422bece447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ba88a9f0cfea2c9be5a36d2c1995448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45024c139720d56721ac7c3800391e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b9db576371f41c51b9f61267f7fea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d35fbfe61427c434183fd09f6c668451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c73c108d92a669c53d1512efac6bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a2212c342b7b04e0833618e99b369453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13493975bfeebd0a5cc66cf536f2b62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868d589b1789d25c99886ea10703286455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900931d0c76c917ddcc111f1bebe71c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500349e75c2c05b7cfaf8a4813ff6c3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4116b38f9d233aee66531f5f4b037e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b7ab19cb91d6ebf8126769416de1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a7c142816b2de02f21a4b1a1d4d33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95489c4670da14dc71929b4c414b087461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c009e874ab9f46f00aae179b90ef07b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411eb242d027f47b2ec3053880e632a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e899c4c9be4de8548578a8e7b718c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a4a4d7196f1f91ff901b242ee755465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee390c732c045cfbb53bd8f91ffbf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246d6ab9b33840f534373ef3e10eea6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49e4ab786ddeaa08baa0b827ef8ddd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34623349da1aa3e1c411651be206e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276df20a77456d3e541cf94efcaa884470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cd047089fffe117497c8e5018f715471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43334afbfdb86154383d594d3b1257fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedee3634a5f03e20fc86265bffa6f15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db869698ccd15a1c901b34be182e5ed3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a85db811bb62697ae080a211bae53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b9a8027e9028c0e1fbdfc426b6c62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864b0c195bf17141906a832905bbc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1692d034abb0cdec8d3ab080d04fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ecb01fef240b7a71f4100ed39e6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f987949002a42027d5e3c38087bcd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285789cd4a550d023edb5a5916f4bfdf481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5338,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16511,530 +16448,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
-        <a:stretch>
-[...478 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17493,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18758,4119 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16864</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>5.22</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16869</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16870</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>2.5</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16877</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.06</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16890</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16756</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>3.66</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16125</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I127" s="0">
         <v>1.51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16922</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="E128" s="0" t="s">
+      <c r="F128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I128" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="J128" s="0" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16928</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="E130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16931</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>0.64</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16952</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>1.97</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16956</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>2.04</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16974</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19007</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.82</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19021</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>1.31</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J148" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="E150" s="0" t="s">
+      <c r="F150" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I150" s="0">
+        <v>3.08</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="E168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>498</v>
       </c>
-      <c r="E186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
         <v>0.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>545</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I210" s="0">
+        <v>2.03</v>
+      </c>
+      <c r="J210" s="0" t="s">
         <v>566</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="E212" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>622</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19475</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19480</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>1.26</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19485</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.1</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19505</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.14</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>653</v>
-[...11 lines deleted...]
-      <c r="E243" s="0" t="s">
         <v>652</v>
-      </c>
-[...185 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>