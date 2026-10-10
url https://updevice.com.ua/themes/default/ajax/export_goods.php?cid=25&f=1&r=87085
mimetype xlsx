--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efe702b252b3b95230b5688f91dd7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f8af89cc6be60fe7dc679ff8619d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45e4f7bf936dfa276e7213b8fa04b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b199ab828019b1067f1b7e62f97d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e231492eefd328f41f71179bdb78a555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f14300f611e0aa2c5bd60529f939c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6d86345cf32f48a3c5ce522d764b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420da54f86b6daf81a9169e3c729015b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a153e93009f38f9cdde534166d03e1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53861b27acbb70a1ad9bfe7473953b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe68379175ff8997470991337e32ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1f6a7e8716342de564c16c91e16c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cef781e8f003f354d43eead79083713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc1a97d7dd9612acb5f2506b11eb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a28b291faf092a5b4b14f897770c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04696538f1cb113e6545ac53e95702916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e791b36d0ba5726c73f2817930b3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52241cf2cf16cf178bb58b0c150883618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f33aeeea9ca24d18a2069129b3e3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c4fe2d57fbfa179bcf18c028166b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c288404380a6b3f2eb4852eb92eee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c95e3f4c4e1595c2f1af8c9b255e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97d2af50b02e7c6431d7c6c4a4163323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a3b916f586bc489ff069638cdd13624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d739371f50b8f21728f4eae30132df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bcafae979ac24f78bc4055e9959ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9699bceda9c3f3b8d59d2d4017634227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d732a7820b21d1cb9b801464706bdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f1b8966aba1cc7c09c0f183d9f79b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84005613b122224d61a44561d8a224130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81596a1c93136515dc8a58bdcfe4eba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a73891e41c275dfa4d528076645232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d326215e80d9d69d3f396ed836483ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee05f87d929388897bedec2b373d6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434adc177ed89653374cc3f40adcafcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de45df5292de3af628aebfb59715ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc479b63ddb9ea0e7ea9bc4dc75e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e627c29a6996c93e95a7dd888ccc22838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0dbad6d8b0e5ca3b08bc9007e706539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871de868ea66a6607d1313374eb221040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4fc70a47fba1887384165b4b33adc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c9b404d908d53644f8d81ae60b5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da34e85c74d7f5372850f9db9bdc81d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4abafbfa44e84dcf5cd47d1967982744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c93e0eec1b6f7c03e1343eebff40b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0110a340f6eea9345ad5b455acb0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f387e23854bce4003bb3a0786e1e4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b987edcb6f34b739fc04c59e681352448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634971323b529347042205c8ca388db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c1215214d990334806ed33472d4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1a8177d06bd1caa3b4df904093e4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1197edf6156d7d2419b665a9da60b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aff241c0989b4fae44fde7c969fc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e48074214481c54c8aa2fa3c6537d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a5b2c4a04e57e569bc4c20257dbfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa7100ae2da12e9d3f4b7c0c201ff356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb18114ede18ff4be9d027e7f7a62b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa2510038258d75ea59ea445b9bd5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a67d55a20fcc555e757b516e75208959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec49a447d0792940d83e3fc0c9852e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b36097583eb1a3ae9f00ab6a595ddd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8255d1fd923d8da237e8957f0cfcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e7b2499674cbaf51b1d74b16bfbec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef3adc21f5bf86291ed5f285ca9baf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe2314c7a34407e819a4aa451f304765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b99770a16f113f195627da997d5e5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c6cc95b77d0aa2d33f3d8ea6143bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15230570cb057a7a16e7446717b549e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7fcfcf78271a8edcab273ee13575b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb98bebcf5d8a4de556bda2d24df4a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc76a942aee5e9d4dd7f87e306421071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba59d711358e202bb80fb95c5ef42872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be3b183dc1f458738e618c857b49b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce627149c2320147e0467145465d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ea7c6c42eb8d5312ff2b34f8215aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e893e8d7d477f58ed59576bca439776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670fa3a576753fcfc34383163a12a9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080c30e5a712254109b9a972ac77f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c75276e6feeb3cfd2ff996e9fd155f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f67e78657fa807731b930b49e3a7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a50c330a77a2a226629d7a3accd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de07c4b3ea2aea65471705c9f94ef382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2de2128d389e149032cd5e47f54efe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e549107549313b7f2501e121a45bd0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5809a33cb88936a6d945cdd3258185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33380ae36c70bc48427b650209759386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fd52b85862ec462a0dabf405f1c7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4010749cedc726081a460c20c7fd7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deefac517368bbb0179ddd2e56ce55789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0ee7c3383d87fab3656315e3954b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3e288ae3cfd936bb9f010b65b82fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f9005f00a7d95c48ace1155f6760492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1857509b4712b892a398812fee6eb1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bdbcf940dde7d859c99269abdb79494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce010780bedaf8e8251619d42b674395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da64a654bbdfc12562ee1f2195689296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac5ccbf3c2ce46bb60177522d5da8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63411b6b1e9cf7ac676b36386cbcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da1665d511540247e8a6601263a11a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35989142da88fd0c2ccb11a4c2545017100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11198592b411b7793b63541b290e4e4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0994a910b343f72b66f40d5694641b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff25afeb9b59efc27d727586c376028103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799107b3b820df82942acf886387cc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa6aeb3b9e7b4c01f632c819e4612b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e68aff5d377d4d32d4148db60a593106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8f162783193e8fa81eede0a117a00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706c501a71b94776c46003e6e02cba1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fc656c8453b4c7b3e712ae22ded93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1baa92d2195e07bc0bcc5124a61e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9017f31f26bd7f33c1900fb31d57db4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e983ad37c915fb9e8e29b6f8c885112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60653f1819708e5b1317065f872cdbfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20de88cbe4f1efa09287ffbebb9dd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad1a5d4c06f8dc94111a85996bf355115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fcbdb7150d521b6003373fcd85350116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee3a9512eec214a4bf4e50fa8c543117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eabcd73eb0802546d8906426fbbb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb2c74749a30081fb58207f01d23a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2847f204e2a4c3af137ab12dc4f4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba00317a34876f85731bc35047b6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3626ce01f86e59e6b4cbde4c697b94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459f85c033dd613c18687202bed027e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59e410be412c82c2d9e2ccfbd64073124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ee82a10a986536f89bff4f30dcf74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d67e47387f06326917a638161f8bea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9a10e7a9e676225aea20ae84da36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f189b68c26eaf8dc41009bc1e7cf08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed821ca9409994b26626d18bc89bd82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806018bd0862d996b3d5dc3f44cfe08c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7256e757091d74752b35e16872c09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf469b6c0c1b0e763d0d43e7be15443132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d322507d854a5d2eb7c2ab92603af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b47aeaa43dfc9acf545248b89060134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6faa3cf4ab325228497822213a5aa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4e6c5eadcc99f0af012837482e79d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf20282d70e128ae7b6377e8afbbbb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e96442d7231e0e23b12f35fa0137f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550923b311877556526dac2ce114d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224b8d02bd6901bd4d1c72e53585b75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1754231ca30ab3f56e1096c93edfc64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fc797da0e93c446b666475aa92cdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1157612599bcf79ed207b6a5b9c467143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc734fdf2c91f93f628a71d00aebb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006437ed413d0d62797b44bd735e213145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e37f9e79c0019371f3634ec316fe33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb238db147bef169b41ba3ba6579546147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582a53874f40a3ab66b1d494424fe57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8fb867ccc0b3fdb22218bd8ece212149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92382f005cef8bf1b66b889ca5f7f781150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b961bc416c06d5c527aad7890b242151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d097b8bb68ff59fb514feeccbf092c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade96ea5616cb8b650574abc8f0f2566153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4e5ab724448a85974588f0deb42cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0b94b7ec5636beabd51d287dec81f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b9c53a4262fad4a070a68225febc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b46fac0ff4d1fc1b6bfd257bf891157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a20bdd10197478814078c26d4e158158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb277485fdc082b0bc6af5b6c3ab1b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd182342fa1b3b083eb4b4ebe09bde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49958a6b8d37de616fe127db1befdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b17996475edbdd81d2867d8d694629162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce758ec34978dfed1fad88ba0d39689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228923322871021b0368cb574336bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e128a116387c23bcbfd3116769d9e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e04f356e494b3a948fbb7c397afd59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c729466f4df3bf0ba598e19d5992b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fba62db899937b8e7455e519c3d24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad633a972e210359d43582ab22a38e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b40a8af53659fc229868b8dbba2c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628779d0e247d9d8c6ac07ecdaff5ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e65396996831cf8de39491aeb52ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0322e34e186b9b4480524b6f4b94a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161c6436245e1c8a3221ab6f5a10207174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f131b476c5fd580532c10549436a027175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651025d7b6fc7ba911dfaa226f20cd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34843bc8a07a5aa1e7e2b1353a34c403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56632fcbd9b26861a8be5c18d38ae9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bd27baab1ba594b1c32bd11527a57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b25e096b523f4078719831980819180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b50897964aade8796c01d7c54cdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b37b133e4617e0c29bf41127a4297182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa53b90b79cb14b88d260e1170349183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b90daadad86f3aac4a96e3c857f03e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391683c7cf85bbca6c00d5db596e2d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2442c15a6ad5f8b0033b0d10f5bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791b3d5ed54d54319b868c4b917deec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217644dfc1c6c23efba020a8de3ac96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e5dc69e3a6dbd406dbe9fa908029e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcc91ceda796b940708ff3ebce7c3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3f3c9024a88a72b636a4ee74d7756191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de651f0d5493e42f4cac248115d86a2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c780fff25669439fc90ccb3a65ae4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc65ee023fefe588322be1791d6e9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbc55dcd3d3757169938a1da01ba8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b5766bf6431c5835ad06beec212c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41996d152d099c74d51e4c64a1cf6360197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606d311440e474f0a2c86c172eafa9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735df60f3421a95cd972b4b4a2fcd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8aefca8d9c7ed7b23ee0910fdcce7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b7cdcc26554455ba9830cb4a591e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c287bb4459874c1d7fd3098a1ab8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5be7b187da4a5e5821abc897a4f5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79962cc2e1b2e8753248c285fa90b59f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735311b1c0e827065df7cad37d813f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f660db4cf9e4803c4aedcdca3c03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c26083bc817fae3de9681cc0ddc40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b676dadc7d31ef23c6b455380c46c59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a24cd57314346a762ac8f8c15e161c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd3bba2ec08d6fd04a2434e6ac5e99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6420be0e53dc0e80b3ae9d0aa41bcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd070a86d1d670bcd9092f67ba92485212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050363208e6cb73774ac5b5f9ddb806e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9405cf88f7247391b57a9656850078f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c0f751eac6e5cd1e9dcb53f4af546215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd686b93cf7ecb881774dd1e046ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fec269bd5caf6a4cdb839fec21a19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19110bd3e4676210f3bf5bfc8ae19e5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636ae4891cdd8fa2c709832a50973a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b6174c62f9424830e80a58a8fa8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca952a911ee1a690dbff6b46f44fbc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0b472a9aa8beb494c93213919d5b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beca6aebd376e88e4dce1e7bfb3412223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0053c92b8f6e70bbc79eb490e8aea2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a40c2bc244ec782244d6d1d3abd77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055350e6be41cb13c86cd4e56134dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051f2912e72fe26616cd256b4546244227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a0b52ca8e3e900f1957e9c994acf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cddd0fe4f505a4f4f7f3276613011229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdab696b05f005b4e3c91109b80f16e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2883bbc746ef3a3f0c22c3238689231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89545bda550a5696ac65614f1bd55cb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e151f79c4b120eaf371abb7f1de0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6060f1c63ee029be2fe6bb6c4f5bed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2d2471fa9664f7483dd447a049e18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebca4158cd17d898004c2743a580b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53085efd2f73b7c22cdd5050310bd08e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9506cfc0213344711eac5904e665a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1ce50e1a6c255adf5b5329f844a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c2739c60de4d5592e2560cd729e4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803f4b320f372ea57f2f20f0b06b46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8ba01bf8e8fbe3807e535c76db400242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b38884576aff7fffad74cceb0c9b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064c93d44be6e23b36b45d0cb1f640244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f824d75ea5726ad900a3acb4dcbd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5a2990bc3db0a2bacf5afcdb07b07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ceaf661defe253972843df090529c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12bf182881b04fc5b0ba83da1a1b43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa513bf451d3f37fcff06b72c371184b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6578aaa4690a4232e2ed15da67e90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5992f49ea8891476293fffaf000b6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7352f60780bf0f490fb794f34072da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aef65611311f4cc37c2d9b3d3e0f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf09198edeb65ff531ee904ee25aee5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c64f3510b74ef4a62615ff7a6e036255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a77a20bac2e457b7c188967ee893b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81c3833b700130a8b6c0e9fed3b67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c67b8bc87cc03f31f34c61452bb498258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0507d844e7d0b1498e08ad7a7a7e85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f68fbecd6262440c1e3f981d84a20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3013b7363ae66e932e1f0dedf6b152b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd643b6f66f7c4b990a8b78d648e700262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2150a2801910650b465383c145aebb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e76c0e60b8eaee4a53749b91970fde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d93747d4029ffffe27dabdd4c5d065265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82907be9aa81f7b93be230b4f58e7b19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c0c12ad874eac4ea58bf559fecd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f59a9acbf5bf52a6b1a3d9a6774795268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e0d09783fec0c7bbfa5fb83c2b03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24943eeb12a57e83c8944501c067bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c42f45c4dd956ddbb0c285893c133271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeeb0f06b2d322c3ef75ef96be2d75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe41db05cd56ee46cf54c9314f1715273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79c927881529d47be8781d86c0dd35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba0e1c0e8c75a0bc1cc98ce36958cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffc72cfeeb4651a462ba9bba998b94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38659a885bce9e52dda64fa9f790c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150632b372312d3d62dea12fefbdefd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4ec0f984da001d8c60431a305599279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e43f4b50051ba5a3dc4e60e62575f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffca425c16a7b68f04a4bb38405ff43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19fcad60de6b6e539426963461a1e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c651663a93558b5447ad357f759b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f803ec8f7511fc5e2805efca4eac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d202ff033051b21cb36eaa52363a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077039788d3f6f23b3c7090d92f66b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee554ee6d8ff0fc83dbd7238ac61b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c35e2c4cb1d97467b2adb0eb7b5f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92bdfecc6a74a596857262932810cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c01ba502eb827106c8367f0d72cbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe5c7906443675cf8df102ac2616b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949e32efb7a1c2a37fafb1a1020818292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9616fc5df26eda68369784fc9edeee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405f179cdf9997282ff0f175235ae7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbfa575917da5915a3798c715ead97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be15378830dde3d075eec9004b4566e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e912306076a2b8e240216112e8542e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce130418ac42f10ad6fb764e998a4dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85260ea24d64eb1158cafaba49e9db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbd5234eee6634be92ef725065b62b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90243d1e5c7ffccfc71d8c927cb8c20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00be5ffd164c69515157f28f29f5bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92171969f5ca0c94e93d0c5f3d83e2dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d5d019085e9ed958a5213926eaaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaefda5214b3ebaa4aa428d1d37f7e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab241b845cab75baeb6c3ba6bfedef43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b015e7c2c503fa0cba943525f7c5d0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48a44d407c3a56b46919573c76c346308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5702288e4aad51d7753ead37a71d858309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9cf9d4cdb6d20f7cbf82725c33815310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694f3fbeb1ed6b578778667105d1cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c6d6b732d07ee73458cdb136b4eb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1c734c2e1f534f9a94442423b5e09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d44fb321c3a36a186fb71b360f23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c88d07d9d2bcd479e524c96a2a994315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178ff4b11d6a1fb928f071bdac04b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa06dc72e4b1fac2352b0db5c734ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25532a9da7a6d2688a1da8356b04c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfbd2da0d57b5912934c521c514650319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eea64dadd0174995a4cd7984ef4898320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8630709e7728f56db13977976d801321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac17c10227c26469939755bbe486b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9340b38488aaf660e45a0e6fe510cdd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484cc3407bf3109b42bb185ba22121f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c87372c8b0662904a59d60ef39cdd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941eaefe65b2a62f222df3a1a4af7d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c3e489fce40b7a8d03fbb5a699a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e276c04983ed3bb4e172fdcfea0da66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee2ae0318cb092a614743933d8546329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdef414a3a6d1319bfc074a3c5c6b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966804c49e8f159c80744dfa9f3e57e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3b4544870b3438b769a9ebe1a1117332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db040012f93e7ed2e7c96d2ff6ecef1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec335392859e01cd859592034d1014334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24634dcb4d60898809fa7b5d0507ddc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28da60c0ea548fb6d915ea6939ebd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc20419b5a542ec57c910ab5e2227337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca49bd0f78f24ec39db87ffd5a8bf8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa422f962f4dc4409db1ca922b83b4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b664257694b4ee7285694aadba1dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a5079360274a4edcd2773355d3e3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44114f2a61787d853603fbf38cae2830342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0568dfac95b1e90f95c49d3132f31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911d1bbbf97afb32225ae14c9bb9cab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297ed276619cce1ee85d7d8922d2c43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd5ba4c0c1502f7dff828b2fa53128346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c5195d30e3b07d87036d425af0fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d4325533f86af74401f9318699e71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de360b4110024911b90f4eafda1a75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d36a064cbe01f426d029d3986ace25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09b14be368a7dbd30eee336848fd69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42801fd7bcdfec55bb7962ec3db622352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5397844fef71efc2df1d89f3efb8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee16bcda0d27fd6418438cc930df4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f0c459dac853be34c4f87b3e7732355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fe0b12c3780ae7a87a0c1a4cb3b91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fff79691fe653fea019ae811a0b0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3ad0c8c8644f3f2c8b9dd25361aa4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b665206507a7d4905b4d3296a2f40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21a8fec9a0f04620756855829ba61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce984973a2c5e2bf2841a31003a3e2c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17153350d4c63692517bb68f972d2248362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad419371bfc12f43618953b9c542ada363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e983ab4b7c9657dfd9a17719056b18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb0da9cc2232b677c5f1663035d6c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614da59665aa85c198fa800730bdab3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5d04127478e4baf50e5deacb29cb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee80e2f278a145e8b4370efaeae426368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6a789268a00d080356831430a5002369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60300d129469635bedb3ea5ca19db9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c04cd6121d378d2fd16de48f32f0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a67c83c58634b416bce3670f0efba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5695d8d3c2ad99e13cb66d5a381aee9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570463aa8d7917517a18b12732a5164374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e56b9133db258d60356972648ba89b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d06e0a89fe16f484b7ea1c13e485a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a07499c45c0be4eb7f3d6dd24d649377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde242363c06e04763daa781524bd3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f205433157b787f70af863b6a15b3a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0081216de1e100a05015ecc84d1e52f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33985c779d49ce796a0757716658f206381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b218e4081208d74ef667c7687e3be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e06942b72042aea1e02a5dc4bec686383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefc4d7dac7c11dbaee106cdd83e55c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6b1060042448be6f17f00c799d870385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c494b02b9b6a78019e6f3f6805f685386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea335023875cb0f86cf8e8439832d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2589a1f15527d2702daa6e94029d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb565893f6c99872d77e6da5b164a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e08d8be182f49409fb6859d85fe9ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13fcea64497745d5f0c872daed4fae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333206577c7e4a999546d90686502961392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb7ba2c882dcc1b7c90be5aecdb96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224a39e50dc326201d2d7432978d6a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0890584e8d5c0963de854d27b1993a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea2214f5ca914d446b884add59252396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cb80080be004f5ddcf10216747ec8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ab8a5dd1f6bc3be5374db346f7c70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe76578ca9cc5943a090dbcd5b979a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cd7c693896da2dae4dc7a8a33065e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985499ffec6487cc5b896ec0183f12f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333645a2ef3b8aecf6a68d224715230402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a211a140ec0911ce6c095dc98552eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55089c52d67f670f767f98d8f7c321ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab44c4fe7a0fdefaa8c9f8b7ef0b092405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbfd9ffa8c58b49671de4fc02a5cff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792771a96d82255e57bd875e7a310c2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a319111114bf9d50cab97444f918b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84652fa8ed93882306c9481c982f277409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f45b7e0a07b2d1b19f104d205f8fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba28de55b1746fc9364bab26f166e4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdca0534d546306b53059fb1420d77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc26b13664f263282e4eae75edf950a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d27e1e144afe09a4acfee3388fc1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d30a2d7485ebafc43ae5f5221dea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f713670d3d986e469410f25d2d12d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bda0b1b0e60221b2b82ea14d05a86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e47aaae9aec5e87c01db81f87ddd13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468c2a50de503dc7c97bacb9e660bd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d50339fb1429302b42e2099b8a6f6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a075ce8ba733484fc74293a4f6081421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c271cb9534b791d36821be06ee73d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe18e1509303fc54bd6d3a3fe79ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3472a6e5d720557f5a5eaadd3521c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd96abd4125ab5f7ff98b086556f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14be9299960a771b9b5e906a2053888426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66214d60ffbeb89cff27ee2d0d7eb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9db0a594db79343e05f9d2568ac068428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cdaf8a2180234e8c714942a86b8d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ec11d9ac06a1d9dc1bc4aff80fd4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfddaa705e11b40852794f5678f516431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c436a3f5c9298f14d6220f74776f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bc2aa0a7674a41d969c0b5f9ce6df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8072f0f4ab7521c58bd2baa6ff91e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d58c44fc57bfcf03e36dc91d716d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56950b4827d32e221dda4e22c83ff28b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d69fd4ad0f635e110170bf91c44a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224dc419cc922dd87637d89e58bcffa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38801ef3902093ce8aca7326cd6f518e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d6e48300ab8e9e9e280554f380739440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba2c0cff9eaa75060c6385e78957d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4fa64454ed276e7908553cce6f9b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a852454d57dde8a84a7933df2889f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bc6cf2a89ca5de331c62852c00270444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c29bde068ebd2820b7daf5f358acc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa834165a87c9b63a1ddf179734e1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972543722dd361a79309b83105fb112e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dfae438ff6752431ea34bd4ae8786448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31ab7bb140bf09874f8ef658653ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f03a7108c26b74a6434a4550e96ca2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e116a0fdf055924fe9cab315705e6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7f39ed16af2550a15f80e7dff76e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5c49b22f008465882409e85f29ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff61790651f5b9c770e5ad72ea40efc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd776624b3f3ebbcbbea3935f0177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af813ee91798109ccbf12b42a82e15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8318820e97cca96b27c3c595859bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ac5fc14bf22d3b823f77c234f8b5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333431e490e100e547fc06959956d55e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7105de5b78509018c6eda856a5f336460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99084e1f5ec83782f3585488fb8ba43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3579200550694b3057b891c94431fed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d5fa687b99823f96f0cd78eba904d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c40d6c262b42b09a542b997f7234464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd70a109307f482d2b5114e78a8a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be2990ccb0c7ff8d101090955c724466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dac7af7590769bc01a64748eb4bda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b8b8d0ddf6b2c17257d232b407465468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b620d29af078ea3581a2f9896f0ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4527c4da551547e2f5ae961d54764470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0fe209bc5505fd6bd664c4c836d80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92adee650aa20c01fb17c58aa6fa101472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f44d712a8ea16284abef7e1d7e4ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46ca102e0cebc1f1912aabf93d8219474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97225a131de403d0cc8f17f42c05b2bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c10f9faa184d334c9b6adb2fb95f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14025a45e57def3d84966c01492201f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331fbc676fba2c1cd8a1c693994850478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd151a1abcc01854c39604dc9d236534479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e28c3c370e516876891797dcf74241480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3280c55cde0c8d50d930b1437fd9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074536ff6bdcd954e0fe7e9384e42738482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986883a24c9013768c116178fe57af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17220574600298caa64d9c1869aca39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d6b993d73f7be22bd84db1f28f03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487ce413bbcbdc7542a28cff05b2b9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7072677e2ed6b7546aa8b6a3cef6dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cca9ad941790481c03c15d633e4104488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64209a9447bd5bab7b6d2a052270ff61489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cba8a495ee78414fbbacd9587de8291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a0a1f1505e94211141a5952308be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b99761f59c401182d0b1e7c8e006763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b673bf5ab29c8f23c033649723e2ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed34722bfafc13ccad2005371faa4b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3164e81d51cfdd25437b1678a2d1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12574c1aa5bb588106d833a34ff8417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9519a4652f5cb8337e0a027a608ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a8b23b0fdbd09e36587a7719f56999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e809dc8d3a830955caacf264c3381010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb210b27ddbc9aff81928c55b5bfb3b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3a57fccc677961ac815a447ed08bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1bcde27fad6b7253b29799bf6029113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a3b07b7d8cf315fd4477cafca2df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdac4840ae44e81e23f7505e0db6c6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75b1f72c74d04d3a2baca9f64033cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84519e5f3b6cfc77976e9936b0dd0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2e5e8940dc2a42f8f54c0c9f19a0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0eca3c8ccc8d34b8effed9d388fa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1cd86ba2104449b877c7b279d88d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c50d8c743a1f1b6dcfa118437852421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811fd2a2ceb48d2f16635e3660d4ca022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d998401a6e6248bd5b7b55ad673c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb631696bd4bf55749ddcebc840653524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe48c6ec99ab3c158f6ba11ed2210825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221254da89b2f691ed7b88e39aee42426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c74ff7d6b1c869263225f3118b3dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cca97db4763d3f3b4611bbba314eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fa76bcdec6caac9ce964b0bb48bba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21582c62a3a0485a8bae1c1fc903c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ad9a41e5ea76b215d409967e89b3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9029328f85527192b923e003eaad1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eb37ad8aa1c1448393d4abb0984fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beea32a907ad75e07c5475ac3fe2b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4b39c34ec388f6bc0846b17e0ff6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c9ea494f830e08d9556bf12bcf6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cbadec9560255f04e88efd657cf6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc17968baf814ac651cf603fda3454a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f120b99b51a5b0a78a4c2144d40c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8bf5ce9c459caa392336b0b6e46c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2f78504d04913592b76e87ac60eee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bffb905baa9c5ba630b3f33d49c8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53be24541e6088740e193918a155bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee236f7a2d0acf60dc31c537232c5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24921c18e650937c99743925162cf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b35d9bde7a3b572f57de474b6dfcca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998aefbfc0a8cb46458db1b30a19ffc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f90e10ee924c2c1c2a3f02c31cb5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d955d28d6ca57af2b4f85a3be5c8bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdaa3412504fbb780f281243c7ac6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8487513df11f48efe2d5afcf7d349351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7d6afa81393d6363fc19ba459c42252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef3098205a6699f43998e62667e80753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f364dc2844a62a323134765682d6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da30a23fbec1d98b98aa8a247ea8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c7601360407226b939c503130682b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f1ce72b5bf4aa3d622c6ef7ef59757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f6ad0d5e5410bcaa664a29012015458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c13c88ff9b7bb7bdb5bcf8629e63a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9105b4dee715c0eb3c6fe6e187492060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0effbd6501e42ffe4a38819509363b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7bd399e9b45bd6309880af940a3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f7dbdfbcd73de23f59d05f4f2374463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9de2bc89589f0725188bc26d3ee2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729730c795cf4103e53bef769cad2e6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c823ac2eb2ebbe51f1e4f87d6da6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a624d726e4dd5e59c200ebe23d71ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b3f08a410dd592008f06d63b147368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f078a515314d7a0ad1d8b66180373169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8b68d2c38e9f37d9369a6b0ffd44370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a1f15bef7222715860fea423545be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc801077db725d76462f1fbda047de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352772aace7614d8b35c2d1aeffd88473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63b55bcc512f0fd59eab70d66c2e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c3e73dc9cdc82580933dfc468a92175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cce2fdaeb7f3a808ba572b1986e53d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123b72035a82583ca0a8c4297bddf8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d8b0d4e53cfe1ce71264e83f815cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995414e4775930266a25decbd36bddb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063c5be006effca112787a45c4e295280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0d56bec9b0e2a445d7318815736b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04653c3724016680eb2d8fe5ee0ad70d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b035bd126875ed48c545a010dbe03183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617e69272ae1089b2d6bee25284638e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7b1da5c63a28caef1d47eb575ee8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7737b1e9cd5d7fb21a04f79dfd060486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103d0ef9321940d68bddbfb33d81e1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18946c3e44372af099b631a193fc4a0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730421c36620885a78f0a350f406e1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77daf89b8bf893baafdde51c00a7f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1810d20aec9a06c23c9dd893a40700791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eec6dd0fe1f87e8be1c77c8b812cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a03931269b4dfcfc9ef6c6d1e634693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588798f64663c72c5cb7c37612cf3a5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1a055e02737ed272102afa19ed67b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95920f72119cebecbdf6eef7c4c5e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96250ba095442202625e3d976c26448a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c16be501bdab933e4d2ce63981b23698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564da1f734a0c8d84c69b2162647315599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5a97f2212eb58381f9288dbbecc40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9402492577aea6376ad7159fbb87f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0761193e3240ce55efd14aa77a9464102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba221fa51331225b5368f6ab1e4cd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a78927b5e0d653fc8d5270e7d0be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5468879dc264322ba362b7bec79a28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94313e063be63307d43fbf9de3e38018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d2b8fedb6819ba7c5c255c8122a12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772483870a1595510b11af11c3cc6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771007e031ec73a9f1ba1eeffa02d00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96102e76bbca8983720fd1ce4c28ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fa5c9396e047521baad5418510a3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46106422bffdaaed30c3476d7f62e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3388dc492db8f237fe6e251d3f873113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c7aa57b3b71eedd3741631ed09a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69946ed69497126938d6b777f3d4965115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18451507db37b1668c2c3023655b84e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a8312c119f926a9b1d623903e704117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f4215bd854167a4938d53b6a81522118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27aa337df42c6690536c7baeeb69b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c6dea62c0bff53db8f46c8b677145120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7381540c07614656c13fbd67b164b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d08de301fd15ff818464124974168122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b43a68a241e2ddb48799258cf2310123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6344731cd9f417877a875c7da3717124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e020a6dc33e0eed43809d61c6510125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76a540308d60ca015a77e460e9b48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3caa6e1e9e656d14f6699f023d292c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eb3adcb71a655e7d8bd66d670e45e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c2db141a96686ed9bc431f399962b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f90ae260914efda9ba7b0b02e0946130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f064ae9eb9cbb4d2da0c129c00481131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef34cf67aa2947a4da22e8b255e71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c769a081f46bdfa5fbd0b47fbe2ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90e1870e16274496b911fd890a222134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7aafceb8a57b488b5d8f1ad080e8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87cd092f674460b0a520575113f7f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73802aecf3d2db29c37534c138d01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3474fbd55a395f88552cf8cc29788138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c846497b40dff9f9e0bb0c387cf5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de25606986fa49615a3b1494e1ea4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94b8a7b5544dd16992e7b84b02019e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7de17f596f494cb90de13da3942f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d6c8dceec83eedd28c72a57eb1a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079a700032c6b0e1a4c988d9bd36797144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831217d185bf0f67c4e068d9558b343145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56090e7044ba8a29d8daaea4c6698c36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7092e8feaa8373587480b08c45b2bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6f5e0de656c9fffa8b78c81b83fa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72646846ea184b5367febff874046f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff96fca6c55ecdf2556713f5824e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c845f73fb3ac44ed9ec23ad57c97f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13fc98f5cb3365548a2a63b7f28d07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c63bdfa88efedc3252061ec20852c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce5bee41b4eb7374fd13073026324f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51891ad21e0f2abd57f84c1571e7af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdedf58e0abb1306f1f5748bad1508e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbbdbe84a9e2d4d5188afa17ea5c9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85be17efd9c3259343f600cb01c619158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488a50c2294b0d9c80f06a3d25dc9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc95be211f144830a138bdbe441731160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a740e3659c3fd8d0d8a09d54b3267161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2702e889d88bcc758e10bd05863b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f12be2c5938442a3154167d6cc458163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ce0e102d63a500490bb8366bdd914164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450c74e02105188a1cddcbcf389a6c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a234e78d5f32d58a899253ac9216e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd313633dfb5a2cafedb3e22328de0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817aed4f71176d3678545c8c56af74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73387eee890bc7cdd441ac88bab60f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae61f48f4cc64419482615758ced115170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6064ac722d80680e291594756babe1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6929a163168c03e5aab5fb67ddc69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ec2098b943552b2560c0a6891e0f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e344fa21ad5d8bf0500784ebd8757174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d811d6b1a824edeb0f3e39946fef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b54685633008356e07b0883c7cb39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b20642e089757857ee119880788b0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5cd4752f5ca0d265bb95bb55958cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aa036b32425a17c2b7767670a9528179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da31f16b0d7bc2d68427bd003759757180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443fb54a7c473735c1f7011c4ccfff5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30661bf361a1a0b781cca4d77942f992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbbe84f066e5b7a94754207968c741183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfbcc231219dedc18b569ab0a2d869184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15533a2d647f2db92c624d3db6405da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2d3e3b2621595665caf4906a8374186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c43c596ff6b21ee91aea212021792187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2508776d39342578850974f107454188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e1651f16fdb6e22c84804fd8d6cf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbf7bcfd8684a2fd85b671d081e9c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea965e29704269324b4ec7e278f016f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ca75facd80af6e941f02a6d52cb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e90309628dc17bc9fbd457ab33765193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8c37df189eac53df9ff2d5188cf97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12801d67296769b067892cd85ae650d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025bb743bdefd0c0640dae8a601a35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65507322e0e034a9991b920df85144197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9378e83fc5170a08f750c3b47c186198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5dd576a7d40856301a9421842d085199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693620160694b8a820440ed7f3fe3217200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baf708bc7ad729a0885db2770f3bbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edaf9e6132329bdc164bd168414731202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f24e38c68de5840622ce80d51a60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758967f8696a92662f3e82703e782b7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e2d9987c80a6f067399e67588c1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30142071da335b350ae7571370abc65a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a513427365ae45de81f658a8d2fbd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411deea5327e67acc63fb627d4d1ca33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc06415144f6f875793ed90902d28e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a11b536bcf6a1784c00525d0fc39ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853458b9afc7419f31fef673c16142211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a6754174b3434466714b781e7550212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf2b968527626f3cbf80b82f486313213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22a45e9d00b0d894d8d426c21b1fe9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a35826aed6c15a03f2dc4cbaeddb69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15319168583308d0d0d72487797ef440216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d997fe797933e6733e3d6403fb66e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d210cd7a5e1ccf0f0d50490688c8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6344aba6ba787752042d1a2789bcdd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2da2fcf569eb12f8c5b0a3ca58d087220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b7f0dcb35e3f571ea3c69f5669d4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d21b3d6a90cfadc1db103f51efc4ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66dea709b3344cee5cd0bfc03f1f1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0004da9ec076045d773b3061fb1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c007f9cadb3a611e8265ff4a0fe9da1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfccebc4981bdce65063c3d4fd43b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175419387fdbe5d03bcfa692f28fe934227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd03cbf6999fcc0df0b86d7caf9da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856aa3ff82e3b3b4f1f074ecaa2f686a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361f705bae54aee4f4b931238c39cd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e008efb229af08434d20b17290eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea8d274bd2a06ae8cc93e98714f7a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e518c9e34aefa4eddd783d54a36da6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb92592a4de676d072a890543ab6fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e141506706a42152f2ad8d3d86ef6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6af1762bbfaed0c086560726c9be7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914c5ba18823387092a8f88b67869a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262f86bcfd8f94607fb80a85dcb6cb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0576726ef1d56426689791214d1529f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0a24cde84a799b31ee72f42cd8998240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb56b0e1f75ff836e3d922c7e418106241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88203e8694f45d4b03ca59e1715cbaf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1be39294622db1b4a36f4c9db128c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d38c159a6ec43f0a2861c30e03714244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1bf30df5fa106e2d82aff48c823c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922e0b5cd0fb6a3be3f371029089fc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134b527b1d6f861ae4ea634c6b5d4b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8e0897d39f8034b5e3ec0b0229c44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada61bb40e804a3006697e43730b0375249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aa74971448691d77ed63759885bae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9607dd2488b0bda31f6c3c51a74d60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e4f0862f4a5eb6f14947b08d3588e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154b97e4cb21d9ceb5d0450e5a73c38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8625fc1ccc9b05b555e46c6c07633b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22719bb59767c0d8f33723b0d57dd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ad9a6d0f61361eb034f994a6b846256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b642744aa305ce3b886cb8543cfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2abb60dbfa4007392ef817cdf6346258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa485fa99180dd65507320bfb8370a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0d4eec170c834f71b5973d73d8f5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2236d11de4f46fb95c242fac942c98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafa63c32c156a5271700523a767b8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657a4dff09e0db7f023b3a39a11399263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c720981f1b7db710f079765365f6aa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5322afef8397303193291cb06b236265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89ad9c1c483f3e53de11daa1c576b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bd0e5fbd38cf00e4d512d3bade14c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde268f327235b0612b8edc5bbcfa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6987a33cc1a66e2289ba015d619bdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8328ecf97d65eb2ee6da7526ebac0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee378cb10225eb478819d3d0aa9cd98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72cd91300a4e0dbef1c6c9c9869c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe731f2f4559251f67a81d971a5a2d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ca58d1510dd41155c145bfab50d4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49acec75c8b756c3f372ea0695a26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228aeec51be520e0441a91c25c55102276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049be152879a4f22e5a4afd88875fa2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d558c84130e61cfb765499478d5bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2468715f029cb05b6934637522b9b2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d87048907b59c44690c7b0c3436e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960097328f470d20cd325de93027f29c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe758b898fd51788b5c279708de85e4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880dd5c05125eef673b90642034aa84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab06f098ace1a6b87390d2709f9151f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803767c91b87b14bba032680723f33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c3f2d84847636f1bf4dfc4e1612c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40222d0585050b60db439e8542e498287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d09d2d6c13aa2cf783aa2cf3d39f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7398487146573b409340c83c879c9c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583a5f0987decd4c52ad4a2263a153a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff87e19f680cbe4c366867fa006bf1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c730eaa9f465907baca1ccfcb20b42a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a5dfeeb76adcf063b034ed826f38e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d069abd0127fa2b35b9a8b0977724f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36d2f64986d979f120b428c4f0e38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d57490d538ddbf9a01d6eba47cf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fba332d9a6a77897778acbea0e9c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f87294cb1054a9149bfbb4ad025e79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766663c9d830fbbf85f040fa63f94b78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b796bba37896ce5aec0960db7c26fa3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139c0e09b932ad6d98978681dd5776f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b48134af8c8cb4891a1163b9088698302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226f2518fef27dd8176ed9a737db17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039033b6ce58ac70a0260d8d9f3ad0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b688579aa720d87cfe844a76fbdf90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d13482242c3e812c0cc91678fc498c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30122497b8c0a9aabd213971c7a8e6e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46858d10da4acad2f4c9ce93239cf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d252acb15d94d094c223854e0dcd7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768205f0af658d91d7718595f438394a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eee0cc9493e631db005958b0be9f51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b7ea24d472ebfc9e6ee4234221c1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c6a7f67f3cdb394d8f6abe133870313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abbbd42e7d8d387e83f4d815f72eae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61642cd10eb8ae2778ac90b5c21943315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d0176eb160cae24553e2ccf3be94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef204310fd78437c96a94ac3af82614317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d6ed730b49a410f27de8a57161036318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ebfc2044a4da3d2e3c4a5504e4c8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc781c7d2b02356288eb11d25d988320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5face52922332f65cf95c8d1e02b7eef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f80877213aa42cb3c9319f0b159c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd636405d489ebf1cbaf37e252f82c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745da266282f370edbf8dd5886ce9e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a4e425c15e3c966799928b29b4758325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ab70b3d2a6a436b2fe0ba3e4b6bc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cba26a8aab6152c53fc33ad75fc23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d4c2f89f70619ea5b2d8d97618c83328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6f6b2ef8418ffc53fcf29ff68c52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca64d2b8b7b95bb5ed228fe8165e5fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631e9fd109e4dd8f070ecc391e649d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a867f47abdee0d5b45dd50c546d5e4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dc8a721a36d000684a8c9b70234af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19467537eb86d532c2820884363df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b2983f28454e11ecd45bd5ed8a2a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771754ec58f30b38f870a4eb92125217336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396220c17c5ef9388e5e2ac5c0e1d28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825bdec3ffb7e95ca0a8941f41d5f73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051823cccc4c88a4f7f8ff540f70ffb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59879495a670ad85bbc9b987f87d308c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe2d97d5d073689fd3b5d032942c34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d1500b37407aac3c1018ab9e73e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721ec80399fd4fedb63507057bca285343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725caf3f18a4b829ff66e1b942061fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf2543486f1c790b8a54bae259ed33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049365b4744ee966db9a21052d73ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db91ef1fa09e246346c445afa609bf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80918b0df9fa633bcd73e5d8b591abd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8509ded9996f21adab043a8541cb15c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d3daa41dd15243cd516d6716e76ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18eb2958791afc5b1655d6531195f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5dcdd0bb7f5af2e79afe7522cb5fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b8949232f9fa63449317e051e87a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cecfdc92c45f549d158f22046c5bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225a5cf3a5c661b16b744a61d5fbef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99dd3312b05fbf42782d587f22174356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4042f91d8c1011b04efff2438822ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3d2749b4a6a420e26ae2f7976089a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f444985d7f2aed8fd2e72a95237e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0a9df985604b2cfd74d9d4345ec41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262dade4c699e247c3447244cdfe90a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7fa76ddfd495a0f49d22aca6e5a63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906096ca3ee4afdf86819202e72bcf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7153344beda1afd17f8317dce639a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dabb08bd4362d89c763d6f65536f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aad18833c1dcdb92d2daec5871d9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97168195df6d04df9100b661171c6612367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c167ab0933dc2e9048581b4fca220d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864bca74a2e3012b55aeb84fa7bb7e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444415d8c532e0daca639b1cad51adb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93221fb3a3c83bfcf0eb667851e56541371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ac96ac35101b566bb379f4d176cea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93340328c6e8238e4f385219612f1bdc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997621cf4d933c5e54ef1c9e4811787b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a44f9912b49f7a0c730c3aaf90baf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450749990e18776b1de24b1d43cd0eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758303b593af08ac1f8bb8dcee24b81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3887746e64efdddab90831d36e3bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe0883a980a18096bb413e2ccfd67c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438046a450ea49752f3b734bc0f95a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e68a246baedfe193d77cf5472fb9ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509d6153d84d2c41130d2398fdfd846382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50fcdac6e887d9d7a2c6c6e163342d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd687e127ac138a6e62a2a7ce81b97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9192ecfb8bb8cc58fd8feb1019349385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb949d60158b365fcde89fef7d2771386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf33686feac5fccb1675bdd83fbad2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed0992a911d17bd7a7624019e19ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebec5e7b033878156dce68bdf281f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64968d004f3b97f81f726879bf107f3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafbbb0195a931fc80f46fa80e1ceaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a62395f60a45c4c3f09bac7985870392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4571e9297937636a76ef463f41a8da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41367c5f38dfe6c36121b84a96d52580394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d80049658b3eea7649b3d75a68dc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0c7f249225ef5ed1c4ba2ee27704d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67c848208871e77dde1a8d99734da2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ca245b37f1e54997dca17b559f03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94436ad662ff3bc99fbc527ae2d71249399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910afd72b3d398e19e831aae60dcd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e469b22bfc02f0032c8f81e25505d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dabda3df5485964a738288434ce3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c616da3b8b1ea338ffae371031d2010403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce97c772c504531947905651daf198404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55d10dc94d80696cd4a916a8ab573f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb1a09b918ef3f0dd002a81e3e4f0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f9cab09acc71376ec76617e3f69fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48278639044475b18ea1dc8cde11ebeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b53cd7295e81b552583f8e4e6019e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be95e0a875e432b4ce171b5a55cf12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b0db42311e8fc504c76fcec108722411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dcaeec97d959160ec5249f85e6a45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c3e53a712eb61a129664c30413d3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb80fbe960600760154c2f46e8ffaaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020f40ee64fe4803297b7ec89a23872415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b455d5304b68e22bd5717088e5119416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8881416303c1f8b4bf4b7c58977586417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77528045c26dad069788225afc7047d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551ed8b119fb41eed3403f115aaa306419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae542c6d525ea21fcf5b69eb8687d23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf4df1567bbacd718b7e62db76fd4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5bd04abb16ef9e8354c9949401dbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ab66c90bec0e7496319129d15bdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa1182b2ccb8b37824a1c0fba70f0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3e44c76d1b7688038e87e560fda70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ffa1fc12238245ba04e899246c5bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c88e4ae4fd6490c871b59146ccefe9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a06f40cdb76b7b79568b9b03b016c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472d28d994eead6a537d511cd6591e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed61ff3e8ed40d51f1c40c99293e82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b043f038794d1c3d48ff35fe53b70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1f22c67b796efbf492ecf71261a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886d7a45d821f5f81307b840debeef7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7aeed5927ef3c627487580494542d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109274f8ea16b7a0d3230a0338a502a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ce500af6e1429f379548ff48893f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146d8dea7869426987f6e8756eea09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e843f8db211cf29b373d3d875b178a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dbecfa20ee9f14d75b3b217d1250d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50b0f450daec9bc64945a732ee7308440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47f3d4d1efd9578b41e415695da06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686462431d1f9a8f4de5dd674584e01e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1962f0ca3b49267997a0d8ff00e98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd591bab56b99723aca71f424adb108444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf9607405fd8752fce01be19d6a024445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9e92a15ed5dd93716b38893fefaaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086457702a2b4f2394e01790fd4b219447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a20f86743ebfe466ed731a5af9c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306ffe247dbae3533786db4ab86675449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c85b96c051f99a94b0ad40fa394c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9781abd8c8619ae50c0c559da2cfa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc0bf460a5bb0c5a211b445f36f05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09a3227cab5d5c2e2180ad85a88f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27199f4eb39b13a2f515f3def8d1fae6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162a25e895929c521e5875af11f9376455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2083c9f1e6a5da3dc56a4b52ddffd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb74c0c61b7087c13690d215a5e69b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f3800d83f157fa3f4a87be3b4441b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac49c915ab6a7f6485f36768347d8a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150f2e6161b0fe98dbea58b6aeebaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009f983559edaa8e5ee1fd2a9f9a3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348b598d3af5c18b4b912faed00fa6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968326a794c0164b1862c282c445d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7e255fa3e3e2510e3c39c433e43f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961360fe703c08578f6d4496d0472d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5aa6fc349179320c76dc68379e3ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6601b3428f9042396a5b2ffaa89bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5345725155a34192e6c91766210e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80b59c8478a775bd67107ab176f1c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31146ba222de698b564b85a3b347981e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829f1f516a43b2d181d6e41b084d03f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f750efd64830e8eb5b75e3b0a064472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d03e9b3fb07151cb6f4c44e0c932fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf80b079b0b29058570aaf457e1ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201828ec91d68d6c5c351ff66f6bca6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ef547a8cbf550c780db00962c1d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075ba28b9dd83efa9b6d7c4b925c30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33430c47668fc6d069949358d211a92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971263ea59c8e4aa619d404d9f5c8da479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>